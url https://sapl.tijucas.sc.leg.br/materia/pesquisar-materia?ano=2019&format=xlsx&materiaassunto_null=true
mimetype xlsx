--- v0 (2025-12-09)
+++ v1 (2026-04-01)
@@ -54,5299 +54,5299 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI - EXECUTIVO</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4832/ploex_2366_QeZkvRE.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4832/ploex_2366_QeZkvRE.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA DA PREFEITURA MUNICIPAL DE TIJUCAS E DO FUNDO MUNICIPAL DE AGRICULTURA, PESCA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4880/ploex_2367_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4880/ploex_2367_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4900/ploex_2368_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4900/ploex_2368_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL A TÍTULO DE REVISÃO GERAL ANUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4901/ploex_2369_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4901/ploex_2369_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2409/11, QUE AUTORIZA CONCESSÃO DE AUXÍLIO REFEIÇÃO PARA OS SERVIDORES E EMPREGADOS PÚBLICOS, EM EFETIVO EXERCÍCIO E CONFORME OS DIAS TRABALHADOS.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4981/ploex_2370_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4981/ploex_2370_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINA IMÓVEL DO ACERVO PATRIMONIAL DO MUNICÍPIO PARA INSTALAÇÃO DA SEDE DA CÂMARA MUNICIPAL DE VEREADORES DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4999/ploex_2371_-_ppi_-_completo_wmVgfzg.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4999/ploex_2371_-_ppi_-_completo_wmVgfzg.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI DO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5238/0300_-_projeto_de_lei_no_2372.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5238/0300_-_projeto_de_lei_no_2372.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO ANJINHOS PELUDOS DE TIJUCAS/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5249/ploex_no_2373.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5249/ploex_no_2373.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE TIJUCAS PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5357/ploex_no_2374.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5357/ploex_no_2374.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ALIENAÇÃO DE VEÍCULOS, MÁQUINAS SUCATAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5358/ploex_no_2375.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5358/ploex_no_2375.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1987, DE 14 DE FEVEREIRO DE 2006, QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIOS COM AS ENTIDADES QUE ESPECIFICA, REPASSANDO-LHES SUBVENÇÃO SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5401/ploex_no_2376.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5401/ploex_no_2376.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO USO DE ESPAÇOS PÚBLICOS PARA A INSTALAÇÃO, MANUTENÇÃO E CONSERVAÇÃO DE ABRIGOS DE PARADA DE TRANSPORTE PÚBLICO DE PASSAGEIROS, TOTENS RELÓGIO E TOTENS MUB DO MUNICÍPIO DE TIJUCAS.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5447/pl_no_2377.2019_-_aprovado09122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5447/pl_no_2377.2019_-_aprovado09122019.pdf</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA DA PREFEITURA MUNICIPAL DE TIJUCAS E FUNDAÇÃO MUNICIPAL DE ESPORTES DE TIJUCAS.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5451/ploex_no_2378.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5451/ploex_no_2378.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PROLONGAMENTO DA RUA QUARESMEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5452/ploex_no_2379.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5452/ploex_no_2379.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>INSTITUÍ OS SERVIÇOS DE FAMÍLIA ACOLHEDORA PARA CRIANÇAS E ADOLESCENTES E PARA PESSOAS COM DEFICIÊNCIA DO MUNICÍPIO DE TIJUCAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5469/ploex_no_2380.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5469/ploex_no_2380.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO DE TIJUCAS, AUTORIZA A INSTITUIÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO DO TURISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4724/plcex_066_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4724/plcex_066_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PRAZO PARA REQUERER AS ISENÇÕES PREVISTAS NO CÓDIGO TRIBUTÁRIO MUNICIPAL, REFERENTES AO IPTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4931/plcex_067_-_1.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4931/plcex_067_-_1.pdf</t>
   </si>
   <si>
     <t>ALTERAM, INCLUEM E REVOGAM DISPOSITIVOS DA LEI COMPLEMENTAR 05/2010, QUE DISPÕE SOBRE O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5004/plcex_068_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5004/plcex_068_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ÓRGÃOS DA ADMINISTRAÇÃO, CRIA E EXTINGUE OS CARGOS QUE ESPECIFICA NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL, CONSTANTES DA LEI COMPLEMENTAR Nº 2, DE 16 DE NOVEMBRO DE 2010, COM REFLEXOS NA LEI COMPLEMENTAR Nº 3, DE 16 DE NOVEMBRO DE 2010.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5204/0316_-_projeto_de_lei_complementar_no_069.2019__C5mYhlt.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5204/0316_-_projeto_de_lei_complementar_no_069.2019__C5mYhlt.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar 3/2010.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5398/plc_no_70.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5398/plc_no_70.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 23, DE 13 DE DEZEMBRO DE 2013.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5453/projeto_de_lei_complementar_no_71.2019_-_apropv_L5nLbiL.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5453/projeto_de_lei_complementar_no_71.2019_-_apropv_L5nLbiL.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE PRODUTIVIDADE FISCAL NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5445/projeto_de_lei_complementar_no_72_-_aprovado16122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5445/projeto_de_lei_complementar_no_72_-_aprovado16122019.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVO NO ANEXO IX DO ARTIGO 356 DA LEI COMPLEMENTAR Nº 1, DE 24 DE SETEMBRO DE 2010, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE TIJUCAS, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5486/plc_no_73.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5486/plc_no_73.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXO I DA LEI COMPLEMENTAR Nº 3, DE 16 DE NOVEMBRO DE 2010.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI - LEGISLATIVO</t>
   </si>
   <si>
     <t>Fernanda Melo Bayer</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4620/plole_001_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4620/plole_001_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTALAÇÃO DE, NO MÍNIMO 01 (UM) APARELHO DE GINÁSTICA ADAPTADO AO USO EXCLUSIVO POR PESSOAS COM DEFICIÊNCIA FISICA NAS ACADEMIAS AO AR LIVRE EM PARQUES E LOCAIS PUBLICO NO MUNICÍPIO DE TIJUCAS E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4621/0238_-_projeto_de_lei_no_02.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4621/0238_-_projeto_de_lei_no_02.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O BANCO DE IDÉIAS LEGISLATIVAS, NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4622/plole_003_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4622/plole_003_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DO AUTISTA NO ÂMBITO DO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4623/plole_004_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4623/plole_004_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA MUNICIPAL DA ADOÇÃO ANIMAL NO MUNICÍPIO DE TIJUCAS, A SER COMEMORADO ANUALMENTE NO DIA 4 DE OUTUBRO.”.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4624/plole_005_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4624/plole_005_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA PRATA DA CASA, QUE ESTABELECE A OBRIGATORIEDADE DE DIPONIBILIZAÇÃO DE OPORTUNIDADE PARA APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMNETO PÚBLICO MUNICIPAL”.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4625/plole_006_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4625/plole_006_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA BANCO DE RAÇÃO NO MUNICIPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4626/plole_007_-_texto_integral_OV0veCl.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4626/plole_007_-_texto_integral_OV0veCl.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DE EMPRESAS E SEUS SÓCIOS CONDENADOS EM PROCESSOS CRIMINAIS E POR ATO DE IMPROBIDADE ADMINISTRATIVA DE PARTICIPAR EM LICITAÇÕES E CELEBRAR CONTRATO COM O MUNICÍPIO DE TIJUCAS E DÀ OUTAS PROVIDÊNCIAS CORRELATAS”.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4627/plole_008_3BQJkjI.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4627/plole_008_3BQJkjI.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O AGENDAMENTO TELEFÔNICO DE CONSULTAS PARA PACIENTES IDOSOS E PARA PESSOAS COM DEFICIÊNCIA RESIDENTES E JÁ CADASTRADAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE TIJUCAS”.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4628/plc_1_arquivado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4628/plc_1_arquivado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA LEI N° 2710/2018, ARTIGO 1°, PARÁGRAFO SEGUNDO, PARA INCLUSÃO DE INCISO XIII, NO PROGRAMA DE PARCERIA ENTRE SETOR PÚBLICO E A INICIATIVA PRIVADA PARA A MELHORIA DE ÁREAS PÚBLICAS DE USO COMUM”.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4629/plole_010_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4629/plole_010_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PREENCHIMENTO DE (FIEA) FICHA DE IDENTIFICAÇÃO ESCOLAR DE ALUNO DO ENSINO INFANTIL, CRECHES, PRÉ-ESCOLAS E ENSINO FUNDAMENTAL, SUSPEITOS DE SOFRER MAUS TRATOS, BULLYNG, ABANDONO, OU QUALQUER OUTRA FORMA DE VIOLÊNCIA”.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4659/plole_011_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4659/plole_011_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ESCOLHA, MEDIANTE ELEIÇÃO DIRETA, DE DIRETORES E VICE-DIRETORES DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE TIJUCAS E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ecinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4677/12.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4677/12.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA CABO OSVALDO PINTO DE MELO A VIA QUE IDENTIFICA</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Esaú Bayer</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4713/plole_013_-_esau_-_bolsa_atleta_0001.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4713/plole_013_-_esau_-_bolsa_atleta_0001.pdf</t>
   </si>
   <si>
     <t>INSTITUI BOLSA-ATLETA AOS DESPORTISTAS REPRESENTANTES DO MUNICÍPIO DE TIJUCAS.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4762/plole_14.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4762/plole_14.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROJETO VIZINHO SOLIDÁRIO CUJO OBJETIVO É COLABORAR COM A SEGURANÇA DO BAIRRO (COMUNIDADE) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4763/plole_015_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4763/plole_015_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO MUNICÍPIO DE TIJUCAS O DIA DA COSTUREIRA, A SER COMEMORADO NO DIA 25 DE MAIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4764/plole_016_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4764/plole_016_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A IMPORTÂNCIA DOS PAIS OU RESPONSÁVEIS SEREM INFORMADOS SOBRE A AUSÊNCIA DO ALUNO NA ESCOLA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4765/plole_17.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4765/plole_17.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA HORTA COMUNITÁRIA E FAMILIAR NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4766/plole_018_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4766/plole_018_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“CRIA O BANCO DO LIVRO NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4767/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4767/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAR NO PORTAL DE TRANSPARÊNCIA OS SALDOS DE ESTOQUES DE MEDICAMENTOS E INSUMOS PARA ATENÇÃO À SAÚDE NO MUNICÍPIO DE TIJUCAS E ESTABELECE OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Juarez</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4781/0291_-__projeto_de_lei_no_20.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4781/0291_-__projeto_de_lei_no_20.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE GENÉZIO MACHADO UMA RUA LOCALIZADA NO BAIRRO NOVA DESCOBERTA.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4784/plole_021_-_fernanda.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4784/plole_021_-_fernanda.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DOS DIREITOS DA PESSOA PORTADORA DE CÂNCER E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4785/plole_022_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4785/plole_022_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O MÊS "AGOSTO LILÁS" NO MUNICÍPIO DE TIJUCAS, DEDICADO À REALIZAÇÃO DE AÇÕES EM COMBATE À VIOLÊNCIA CONTRA A MULHER”.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4818/plole_023_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4818/plole_023_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2639/16, QUE DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO AOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO NA CÂMARA MUNICIPAL DE VEREADORES DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4819/plole_024_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4819/plole_024_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.569/2015, QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-TRANSPORTE NA CÂMARA MUNICIPAL DE VEREADORES DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4828/0223_-_projeto_de_lei_no_25.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4828/0223_-_projeto_de_lei_no_25.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ANTÔNIO PORCÍNCULA UMA SERVIDÃO LOCALIZADA NA RUA PRESIDENTE COUTINHO NO BAIRRO PRAÇA.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Fernando do Gordo</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4831/plole_026_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4831/plole_026_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE CURSOS DE CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS AO CORPO DOCENTE E FUNCIONAL DA REDE MUNICIPAL DE ENSINO E CENTROS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Rudnei</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4859/0239_-_projeto_de_lei_no_27.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4859/0239_-_projeto_de_lei_no_27.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ODILON JEREMIAS CARDOSO UMA SERVIDÃO LOCALIZADA NO BAIRRO XV DE NOVEMBRO</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Odirlei Resini</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4866/projeto_de_lei_028.2019_-_odirlei_-_nome_rua_-__cGBkInZ.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4866/projeto_de_lei_028.2019_-_odirlei_-_nome_rua_-__cGBkInZ.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE UMA RUA NO BAIRRO CAMPO NOVO.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4890/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4890/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS E CRECHES PÚBLICAS MUNICIPAIS E CERCANIAS.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4939/0152_-_projeto_de_lei_30_-_aprovado_com_emenda.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4939/0152_-_projeto_de_lei_30_-_aprovado_com_emenda.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2576/2015, QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4977/projeto_de_lei_no_31_-_vetado_e_arquivado12122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4977/projeto_de_lei_no_31_-_vetado_e_arquivado12122019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INFORMAR TODOS OS SÓCIOS INTEGRANTES DAS EMPRESAS CONTRATADAS PELO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4979/plole_032_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4979/plole_032_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2.706/2018.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Vilsinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/0289_-_projeto_de_lei_no_33.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/0289_-_projeto_de_lei_no_33.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A HONRARIA POLICIAL E HONRARIA BOMBEIRO MILITAR DESTAQUE DO ANO NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/pl_no_34.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/pl_no_34.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE QUE AS LEIS DO MUNICÍPIO MENCIONEM O NOME DO PARLAMENTAR AUTOR DO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4992/plole_035_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4992/plole_035_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito suplementar na Câmara Municipal de Vereadores de Tijucas.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4998/plole_036_-_mesa_diretora_-_doacao_veiculo_-_fl_DLltdCv.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4998/plole_036_-_mesa_diretora_-_doacao_veiculo_-_fl_DLltdCv.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Vereadores de Tijucas a realizar doação do veículo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5002/pl_37_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5002/pl_37_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CONTRIBUIÇÃO VOLUNTÁRIA NA CONTA DE ÁGUA, PELOS USUÁRIOS DOS SERVIÇOS AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO - SAMAE.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5003/plole_038_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5003/plole_038_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O BANCO MUNICIPAL DE MATERIAIS ORTOPÉDICOS NO MUNICÍPIO DE TIJUCAS</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5005/pl_39_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5005/pl_39_completo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2639/16.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5006/pl_no_40.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5006/pl_no_40.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 2567/2015.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5016/plole_041_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5016/plole_041_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ARTIGO 1º E DOS PARÁGRAFOS 1º E 2º, DA LEI 1712 DE 2002, QUE “CONCEDE AUXÍLIO FINANCEIRO A ESTUDANTES ( PASSE ESCOLAR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Claudio Negão</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5024/0306_-_projeto_de_lei_no_042.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5024/0306_-_projeto_de_lei_no_042.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE CELITA WESTPHAL ALOVISI UMA RUA NO BAIRRO UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5032/0315_-_projeto_de_lei_no_043.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5032/0315_-_projeto_de_lei_no_043.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE OFICIAL, REDES SOCIAIS, OUTDOOR E PORTAL DA TRANSPARÊNCIA DA CÂMARA MUNICIPAL DE TIJUCAS, AS INFORMAÇÕES DE FORMA SIMPLIFICADA A POPULAÇÃO SOBRE AS RECEITAS E DESPESAS DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5040/0221_-_projeto_de_lei_no_44.2019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5040/0221_-_projeto_de_lei_no_44.2019.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA MONITOR COMUNITÁRIO DE TRÂNSITO”.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5041/0210_-_projeto_de_lei_no_45.2019_-_arquivado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5041/0210_-_projeto_de_lei_no_45.2019_-_arquivado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A INSTALAÇÃO DE COMEDOUROS E BEBEDOUROS EM LOGRADOUROS PÚBLICOS, O PET COMUNITÁRIO, PARA ANIMAIS DE RUA NO MUNICÍPIO DE TIJUCAS”.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5075/plole_046_-_seperacao_do_lixo_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5075/plole_046_-_seperacao_do_lixo_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DA ADOÇÃO DO PROGRAMA DE SEPARAÇÃO DO LIXO PELO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5076/pl_no_47.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5076/pl_no_47.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE PLACA E/OU BANNER NAS ESCOLAS MUNICIPAIS, EM LOCAL VISÍVEL, COM INFORMAÇÕES SOBRE OS NÚMEROS DE TELEFONE DOS SERVIÇOS DE EMERGÊNCIAS NO MUNICÍPIO DE TIJUCAS - SC E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5077/0222_-_projeto_de_lei_no_48.2019_-_arquivado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5077/0222_-_projeto_de_lei_no_48.2019_-_arquivado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE “BUEIRO INTELIGENTE” COMO FORMA DE PREVENÇÃO ÀS ENCHENTES NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5078/plole_049_-_cargos_comissionados_-_texto_integr_0zaZe59.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5078/plole_049_-_cargos_comissionados_-_texto_integr_0zaZe59.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXIGÊNCIA MÍNIMA DE ESCOLARIDADE PARA NOMEAÇÃO NOS CARGOS COMISSIONADOS EXISTENTES NOS ÓRGÃOS DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5079/redacao_final_ao_projeto_de_lei_no_50_-_aprovad_imNujYn.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5079/redacao_final_ao_projeto_de_lei_no_50_-_aprovad_imNujYn.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO E DE USO DE CEROL OU QUALQUER MATERIAL CORTANTE EM LINHAS OU FIOS USADOS PARA EMPINAR PIPAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5082/0271_-_projeto_de_lei_no_51.2019_-_arquivado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5082/0271_-_projeto_de_lei_no_51.2019_-_arquivado.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA CRIAR O CADASTRO MUNICIPAL DE INCLUSÃO DA PESSOA COM DEFICIENCIA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5083/plole_052_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5083/plole_052_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“CRIA O SERVIÇO DE ATENDIMENTO DOMICILAR NA SECRETARIA MUNICIPAL DE SAÚDE, DESTINADO A ATENDER PESSOAS DEFICIENTES”.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5094/plole_053_-_texto_integral_Orjbw3K.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5094/plole_053_-_texto_integral_Orjbw3K.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA MUNICIPAL DA DONA DE CASA E DÁ OUTRA PROVIDÊNCIA”.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5095/plole_054_-_texto_integral_aVAkGEM.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5095/plole_054_-_texto_integral_aVAkGEM.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CURSO EXTRACURRICULAR EMPREENDEDOR DO FUTURO, NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE TIJUCAS”.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5096/pl_no_55.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5096/pl_no_55.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>“ORGANIZA A POLÍTICA MUNICIPAL DE PREVENÇÃO DA CORRUPÇÃO”.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5097/plole_056_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5097/plole_056_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO MUNICÍPIAL DE TIJUCAS O DIA DO PROTETOR DE ANIMAIS, A SER COMEMORADO NO DIA 10 DE AGOSTO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5098/0298_-__projeto_de_lei_no_057.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5098/0298_-__projeto_de_lei_no_057.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES ATANÁSIO BERNARDES E MARECHAL DEODORO – AMABEMD.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5099/plole_058_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5099/plole_058_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO MUNICÍPIAL DE TIJUCAS A SEMANA MUNICIPAL DE INFORMAÇÕE E DIVULGAÇÃO DA SAÚDE DO HOMEM E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5111/plole_059_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5111/plole_059_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA DA MERENDEIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5112/plole_60_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5112/plole_60_completo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE A SAÚDE</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5123/0312_-_projeto_de_lei_no_061.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5123/0312_-_projeto_de_lei_no_061.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE A SAÚDE.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5125/0311_-_projeto_de_lei_no_062.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5125/0311_-_projeto_de_lei_no_062.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DO MUNICÍPIO DE TIJUCAS ADQUIRIR OU ALUGAR IMÓVEL CUJO PROPRIETÁRIO SEJA DETENTOR DE CARGO ELETIVO OU COMISSIONADO NA ESFERA MUNICIPAL, OU CÔNJUGE, COMPANHEIRO OU PARENTE EM LINHA RETA OU COLATERAL, POR CONSANGUINIDADE OU AFINIDADE, ATÉ O TERCEIRO GRAU DO DETENTOR DO CARGO ELETIVO OU COMISSIONADO”.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5126/plole_063_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5126/plole_063_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÃO PELOS PODERES EXECUTIVO E LEGISLATIVO, DE SERVIDORES PARA OCUPAR CARGO COMISSIONADO OU FUNÇÃO DE CONFIANÇA, QUE SEJAM PARENTES EM LINHA RETA OU COLATERAL, POR CONSANGUINIDADE OU AFINIDADE, ATÉ TERCEIRO GRAU, AFIM, CONSANGUINEO OU CIVIL, DO PREFEITO(A), VICE-PREFEITO(A), SECRETÁRIOS MUNICIPAIS, DIRETORES MUNICIPAIS, VEREADORES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5127/plole_064_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5127/plole_064_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O ENVIO DE INFORMAÇÕES À CÂMARA MUNICIPAL DE TIJUCAS RELATIVAS ÀS INDICAÇÕES REMETIDAS AO PODER EXECUTIVO MUNICIPAL”.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5128/plole_065_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5128/plole_065_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS), EM TODOS OS EVENTOS PÚBLICOS OFICIAIS DO MUNICIPIO DE TIJUCAS”.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5158/0302_-_projeto_de_lei_no_066.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5158/0302_-_projeto_de_lei_no_066.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE TIJUCAS/SC A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5167/plole_067_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5167/plole_067_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO MUNICÍPIO DE TIJUCAS O PROJETO CAÇAMBA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5188/projeto_de_lei_no_68.2019_-_aprovado30042020.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5188/projeto_de_lei_no_68.2019_-_aprovado30042020.pdf</t>
   </si>
   <si>
     <t>“PROÍBE O INGRESSO DE REPRESENTANTES DE AGÊNCIAS DE MODELOS E/OU ATORES NOS AMBIENTES DE ESCOLAS PÚBLICAS MUNICIPAIS VISANDO O RECRUTAMENTO E/OU CADASTRAMENTO DE POSSÍVEIS FUTUROS CLIENTES DE SEUS SERVIÇOS”.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5202/plole_069_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5202/plole_069_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069/2019_x000D_
 _x000D_
 _x000D_
 CRIA O PROGRAMA “ADOTE UM AVÔ”, NO ÂMBITO DO MUNICÍPIO DE TIJUCAS/SC_x000D_
 _x000D_
 O Prefeito Municipal de Tijucas, Estado de Santa Catarina, faz saber a todos os habitantes deste município, que a Câmara Municipal de Tijucas aprovou e ele sanciona a seguinte Lei: _x000D_
 _x000D_
 Art. 1º - Esta Lei tem por objeto, criar um programa que tem como objetivo adotar uma pessoa idosa._x000D_
 _x000D_
 Art. 2º -  Esta adoção poderá ser feita por jovens estudantes de ensino médio, universitários, empresários ou qualquer membro da comunidade._x000D_
 _x000D_
 Art. 3º - A lei pretende regulamentar à assistência social aos idosos do município, abrigados no Lar dos Idosos de nosso município ou mesmo de pessoas que se encontram em sua residência, mas que vivem sozinhos._x000D_
 _x000D_
 Art. 4º -  Essa ação consistiria na assistência social, por qualquer cidadão do município em prol de pessoas idosas, ajudando financeiramente através da doação de remédios, roupas, calçados, material de higiene e limpeza pessoal, fraldas etc;_x000D_
 _x000D_
 Art. 5º - A divulga</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5203/plole_070_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5203/plole_070_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070/2019_x000D_
 _x000D_
 “DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE INFORMAÇÕES EM LOCAL VISÍVEL AO PÚBLICO, NOS IMÓVEIS LOCADOS PELO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS”._x000D_
 _x000D_
 O Prefeito Municipal de Tijucas, Estado de Santa Catarina, faz saber a todos os habitantes deste município, que a Câmara Municipal de Tijucas aprovou e ele sanciona a seguinte Lei:_x000D_
                                            _x000D_
 Art. 1º - Fica obrigatória a colocação de informação, na forma a ser definida pelo Poder Executivo Municipal, em local visível ao público, no tamanho de 50cm x 30cm, nos imóveis locados pelo Município, sem prejuízo de outras formas de publicidade previstas em legislação específica._x000D_
 _x000D_
 Parágrafo Único - As informações a serem prestadas na forma do caput, deverão conter no mínimo, os seguintes dados:_x000D_
 I- Valor do aluguel pago mensalmente;_x000D_
 II - Número do contrato;_x000D_
 III- Proprietário do Imóvel._x000D_
 Art. 2º - A Administração Pública Municipal terá o prazo de 90 (noventa) dias, contados da data de publi</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5210/pl_no_71.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5210/pl_no_71.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE HIPERMERCADOS, ATACADOS E SIMILARES, NO ÂMBITO DO MUNICÍPIO DE TIJUCAS, DE POSSUÍREM CARRINHOS DE COMPRAS ADAPTADOS ÀS PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5229/plole_072_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5229/plole_072_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLITICA DE PREVENÇÃO À VIOLÊNCIA CONTRA EDUCADORES DA REDE DE ENSINO DO MUNICIPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>Elói Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5230/plole_073.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5230/plole_073.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE PLACAS DE IDENTIFICAÇÃO DE EXECUÇÃO E PARALISAÇÃO DE OBRAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5231/plole_074_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5231/plole_074_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AVALIAÇÃO PERIÓDICA DAS ESTRUTURAS FISICAS DE TODOS OS ÓRGÃOS PÚBLICOS, PERTENCENTES A ADMINISTRAÇÃO MUNICIPAL, DO MUNICÍPIO DE TIJUCAS/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5232/plole_075_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5232/plole_075_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AVISO PRÉVIO DE OBRAS, E CONSERTO DE BURACOS E VALAS ABERTAS EM VIAS E PASSEIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5233/plole_076_-_semana_do_bem_estar_animal_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5233/plole_076_-_semana_do_bem_estar_animal_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A “SEMANA DO BEM ESTAR ANIMAL”, NO ÂMBITO DO MUNICÍPIO DE TIJUCAS/SC</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5234/0296_-_projeto_de_lei_no_077.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5234/0296_-_projeto_de_lei_no_077.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>CRIA A “SEMANA FARROUPILHA”, NO ÂMBITO DO MUNICÍPIO DE TIJUCAS/SC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5235/plole_078_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5235/plole_078_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“CRIA NO ÂMBITO DO MUNICÍPIO DE TIJUCAS, A SEMANA MUNICIPAL TODOS CONTRA A PEDOFILIA”.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5236/projeto_de_lei_no_79_-_arquivado12122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5236/projeto_de_lei_no_79_-_arquivado12122019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ISENÇÃO NO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM SELETIVOS DE CONTRATAÇÃO E CONCURSOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE TIJUCAS, PARA CIDADÃOS QUE PRESTEM SERVIÇOS À JUSTIÇA ELEITORAL DO PERÍODO DE ELEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5252/plole_080_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5252/plole_080_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5253/plole_081_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5253/plole_081_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE ENSINO E CONSCIENTIZAÇÃO SOBRE DOAÇÃO E TRANSPLANTE DE ÓRGÃOS E TECIDOS NO CURRÍCULO ESCOLAR”.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5254/plole_082_-programa_livre_para_viver_nas_escola_r1O75mn.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5254/plole_082_-programa_livre_para_viver_nas_escola_r1O75mn.pdf</t>
   </si>
   <si>
     <t>“CRIA O PROGRAMA LIVRE PARA VIVER NAS ESCOLAS DE REDE PÚBLICA MUNICIPAL, COM O OBJETIVO DE PREVENIR O USO DE ENTORPECENTES”.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5255/plole_083_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5255/plole_083_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA OU PERMISSIONÁRIA DE ENERGIA ELÉTRICA DO MUNICIPIO DE TIJUCAS A REALIZAR O ALINHAMENTO E RETIRADA DOS FIOS INUTILIZADOS NOS POSTES, NOTIFICAR AS DEMAIS EMPRESAS QUE UTILIZAM OS POSTES COMO SUPORTE DE SEUS CABEAMENTOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5290/projeto_de_lei_no_84_-_arquivado12122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5290/projeto_de_lei_no_84_-_arquivado12122019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O ASSÉDIO MORAL NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICIPO DE TIJUCAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5291/pl_no_085.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5291/pl_no_085.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA ALUNOS NO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5298/projeto_de_lei_no_86.2019_-_arquivado11122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5298/projeto_de_lei_no_86.2019_-_arquivado11122019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A GARANTIA DO DIREITO DE PREFERÊNCIA DAS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA À MATRICULA E Á TRANSFERÊNCIA DOS FILHOS, OU DE CRIANÇAS E ADOLESCENTES SOB SUA GUARDA, NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DO MUNICIPIO DE TIJUCAS”.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5299/pl_no_87.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5299/pl_no_87.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A OBRIGATORIEDADE DE QUE TODAS AS REPARTIÇÕES PÚBLICAS INSTALADAS EM IMÓVEIS ALOCADOS PELO MUNICÍPIO DE TIJUCAS, CUMPRAM TODAS AS NORMAS DE ACESSIBILIDADE.”</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5300/projeto_de_lei_no_88_-_arquivado12122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5300/projeto_de_lei_no_88_-_arquivado12122019.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE DISPONIBILIDADE DE CARTEIRAS ESCOLARES ADPTADAS A ALUNOS COM DEFICIÊNCIA FISICA E/OU MOBILIDADE REDUZIDA”.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5301/projeto_de_lei_no_89_-_arquivado12122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5301/projeto_de_lei_no_89_-_arquivado12122019.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE TIJUCAS A SEMANA MUNICIPAL DO EMPREENDEDORISMO FEMININO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Deda</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5307/pl_no_90.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5307/pl_no_90.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Tijucas o mês “Setembro Amarelo – Campanha de Prevenção ao Suicídio” e dá outras providências.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5308/plole_091_-_1.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5308/plole_091_-_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SOBRE INSTALAÇÃO E FUNCIONAMENTO DE ATIVIDADES DESTINADAS A FEIRAS E EVENTOS TEMPORÁRIOS EM LOCAIS PRIVADOS NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5371/projeto_de_lei_no_92.2019_-_arquivado11122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5371/projeto_de_lei_no_92.2019_-_arquivado11122019.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JOSÉ LEAL SILVA UMA AVENIDA LOCALIZADA NO BAIRRO JOÁIA.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5399/plcex_093_-_1.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5399/plcex_093_-_1.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ONDIAURA SILVA LIMA UMA RUA NO BAIRRO XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5413/projeto_de_lei_no_94.2019_-_arquivado11122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5413/projeto_de_lei_no_94.2019_-_arquivado11122019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DAS PESSOAS COM DEFICIÊNCIA VISUAL, EM RECEBER AS CORRESPONDÊNCIAS OFICIAIS DO PODER PÚBLICO MUNICIPAL, CONFECCIONADAS NO SISTEMA BRAILLE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5414/projeto_de_lei_no_95.2019_-_arquivado11122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5414/projeto_de_lei_no_95.2019_-_arquivado11122019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS VALORES PAGOS EM PUBLICIDADE NOS MEIOS DE COMUNICAÇÃO (JORNAL, REVISTA, TV, RÁDIO E INTERNET), PELOS PODERES EXECUTIVO E LEGISLATIVO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5422/projeto_de_lei_no_96_-_arquivado12122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5422/projeto_de_lei_no_96_-_arquivado12122019.pdf</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Ecinho, Vilsinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5423/pl_no_097.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5423/pl_no_097.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES DE TIJUCAS, O PROGRAMA VEREADOR MIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5429/projeto_de_lei_no_98.2019_-_arquivado11122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5429/projeto_de_lei_no_98.2019_-_arquivado11122019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE INCLUSÃO DA MULHER QUE SOFREU VIOLÊNCIA DOMÉSTICA AO MERCADO DE TRABALHO, COM APRESENTAÇÃO DE BOLETIM DE OCORRÊNCIA E OU PROCESSO DE MEDIDA PROTETIVA.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5430/projeto_de_lei_no_99_-_arquivado12122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5430/projeto_de_lei_no_99_-_arquivado12122019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E COMBATE AO FEMINICÍDIO E VIOLÊNCIA CONTRA A MULHER NO ÂMBITO DO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Vagner Felizardo</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5440/projeto_de_lei_no_100_-_arquivado16122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5440/projeto_de_lei_no_100_-_arquivado16122019.pdf</t>
   </si>
   <si>
     <t>CRIA O CENSO MUNICIPAL DE ANIMAIS DOMÉSTICOS, NO ÂMBITO DO MUNICÍPIO DE TIJUCAS/SC.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5463/pl_no_101.2019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5463/pl_no_101.2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ALDEIA, UMA RUA LOCALIZADA NO BAIRRO PRAÇA.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5468/pl_no_102.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5468/pl_no_102.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DENOMINA TRÊS SERVIDÕES LOCALIZADAS, PROXIMAS A LOCALIDADE ALDEIA NO BAIRRO PRAÇA.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>PLCLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4787/plc_01-2019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4787/plc_01-2019.pdf</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4821/pdcle_002_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4821/pdcle_002_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE COORDENADOR DE DEPARTAMENTO PESSOAL DA CÂMARA MUNICIPAL DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4974/0150_-_projeto_de_lei_complementar_03_-_aprovad_o3cBmtG.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4974/0150_-_projeto_de_lei_complementar_03_-_aprovad_o3cBmtG.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPÍTULO IV E V DA LEI COMPLEMENTAR Nº 17/2013, QUE TRATA DA AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES DA CÂMARA E DA COMISSÃO DE DESENVOLVIMENTO FUNCIONAL</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>PRESO</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4631/0019_-_projeto_de_resolucao_01.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4631/0019_-_projeto_de_resolucao_01.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMAÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE TIJUCAS PARA O ANO 2019</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4782/projeto_de_resolucao_02_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4782/projeto_de_resolucao_02_integral.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA GALERIA LILÁS NA CÂMARA MUNICIPAL DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4783/pre_03.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4783/pre_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 54 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE TIJUCAS-SC</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4879/pre_004-2019_-_juarez_-_medalha_maria_gallotti__HwH6mEV.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4879/pre_004-2019_-_juarez_-_medalha_maria_gallotti__HwH6mEV.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da “Medalha de Mérito Maria Gallotti” ao Senhor Pe. Eduardo Cardozo de Senna</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4896/pre_005_-_eloi_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4896/pre_005_-_eloi_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA, “MEDALHA MÉRITO MARIA GALLOTTI” A Sra. WANDA KRUSCINSCKI SOUZA.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4914/pre_06_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4914/pre_06_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA COMENDA, “MEDALHA MÉRITO MARIA GALLOTTI” AO Sr. RAFAEL LEMOS SOUZA.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4916/pre_07_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4916/pre_07_-_completo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 007/2019_x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A CONCESSÃO DA “MEDALHA DE MÉRITO MARIA GALLOTTI” AO SENHOR LIVINO BELLETTI_x000D_
 _x000D_
 _x000D_
 O Presidente da Câmara Municipal de Tijucas, Estado de Santa Catarina, faz saber a todos os habitantes deste município, de acordo com a Lei Orgânica, que a Câmara Municipal aprovou e ele promulga a seguinte Resolução:_x000D_
 _x000D_
 _x000D_
 Art. 1º Concede à Senhor Livino Belletti , de acordo com a Lei nº. 2.470 de 28 de maio de 2013, a “Medalha de Mérito Maria Gallotti”._x000D_
 _x000D_
 Art. 2º A concessão da distinção a que se refere esta Resolução será realizada em junho do corrente ano, durante a Sessão Solene alusiva aos 159º anos de Emancipação Político-Administrativa do Município de Tijucas._x000D_
 _x000D_
 Art. 3º Esta Resolução entra em vigor na data de sua publicação._x000D_
 _x000D_
 _x000D_
 Tijucas, 24 de abril de 2019, 159º aniversário de Instalação do Município._x000D_
 _x000D_
 _x000D_
 ECIO HELIO DE MELO_x000D_
 VEREADORA_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Justificativa _x000D_
  _x000D_
 _x000D_
 _x000D_
 De acordo com a Lei Nº 2.470 de 28 de Maio de 2013, no seu Art. 4º, que se refere a Comenda de Me</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4917/pre_08_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4917/pre_08_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO “TROFÉU AMIGO DA COMUNIDADE” À EMPRESA M SUL TRANSPORTES.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4918/pre_09_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4918/pre_09_-_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da “Medalha Mérito Município de Tijucas” a Senhora Sandra Santos.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>Bete</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4925/pre_10_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4925/pre_10_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA “MEDALHA DE MÉRITO MARIA GALLOTTI”.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4926/pre_11_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4926/pre_11_-_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da “Medalha de Mérito Maria Gallotti” ao Senhor Walter Da Silva Telles.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>Fabiano Goleiro, Elói Geraldo, Esaú Bayer, Fernanda Melo Bayer, Fernando do Gordo, Odirlei Resini</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4928/pre_12_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4928/pre_12_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO HONORÍFICO, “CIDADÃO BENEMÉRITO” A SENHORA ANDRÉIA CIPRIANI MORFELLE</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4930/pre_13_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4930/pre_13_-_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da “Medalha de Mérito Município de Tijucas” ao Senhor Leandro Serpa.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>Rudnei, Claudio Negão, Juarez</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4933/pre_14_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4933/pre_14_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO “TÍTULO HONORÍFICO, CIDADÃO HONORÁRIO” AO SENHOR ANDRÉ RODRIGO VILELA.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4934/pre_15_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4934/pre_15_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA “MEDALHA DE MÉRITO MARIA GALLOTTI” A SENHORA JULITA SILVEIRA SOUZA.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4935/pre_16_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4935/pre_16_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO “TROFÉU AMIGO DA COMUNIDADE” À EMPRESA ATO IMÓVEIS.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>Fabiano Goleiro</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4936/pre_17_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4936/pre_17_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ACONCESSÃO DA” MEDALHA DE   MÉRITO  MARIA   GALLOTTI’’  A SENHORA SÔNIA TEREZINHA DA VEIGA MACHADO</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>Vilsinho, Bete, Deda, Ecinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4938/pre_018_-_vilson_e_outros_-_cidadao_benemerito__VvBGrX6.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4938/pre_018_-_vilson_e_outros_-_cidadao_benemerito__VvBGrX6.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Título honorífico, “Cidadão Benemérito” ao Senhor Mauricio Poli.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4975/pre_19_-_completo_xxslWp8.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4975/pre_19_-_completo_xxslWp8.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS FATORES E O MÉTODO DE AVALIAÇÃO DE DESEMPENHO DOS SERVIDORES DA CÂMARA MUNICIPAL DE TIJUCAS</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4976/pre_20_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4976/pre_20_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E FORMA DE FUNCIONAMENTO DA COMISSÃO DE DESENVOLVIMENTO FUNCIONAL DA CÂMARA MUNICIPAL DE TIJUCAS</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/0327_-_projeto_de_resolucao_no_021.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/0327_-_projeto_de_resolucao_no_021.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO BALCÃO DA CIDADANIA NO ÂMBITO DA CÂMARA DE VEREADORES DE TIJUCAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5017/pre_022_-_mesa_-_substituicao_de_membros_da_cfoff.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5017/pre_022_-_mesa_-_substituicao_de_membros_da_cfoff.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 001, DE 08 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5022/pr_no_023.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5022/pr_no_023.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A ORGANIZAÇÃO E O FUNCIONAMENTO DA OUVIDORIA NA CÂMARA MUNICIPAL DE TIJUCAS, EM CONSONÂNCIA COM A LEI 13.460/2017 (LEI DE PROTEÇÃO E DEFESA DOS USUÁRIOS DE SERVIÇOS PÚBLICOS)</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5070/01_-_projeto_de_resolucao_no_24.2019_-_comissao_pMqt3MU.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5070/01_-_projeto_de_resolucao_no_24.2019_-_comissao_pMqt3MU.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMAÇÃO DA COMISSÃO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE TIJUCAS PARA O ANO DE 2019.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5071/pre_25_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5071/pre_25_aprovado.pdf</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>Esaú Bayer, Elói Geraldo, Fabiano Goleiro, Fernanda Melo Bayer, Fernando do Gordo, Juarez</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5080/pre_026_-_mandato_da_presidencia_-texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5080/pre_026_-_mandato_da_presidencia_-texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO §3° DO ART.8° DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE TIJUCAS</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5122/0333_-_projeto_de_resolucao_no_027.2019_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5122/0333_-_projeto_de_resolucao_no_027.2019_-_aprovado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR NA CÂMARA DE VEREADORES DE TIJUCAS.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>Fernanda Melo Bayer, Ecinho, Elói Geraldo, Esaú Bayer, Fabiano Goleiro, Fernando do Gordo, Juarez</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5200/projeto_de_resolucao_no_28_-_aprovado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5200/projeto_de_resolucao_no_28_-_aprovado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA ESPECIAL DA MULHER NO ÂMBITO DA CÂMARA DE VEREADORES DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5247/pr_no_029.2019_-_completo.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5247/pr_no_029.2019_-_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA ADOÇÃO DO PROGRAMA DE SEPARAÇÃO DO LIXO PELO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5431/projeto_de_resolucao_no_30_-_arquivado16122019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5431/projeto_de_resolucao_no_30_-_arquivado16122019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TROFÉU AMIGO DA COMUNIDADE AO SENHOR MAJOR EDER JACIEL DE SOUZA OLIVEIRA.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>PDCLE</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4820/pdcle_001_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4820/pdcle_001_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A ATIVIDADE DE PREGOEIRO, INSTITUI GRATIFICAÇÃO POR EXERCÍCIO DE ATIVIDADES ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4978/pdcle_002_-_texto_integral.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4978/pdcle_002_-_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ESTÁGIO PARA ESTUDANTES DE NÍVEL MÉDIO, EDUCAÇÃO PROFISSIONAL OU SUPERIOR NA CÂMARA MUNICIPAL DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>CFOFF - COMISSÃO DE FINANÇAS, ORÇAMENTO E FISC. FINANCEIRA</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5262/0249_-_projeto_de_decreto_legislativo_no_03.2019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5262/0249_-_projeto_de_decreto_legislativo_no_03.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE TIJUCAS, RELATIVAS AO EXERCÍCIO DE 2017"</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5081/projeto_de_emenda_a_lei_organica_no_01.2019_-_r_Ic5dkTb.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5081/projeto_de_emenda_a_lei_organica_no_01.2019_-_r_Ic5dkTb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI ORGÂNICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>PARECER PRÉVIO DO TCE - CONTAS</t>
   </si>
   <si>
     <t>SECRETARIA - SEC</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5066/0248_-_parecer_previo_do_tribunal_de_contas_do__qQ1T8ov.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5066/0248_-_parecer_previo_do_tribunal_de_contas_do__qQ1T8ov.pdf</t>
   </si>
   <si>
     <t>PARECER DO TRIBUNAL DE CONTAS DO ESTADO DE SANTA CATARINA SOBRE A PRESTAÇÃO DE CONTAS DO PREFEITO MUNICIPAL REFERENTE AO EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5498/0347_-_tce_prestacao_contas_prefeito_2018.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5498/0347_-_tce_prestacao_contas_prefeito_2018.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO PREFEITO 2018</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4612/req_001.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4612/req_001.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de Janeiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 001/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Regimento Interno, requer encaminhamento de correspondência ao Diretor do Hospital São José, Sr. Roger W. Lima dos Santos, e ao Secretário de Saúde de Tijucas, Sr. Vilson José Porcíncula, perguntando se chegou ao conhecimento deles queixas sobre mal atendimento prestado pelo Hospital São José. _x000D_
 Não havendo conhecimento sobre tal situação, aproveitamos para informá-los sobre a situação calamitosa do atendimento prestado à população por parte do Hospital, conforme relatos trazidos a este vereador por diversos munícipes. _x000D_
 Ainda, perguntamos se Vossas Senhorias tomaram as providências cabíveis em relação ao mal atendimento._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4632/req_002.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4632/req_002.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 002/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Aplausos para a coordenadora da Capela São Brás, Andreza Andriani Silva, em razão do belo trabalho prestado aquela comunidade e pelas atividades desenvolvidas em relação à Igreja._x000D_
 Através deste, parabenizar todos os coordenadores e demais responsáveis pelas igrejas dos bairros, pelo comprometimento e atuação que realizam com suas atividades paroquiais. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4633/req_003.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4633/req_003.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 003/2018_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41ª, inciso IX da Lei Orgânica do Município de Tijucas, requer que seja concedida “Moção de Louvor”, a Sra. Vanderléia Mariza Costa Darosci, por seus relevantes serviços prestados a Assistência Social, a Proteção Animal e principalmente a ajuda espiritual, as pessoas de nosso Município._x000D_
 A concessão da distinta a que se refere este requerimento, será entregue no dia 12 de março do corrente ano, conforme Lei Nº 2708 de 20 de abril de 2018, durante Sessão Ordinária em Homenagem ao Dia da Mulher._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4635/req_004.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4635/req_004.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de fevereiro de 2019._x000D_
 REQUERIMENTO Nº 004/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, requer que seja despachada correspondência a CELESC de Tijucas, solicitando as seguintes informações:_x000D_
 A: Entre os meses de dezembro/2018 e janeiro/2019, ocorreram inúmeras quedas de energia no Município de Tijucas. Qual o real motivo dessas quedas de energia?_x000D_
 B: Qual a previsão de restabelecimento da normalidade do serviço?_x000D_
 C: Estão sendo tomadas medidas para solucionar o problema das interrupções do fornecimento de energia. Se sim, quais são?_x000D_
 D: As faturas dos meses de dezembro/2018 e janeiro/2019 estão acima do normal, qual a explicação para tal cobrança?_x000D_
 Este é um pedido da comunidade tijuquense que aguarda orientações oficiais dos responsáveis a respeito da qualidade do fornecimento de energia elétrica na cidade. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4636/req_005.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4636/req_005.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 005/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, requer que seja despachada correspondência ao PROCON de Tijucas, solicitando as seguintes informações referentes a Celesc:_x000D_
 A: Entre os meses de dezembro/2018 e janeiro/2019, ocorreram inúmeras quedas de energia no Município de Tijucas. Houve alguma fiscalização do Procon junto a Celesc?_x000D_
 B: Caso tenha sido feito alguma notificação, qual a previsão de restabelecimento da normalidade do serviço?_x000D_
 C: Estão sendo tomadas medidas para solucionar o problema das interrupções do fornecimento de energia. Se sim, quais são?_x000D_
 D: Encaminhar relatório da fiscalização e visitas junto a Celesc;_x000D_
 E: O valor cobrado nas faturas de energia estão corretas?_x000D_
 Este é um pedido da comunidade tijuquense que aguarda orientações oficiais dos responsáveis a respeito da qualidade do fornecimento de energia elétrica na cidade. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4637/req_006.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4637/req_006.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 006/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o artigo 41º inciso IX da Lei Orgânica do Município de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada Moção de Louvor para a Senhora, Ivone Lemos para ser entregue em sessão alusiva em homenagem ao dia internacional da mulher, conforme determinação na Lei 2708/18.    _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4638/req_007.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4638/req_007.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 007/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, com fulcro no artigo 63°, inciso II, do Regimento Interno da Câmara de Vereadores de Tijucas, solicitam que seja criada Comissão Transitória Especial, composta de 05 (cinco) membros para elaboração e apreciação de estudos relacionadas a viabilidade de implantação de Plano de Saúde aos Servidores Públicos Municipais, bem como empregados públicos, dos poderes Executivo e Legislativo, visando apresentar parecer à mesa diretora no prazo de 90 (noventa dias) da sua instalação._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer                       Esaú Bayer _x000D_
 Vereadora				Vereador_x000D_
 _x000D_
 _x000D_
 Elói Geraldo                                      Fernando Fagundes_x000D_
 Vereador                                            Vereador_x000D_
  _x000D_
 _x000D_
 Juarez Soares			Fabiano Morfelle_x000D_
 Vereador		Vereador</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4640/req_008.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4640/req_008.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),  05 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 008/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 41° inciso IX, requer que seja concedida Moção de Louvor à Escola de Ensino Fundamental Santa Terezinha pela implantação do “Projeto Horta Ecológica”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4641/req_009.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4641/req_009.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),  05 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 009/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 41° inciso IX, requer que seja concedida Moção de Louvor ao Professor Augusto Flávio Porto da Veiga, pela autoria e implantação do Projeto Horta Ecológica na Escola de Ensino Fundamental Santa Terezinha._x000D_
  Justificativa: Pelo excelente trabalho em equipe entre o professor e os alunos, e que o projeto vem oferecendo muito aprendizado aos estudantes bem como a produção de alimentos saudáveis para merenda escolar suprindo a escola e ofertando o excedente as demais escolas da rede municipal, haja vista, que o projeto já fora reconhecido nacionalmente pelo Ministério do Meio Ambiente._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4644/req_010.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4644/req_010.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 010/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes à Empreiteira Artefatos e Cimento Campo Novo, prestadora de serviços ao Executivo Municipal: _x000D_
 A)	Cópia do contrato firmado entre a empreiteira e o município;_x000D_
 B)	Relação dos funcionários da empreiteira com seus respectivos cargos, horário de serviço e salários;_x000D_
 C)	Cópia da ata da licitação em que a empresa foi vencedora;_x000D_
 D)	Objeto da contratação e serviços que são prestados pela empreiteira;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4645/req_011.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4645/req_011.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 011/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes aos adiantamentos de viagem e diárias no período do ano de 2017 até o presente momento:_x000D_
 _x000D_
 a)	Qual valor gasto em adiantamentos e diárias por cada secretaria neste período?_x000D_
 b)	Listagem por secretaria dos servidores que receberam adiantamentos e diárias?_x000D_
 c)	Cópia das prestações de contas dos adiantamentos e diárias._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4651/req_012.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4651/req_012.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 012/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Educação, solicitando informações acerca da Educação Especial ou Educação Inclusiva, no Município:   _x000D_
 _x000D_
 a) Quantas crianças o Município atende dentro do Programa da Educação Especial, ou seja, quantas crianças com deficiência são atendidas na Rede Pública de Ensino do Município?_x000D_
 _x000D_
 b) Das crianças atendidas com transtornos quantas possuem laudo que atestem de alguma forma sua incapacidade cognitiva?_x000D_
 _x000D_
 c) Quantos profissionais na área de Educação Especial o Município tem em cargo efetivo, ou seja, foram contratados por meio de concurso público? _x000D_
 _x000D_
 d) Os profissionais efetivos da área de Educação Especial suprem a demanda necessária ao atendimento de todas as crianças da Rede Público com necessidades especiais? _x000D_
 _x000D_
 e) Sendo a resposta antecedente negativa, como são contratados os demais profissionais para atenderem a demanda? Quantos profissionais foram contratados para o ano letivo de 2019?_x000D_
 _x000D_
 f) Existe no Organograma Educacional uma Coordenadora de Educação Especial no Município? Esse cargo é ocupado por quem? _x000D_
 _x000D_
 g) Quais são os critérios utilizados pela Administração Pública para a definição do número de profissionais da Educação Especial para o atendimento de cada criança? Exemplo: Um professor para cada criança, um professor para cada 2 crianças. Como acontece essa definição? _x000D_
 _x000D_
 h) Reconhecendo-se a Educação Especial como o ramo da Educação que se ocupa do atendimento da educação de pessoas com deficiência, nas escolas ou em ambientes especializados, o Município contempla programas educacionais nas escolas para deficientes auditivos e visuais? Ou só realiza o atendimento em escolas para os deficientes intelectuais. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer  _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4652/req_013.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4652/req_013.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 013/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Educação, solicitando informações acerca da Educação Especial no Município, no que se refere aos cargos de Auxiliar de Sala e Auxiliar de Vida Escolar:   _x000D_
 _x000D_
 a) Os cargos de Auxiliar de Sala e Auxiliar de Vida Escolar foram preenchidos na rede Municipal em 2018 através de concurso público? Se a resposta for negativa, como ocorreram essas contratações? _x000D_
 _x000D_
 b) Quantas vagas foram preenchidas em 2018 para os cargos de Auxiliar de Sala e Auxiliar de Vida Escolar?_x000D_
 _x000D_
 c) Considerando-se o inicio do ano letivo em fevereiro de 2019, a Administração Pública continuará contratando Auxiliar de Sala e Auxiliar de Vida Escolar? Como será referida contratação? Quantas profissionais serão contratadas? _x000D_
 _x000D_
 d) Quais são os critérios utilizados pela Administração Pública para a contratação das Auxiliares de Sala? As Auxiliares de Sala permanecem por algum período em sala de aula, sem a supervisão do Professor Titular? _x000D_
 _x000D_
 e) As Auxiliares de Sala são vinculadas ao Professor Titular?  A exemplo existe um professor auxiliando mais de uma auxiliar de sala, de modo que, a Auxiliar permanece por tempo sozinha em sala, considerando-se que o mesmo não poderá prestar auxilio à duas salas ao mesmo tempo? _x000D_
 _x000D_
 f) No Município de Tijucas as Auxiliares de Sala vêm desenvolvendo atividades relacionadas ao contexto educativo e ou desempenhando as funções previstas na Lei Complementar nº 41/2015?_x000D_
 _x000D_
 g) Quanto as Auxiliares de Vida Escolar, essas profissionais desenvolvem atividades didáticas em sala de aula? Permanecem por algum período em sala de aula, sem a supervisão do Professor Titular? _x000D_
 _x000D_
 h) No Município de Tijucas as Auxiliares de Vida Escolar vêm desenvolvendo atividades relacionadas ao contexto educativo? _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4653/req_14.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4653/req_14.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 014/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do município de Tijucas, com fulcro no artigo 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, requer que seja despachada correspondência ao Gabinete do Prefeito Municipal de Tijucas, a fim de solicitar as seguintes informações._x000D_
 a)	Relação de todos os funcionários que ocupam cargo em Comissão na Administração Municipal, incluindo Autarquias e Fundações;_x000D_
 b)	 Local de trabalho dos referidos funcionários, Identificando nomes, função e salários. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4655/req_015.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4655/req_015.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 015/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 Á MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 _x000D_
        O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o artigo 41ª, inciso IX da lei Orgânica do Município de Tijucas, requer que seja concedida “Homenagem Especial”, por meio de Moção, a Sra. Ana Maria Cirilo, por seus relevantes serviços prestados a Assistência Social, a Proteção de Animal e principalmente a ajuda espiritual, as pessoas de nosso Município._x000D_
       A concessão da Distinta a que se refere este requerimento, será entregue no dia 11 de março do corrente ano, conforme Lei Nº 2708 de 20 de abril de 2018, durante Sessão Ordinária em Homenagem ao dia da Mulher. _x000D_
 _x000D_
    _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                    Écio Hélio de Melo _x000D_
                                       VEREADOR</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4656/req_016.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4656/req_016.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 016/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência à Secretária de Educação, Senhora Neide Maria Reis, solicitando as seguintes informações referentes aos Processos Seletivos Simplificados Edital 002/2016 e Edital 001/2019:_x000D_
 _x000D_
 Processo Seletivo Simplificado Edital 002/2016_x000D_
 a)	Número de contratações por respectivos cargos e nomes nos anos de 2017 e 2018;_x000D_
 b)	Número de candidatos convocados que desistiram da vaga por respectivos cargos e nomes nos anos de 2017 e 2018;_x000D_
 c)	Número de candidatos convocados que a Secretaria de Educação não conseguiu realizar contato para disponibilidade da vaga, por respectivos cargos e nomes;_x000D_
 d)	As convocações do ano de 2019 atenderá as necessidades do município para o ano letivo em todas as vagas deste seletivo? Sabendo-se que a validade deste seletivo é até o dia 20 de fevereiro de 2019 e as aulas municipais iniciam-se no dia 18 de fevereiro._x000D_
 e)	Encaminhar lista de candidatos que aguardam na fila de convocação deste seletivo por respectivos cargos e nomes;_x000D_
 f)	Caso este requerimento seja respondido após o prazo de validade deste seletivo, encaminhar listagem dos candidatos que restaram na lista de espera para convocação por respectivos cargos e nomes;_x000D_
 _x000D_
 Processo Seletivo Simplificado Edital 001/2019_x000D_
 a)	Observando o edital deste seletivo nota-se que todos os cargos disponíveis o número de vagas são de cadastro reserva, após a homologação do resultado final deste seletivo, qual a previsão para iniciar-se as convocações dos candidatos? Já que muitas vagas disponíveis neste edital também estão presente no Edital 002/2016, onde estão sendo realizadas convocações até a presente data para o ano letivo de 2019?_x000D_
 b)	O quadro de funcionários atual atenderá as necessidades do município para o início do ano letivo que iniciara no dia 18 de fevereiro? Já que a previsão para homologação do resultado final deste seletivo está prevista para o dia 20 de março de 2019._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4657/req_017.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4657/req_017.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 017/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência à Secretária de Educação, Senhora Neide Maria Reis solicitando as seguintes informações referentes à funcionária de matricula nº 7356, lotação Secretaria Municipal de Educação:_x000D_
 A)	Ocorreu algum afastamento desta funcionária por motivos de doença?_x000D_
 B)	Se sim, enviar cópia de laudo médico habilitando a funcionária para voltar ao trabalho;_x000D_
 C)	Enviar cópia de todas as portarias relacionadas a esta funcionária;_x000D_
 D)	Enviar cópia de atestados médicos se apresentados por esta funcionária;_x000D_
 E)	Enviar cópia de atos administrativos relacionados a esta funcionária se existir;_x000D_
 F)	Enviar cópia de folhas salariais desta funcionária durante todo ano de 2018 até a presente data deste requerimento;_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4658/req_18.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4658/req_18.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 018/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 _x000D_
 A vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas Art. 41° inciso IX, e com fulcro no Art. 104 do Regimento Interno,  vem requerer que seja concedida Moção de Louvor à Lélia Regina Campos de Oliveira Ternes ._x000D_
 A concessão da distinção a que se refere este requerimento será entregue em uma Sessão Ordinária Especial no dia 11 de março do corrente ano em homenagem ao  “Dia Internacional da Mulher”, conforme Lei nº 2708 de 20 de abril de 2018._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4665/req_19.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4665/req_19.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 019/2019._x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o artigo 41º inciso IX da Lei Orgânica do Município de Tijucas, e com fulcro no Art. 104,do Regimento Interno, requer que seja confeccionada  Moção de Louvor a senhora, Paula Laudelina Marcelino para ser entregue em Sessão alusiva em homenagem ao dia internacional da mulher, conforme determinação na Lei 2708/18._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
                                                Vilson Natalio Silvino _x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4669/req_20.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4669/req_20.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 020/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência ao PROCON Municipal de Tijucas, para dirimir os seguintes questionamentos: _x000D_
 1.	O órgão tem conhecimento do tempo de espera dos usuários nas Agências Bancárias?_x000D_
       2.   O tempo de espera está em sintonia com a Lei Municipal 2051/2007?_x000D_
       3.  Quais as medidas implementadas pelo PROCON Municipal, visando garantia do cumprimento da Lei Municipal 2051/2007? _x000D_
       4.   Que instituições financeiras foram fiscalizadas nos últimos dois anos e/ou receberam sanções administrativas? _x000D_
  O presente requerimento visa proteger o consumidor que vem sendo lesado pelo descumprimento da Lei Municipal, diante de pessoal insuficiente para atender as demandas nas Agências Bancárias.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4670/req_21.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4670/req_21.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 021/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida ‘’MOÇÃO DE LOUVOR’’ para a senhora, Anadir Gianesini._x000D_
 A distinta concessão a que se refere este requerimento será entregue no dia 11 de março do corrente ano, durante a sessão Ordinária em Homenagem ao ‘’Dia Internacional da Mulher’’, conforme Lei nº 2708 de 20 de abril de 2018._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Esaú Bayer_x000D_
 Vereador</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4671/req_22.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4671/req_22.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 022/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, com fulcro no artigo 104º do Regimento Interno da Câmara de Vereadores de Tijucas requer que seja confeccionada Moção de Louvor para a Senhora Maria de Fátima Schmit, nos termos da Lei nº 2708, de 20 de abril de 2018._x000D_
 Maria de Fátima Schmit é fundadora da Rede de Supermercados Schmit, atua no ramo supermercadista desde 1992. Hoje a rede de Supermercados Schmit conta com 06 (seis) lojas e 01 (um) centro de distribuição._x000D_
 A concessão a que se refere este requerimento será entregue no dia 12 de março do corrente do ano, durante a sessão em homenagem ao dia da Mulher._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4673/req_23.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4673/req_23.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de Fevereiro de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 023/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 41 da Lei Orgânica, requer seja confeccionada uma placa de Moção de Louvor para a Sra. Maria Lúcia Gross de Jesus, para ser entregue em sessão alusiva a homenagem do Dia Internacional da Mulher, conforme determinação da Lei 2708/2018._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CLAUDIO TIAGO IZIDORO_x000D_
       VEREADOR</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4674/req_24.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4674/req_24.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 024/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art.41°inciso IX, requer que seja confeccionada a placa de Moção de Louvor a senhora Kátia Morfelle Camargo, por se destacar como mulher empreendedora, ajudando no desenvolvimento de nossa cidade._x000D_
        A concessão da distinção a que se refere este requerimento será entregue no mês de março de 2019 durante Sessão ordinária em homenagem à passagem do dia da mulher._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                   Fabiano Morfelle_x000D_
 Vereador-PDT</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4675/req_25.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4675/req_25.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 025/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Louvor à Nadir Amorim de Limas. A concessão da distinção a que se refere este requerimento será entregue em uma Sessão Ordinária Especial no dia 11 de março do corrente ano em homenagem ao “Dia Internacional da Mulher”, conforme Lei nº 2708 de 20 de abril de 2018. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4679/req_26.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4679/req_26.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 026/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno da Câmara de Vereadores, requer que seja confeccionada Moção de Louvor para a Senhora Ione Raquel Régis Dos Anjos, nos termos da Lei nº 2708, de 20 de abril de 2018._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4690/req_027.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4690/req_027.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 027/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes à obra da Ponte Bulcão Viana:_x000D_
 _x000D_
 a)	As ferragens da ponte serão reaproveitadas na construção dessa nova ponte?_x000D_
 b)	Se não, estas ferragens serão vendidas? _x000D_
 c)	Se vendidas, para quem irá o dinheiro da venda? Prefeitura ou empresa responsável pela obra?_x000D_
 d)	Se estas ferragens não forem vendidas e nem reutilizadas na nova ponte, o que será feito com elas? Qual o seu destino?_x000D_
 e)	Qual o prazo para o termino da obra?_x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4693/req_028.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4693/req_028.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),12 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 028/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando da Secretaria de Agricultura, Pesca e Meio Ambiente as seguintes informações:_x000D_
 _x000D_
 a)	Qual o prazo para a reabertura da sala de castração, tendo em vista o aumento excessivo de animais procriando,_x000D_
 b)	Quais outras atitudes serão tomadas pela Secretaria, para auxiliar o serviço de proteção animal, que realiza um trabalho voluntário para a cidade,_x000D_
 c)	O que foi realizado em prol da pesca artesanal do nosso município, com cópia dos documentos que comprovem tal ação,_x000D_
 d)	Quantas horas de trator foi efetuada no ano de 2018,_x000D_
 e)	Qual o valor da hora de trator,_x000D_
 f)	Quando é feito o reajuste._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 Elói Pedro Geraldo</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Tijucas (SC),12 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 029/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando da Secretaria de Educação as seguintes informações:_x000D_
 _x000D_
 a)	Qual o prazo para a continuidade da Obra de construção da cozinha da Escola José Feller no Oliveira,_x000D_
 b)	De onde vieram os recursos para a referida obra,_x000D_
 c)	Quanto já foi gasto até a presente data,_x000D_
 d)	Qual o valor total da obra,_x000D_
 e)	Quando terá nova parcela para continuar a obra,_x000D_
 f)	Cópia do projeto da obra ( poderá ser em CD)._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4695/req_30.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4695/req_30.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 030/2019._x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o artigo 41º inciso IX da Lei Orgânica do Município de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada Moção de Louvor para a Senhora, Dorotéia Soares para ser entregue em Sessão alusiva em homenagem ao dia internacional da mulher, conforme determinação na Lei 2708/18._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Odirlei Resini_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4697/req_031.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4697/req_031.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 031/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência,_x000D_
 À Superintendente Regional – Sul, KATHIA MARIA MOREIRA BRAGA._x000D_
 Requerendo as seguintes informações:_x000D_
 1.	A Superintendência tem conhecimento da forma de funcionamento da agência do INSS de Tijucas;_x000D_
 2.	 É do conhecimento o atendimento precário e direcionamento para agências de outras cidades? _x000D_
 3.	A demora para realização de perícias que impedem o recebimento de benefícios?_x000D_
 Justificativa: Os vereadores são constantemente procurados pela Comunidade, que reclamam sobre os diversos entraves para o recebimento dos benefícios. O conhecimento e providência por parte do faz-se necessário para abrir um canal de diálogo, visando mudanças e atuação de forma solidária, na busca de solu</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4698/req_032.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4698/req_032.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 032/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o artigo 41º inciso IX da Lei Orgânica do Município de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada Moção de Louvor para a Senhora, Mirna Zulmira Roslindo Geraldo para ser entregue em sessão alusiva em homenagem ao dia internacional da mulher, conforme determinação na Lei 2708/18.    _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 MARIA EDÉSIA DA SILVA VARGAS_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4702/req_033.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4702/req_033.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de fevereiro 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 033/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja despachada Moção de Aplausos, e confeccionada placa da mesma, à Farmácia Brasil, pela passagem do seu aniversário de 90 anos de Fundação, ocorrido no último dia 29/01/2019._x000D_
 A Farmácia Brasil foi fundada por Manoel Barreto Primo, mais conhecido como Sr. Barreto. Aos 17 anos o filho Orlando Barreto foi quem assumiu a Farmácia, que hoje é administrada pela neta, Alessandra Barreto, desde o falecimento do pai no ano 2000._x000D_
 A Farmácia Brasil distribui saúde, através de três gerações da família Barreto, à população de Tijucas há 90 anos._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4703/req_034.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4703/req_034.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 034/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, com fulcro no artigo 104º do Regimento Interno da Câmara de Vereadores de Tijucas requer que seja requer que seja encaminhada correspondência à Secretaria de Administração, solicitando o encaminhamento dos projetos para execução de reformas e ampliações das construções que abrigam nossas Unidades de Saúde, aqui elencadas:_x000D_
 1. Centro de Saúde José Manoel Reis – bairro Areias;_x000D_
 2. Unidade Básica de Saúde Abílio Pereira – Santa Luzia;_x000D_
 3. Unidade Básica de Saúde Davi Vieira dos Anjos – Sul do Rio;_x000D_
 4. Unidade de Saúde Dona Calina – Bairro Praça;_x000D_
 5. Unidade Básica de Saúde Doraci Rodrigues Fagundes – Itinga._x000D_
 6. Posto de Saúde Maria Marfei Orsi – Nova Descoberta._x000D_
 As unidades descritas foram objeto de várias indicações aprovadas nessa casa de Leis, nos últimos meses, no entanto</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4715/req_035-rejeitado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4715/req_035-rejeitado.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Obras, Transportes e Serviços Públicos, solicitando informações acerca do Contrato nº 051/PMT/2018, de acordo com o Processo de Licitação nº 065/PMT/2018, Tomada de Preço nº 002/PMT/2018, que tem como objeto a contratação de empresa especializada para o fornecimento de materiais e serviços de engenharia para execução de drenagem pluvial, terraplanagem pavimentação asfáltica, pavimentação de passeios e calçadas e sinalização da Rua Antônio Bayer, no bairro Centro, com 717,22 metros._x000D_
 Considerando-se a paralisação da obra por mais de 15 (quinze) dias a Vereadora se serve do presente para requerer:</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4716/req_036-rejeitado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4716/req_036-rejeitado.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 036/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja despachada correspondência para a Secretaria Municipal de Administração da Prefeitura Municipal de Tijucas, a fim de solicitar informações acerca da captação de recursos através das Organizações Sociais Civis._x000D_
 Através deste deseja-se saber:_x000D_
 1)	Houve captação de recursos por meio das OSC’s?_x000D_
 2)	Quais as organizações captaram recursos e em quais projetos/grupos foram aplicadas estas verbas?_x000D_
 3)	Quais os valores aplicados?_x000D_
 	_x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4717/req_037.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4717/req_037.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 037/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja despachada correspondência para a Secretaria Municipal de Administração da Prefeitura Municipal de Tijucas, a fim de solicitar informações  acerca dos repasses ao Fundo Especial para Infância e Adolescência – FIA, do município de Tijucas._x000D_
 Informações solicitadas:_x000D_
 1)	Qual o valor repassado mensalmente ao FIA pelo executivo, oriundo da arrecadação dos impostos;_x000D_
 2)	Quanto representa em percentual o repasse do Fia  frente aos demais repasses e frente à arrecadação municipal;_x000D_
 3)	Como são utilizados estes repasses, quais os projetos são desenvolvidos;_x000D_
 4)	Mediante a existência de projetos, qual a forma de aplicações dos recursos;_x000D_
 5)	Existe agente público responsável pela captação dos re</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4723/req_038.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4723/req_038.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 038/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art.41°inciso IX, requer que seja confeccionada e entregue uma Placa de Moção de Aplausos ao Casal, Anilson Amilton da Silva e Flávia Pereira da Silva, Proprietários da Panificadora e Conveniência Flávia, pelos 30 anos de comércio estabelecido em nossa cidade. Comemorado no dia 20/02/2019 com a inauguração de sua nova sede que fica localizado na Avenida Luiz gomes, 204 no Bairro XV de Novembro.    _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
                                                   Fabiano Morfelle_x000D_
 Vereador-PDT  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=3&amp;ementa=Anilson+Amilton+da+Silva+e+Fl%C3%A1via+Pereira+da+Silva&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=&amp;o=&amp;tipo_list</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4731/req_039.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4731/req_039.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 039/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Prefeito Municipal, solicitando informações, através da Secretaria Municipal  de Educação, referente ao Centro de Educação Infantil “Professora Maria de Lourdes Souza Furtado”, no Bairro Joaia, cujos recursos foram destinados pelo Deputado Rogério Peninha Mendonça, e que, conforme ofício 112/2018, expedido pela Secretária Municipal de Educação , a data para conclusão da Obra, estava prevista para 30/05/2018:_x000D_
 _x000D_
 1.	Por que o Centro de Educação Infantil não foi aberto a Comunidade neste ano de 2019?_x000D_
 2.	Qual a previsão para início das atividades escolares naquele Centro?_x000D_
 3.	Quantos alunos serão atendidos no centro de Educação Infantil?_x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 FERNA</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4733/req_040.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4733/req_040.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 040/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao   Diretor Superintendente Andre Giavina Bianchi, da Autopista Litoral Sul S/A, com sede na cidade de Joinville SC, na Avenida Santos Dumont, 935 - Bairro: Santo Antônio, solicitando informações de quando serão ativados os semáforos instalados em Tijucas, na Rod. BR 101, Km 163?_x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNGES_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=3&amp;ementa=ativados+os+sem%C3%A1foros+instalados+em+Tijucas&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;data_publicacao_0=&amp;data_publicacao_1=&amp;autoria__</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4756/req_041.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4756/req_041.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 041/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência ao Prefeito, considerando que não houve respostas em todos os questionamentos do requerimento 172/2018, em relação ao Contrato 064/2018, solicitando as seguintes informações: _x000D_
 1. Qual o valor do aluguel mensal e prazo final do contrato; _x000D_
 2. Se haverá aditivo de prazo, ao final;_x000D_
 3. Quem é o representante legal da Casa da Amizade de Tijucas; _x000D_
 4. Qual a forma de pagamento do referido contrato, e sendo em conta, em qual é creditada; _x000D_
 5. Se a Entidade contratada apresenta as CND quando do pagamento mensal;_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4757/req_042.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4757/req_042.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 042/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência ao Secretário Municipal de Saúde, Vilson José Porcíncula, solicitando as seguintes informações: _x000D_
 _x000D_
  1. Há a especialidade de oftalmologia para atender a saúde municipal?_x000D_
  2. Aonde são encaminhados os casos do Município?_x000D_
  3. Há previsão para a contratação dessa especialidade?_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4758/req_043.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4758/req_043.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 000/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Obras, Transportes e Serviços Públicos, solicitando informações acerca do Contrato nº 058/PMT/2018, de acordo com o Processo de Licitação nº 074/PMT/2018, Concorrência Pública nº 002/PMT/2018, que tem como objeto a contratação de empresa especializada para o fornecimento de materiais e serviços de engenharia para execução de drenagem pluvial, terraplanagem pavimentação asfáltica, pavimentação de passeios e calçadas e sinalização das Ruas Coronel Gallotti, Justino Soares, parte da Rua 13 de junho, parte da Rua São José e a Avenida Valério Gomes, nos bairros Centro com ligação à Praça, com 1.591,56 metros._x000D_
 Considerando-se a paralisação da obra</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4759/req_044.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4759/req_044.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de março de 2019._x000D_
 _x000D_
   REQUERIMENTO Nº 044/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, sobre as despesas efetuadas em favor do prestador de serviço Patrícia Eufrásio._x000D_
 Compulsando o Balancete relativo às Contas da Secretaria de Obras, Transportes e Serviços Públicos constatamos que o Município, efetuou durante o exercício de 2018, pagamentos em favor de Patrícia Eufrásio, pessoa física, portadora de CPF nº 003.781.419-29, conforme documento em anexo._x000D_
 Ocorre que, muito embora se possa verificar os valores despendidos pelo órgão público, relativos à locação de imóvel para retirada e transporte de material saibro/argila no bairro Timbé, não se tem todas as informações referentes à despesa efetuada._x000D_
 Portanto</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 045/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Executivo Municipal, solicitando informações acerca da prestação de serviços de mão de obra de marceneiro e carpinteiro para manutenção predial e preventiva, corretiva e pequenos serviços a serem executados nas unidades escolares da Secretaria de Educação, empenho no valor de R$ 19.052,75, tendo por credor a empresa Salvandir Mafei – Me_x000D_
 Requer-se:_x000D_
 a)	Encaminhamento de cópia do Processo Licitatório da Secretaria de Educação n° 06/2017 PR, assim como contrato 10/2017._x000D_
 b)	Qual serviço dentre os elencados foram prestados?_x000D_
 c)	Encaminhamento da referida medição da obra, com data e hora;_x000D_
 d)	Em que local, e qual estabelecimento de ensino o serviço foi prestado?</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4770/req_046.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4770/req_046.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 046/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria Municipal de Educação, solicitando informações acerca da lista de espera por vaga nos Centros de Educação Infantil (CEIS) e Creches de Tijucas, nos termos da Lei nº 2511/2013._x000D_
 O pedido fundamenta-se na ausência de divulgação da demanda atendida e de lista de espera por vagas relacionadas ao sistema de educação Municipal, conforme previsto legalmente._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4771/req_047.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4771/req_047.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 047/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência Secretaria Municipal de Educação, solicitando cópia do relatório do FUNDEB que é encaminhado ao Tribunal de Contas._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4772/req_048.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4772/req_048.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 048/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando que encaminhe a esta casa legislativa o Relatório Estrutural Físico, Financeiro e Pessoal, assim como o Plano de Trabalho, Relatório das atividades e encaminhamentos que foram realizados nos três últimos semestres que correspondem aos anos de 2017 e 2018 das seguintes secretarias: _x000D_
 a) Secretaria da Agricultura;_x000D_
 b) Secretaria de Indústria Comércio e Turismo; _x000D_
 c) Secretaria de Ação Social _x000D_
 d) Secretaria da Cultura _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4776/req_049.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4776/req_049.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 049/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, ao Serviço Autônomo Municipal de Água e Esgoto de Tijucas – SAMAE e a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do Prestador de Serviço Vander Incorporadora e Artefatos de Cimento Ltda. _x000D_
 Compulsando o portal da transparência da Prefeitura Municipal de Tijucas – SC, constatamos que o Município, através da autarquia SAMAE, efetuou durante o exercício de 2018 uma série de pagamentos em favor da empresa Vander Incorporadora e Artefatos de Cimento Ltda., conforme documentos em anexo._x000D_
 _x000D_
 Ocorre que, muito embora se possa verificar os valores despendidos pelo órgão público, não se tem todas as informaç</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>Rudnei, Fernando do Gordo</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4780/req_050.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4780/req_050.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Diretor Superintendente André Giavina Bianchi, da Autopista Litoral Sul S/A, com sede na cidade de Joinville SC, na Avenida Santos Dumont, 935 - Bairro: Santo Antônio e para a ANTT (Agência Nacional de Transporte Terrestres), solicitando cópia do estudo da viabilidade de tráfego no Viaduto da Marginal Leste, na Rodovia BR 101, KM  163, em Tijucas, no trecho onde encontra-se o semáforo, visto que o trânsito no local está caótico, desde a ligação do mesmo. Pede-se ainda o desligamento urgente do semáforo, pois não há a necessidade do mesmo estar naquela área, uma vez que está prejudicando a locomoção dos veículos e formando filas nas ruas da cidade, na marginal e no acostamento da BR. _x000D_
 _x000D_
 	_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM                                FERNANDO FAGUNDES</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4786/req_051.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4786/req_051.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 051/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
  O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Ditran solicitando um estudo técnico no semáforo do Sebrae, entre as ruas  Leoberto Leal e Rua Antônio Cherem, visto que há um fluxo intenso naquela localização, formando filas na esquina entre as ruas Florianópolis e a Marechal Deodoro. Pede-se também que sejam tomadas as providências necessárias para resolver definitivamente o problema, garantindo fluidez e mobilidade naquela região. _x000D_
 	_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4788/req_052.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4788/req_052.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de março de 2019._x000D_
 _x000D_
   REQUERIMENTO Nº 052/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, sobre as despesas efetuadas em favor do prestador de serviços, E. L. Westphal Sinalizações Viárias – ME._x000D_
 Compulsando o Balancete relativo às Contas da Secretaria de Obras, Transportes e Serviços Públicos constatamos que o Município, efetuou durante o exercício de 2018, pagamentos em favor de E. L. WESTPHAL SINALIZAÇÕES VIARIAS - ME, pessoa jurídica, portadora do CNPJ nº 23-604-388/0001-35, conforme documento em anexo._x000D_
 Ocorre que, muito embora se possa verificar os valores despendidos pelo órgão público, relativos à contratação de empresa especializada para implantação e fornecimento de placas para a sinalização no trân</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4789/req_053.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4789/req_053.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 053/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, sobre as despesas efetuadas em favor do prestador de serviço Roda Brasil Comércio de Peças para Veículos Ltda. _x000D_
 Compulsando os Balancetes relativos aos meses de maio, junho e julho de 2018, verificou-se uma série de pagamentos em favor da empresa Roda Brasil Comércio de Peças para Veículos Ltda., totalizando o valor de R$ 23.804,00 (vinte e três mil e oitocentos e quatro reais), para compras de pneus para máquinas, conforme empenhos:_x000D_
 - Empenho nº 5438/18, de 16/05/2018 – Aquisição de pneus para máquinas, no valor de R$ 9.352,00;_x000D_
 - Empenho nº 7092/18, de 27/06/2018 – Aquisição de pneus para máquinas, no valor de R$ 5.578,</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4793/req_054.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4793/req_054.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),19 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 054/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer seja encaminhada Moção de Aplausos para os autores do Projeto n. MAT 16424/LD5 Anadir Gianesini Presidente do Lions Clube de Tijucas e responsável pela iniciativa de criação do projeto, Jorge Roberto Almeida associado do Lions Clube Berço da Fiação e responsável pela parte intelectual do projeto e Cleber Battisti Archer associado do Lions Clube de Tijucas e responsável pela parte arquitetônica do projeto, em razão do belo trabalho prestado na dedicação e conquista da verba de R$ 100.225,00 junto a Fundação Internacional de Lions Clubes, na qual será construída a nova enfermaria no lar de idosos Lar Santa Maria da Paz e pelas atividades voluntárias desenvolvidas em relação a comunidade._x000D_
 Através deste, parabenizar todos os responsáveis e envolvidos, pelo comprome</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4794/req_055.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4794/req_055.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de março de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 055/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente:_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja encaminhada correspondência a Secretária Municipal de Ação Social, solicitando cópia do atual Plano Municipal de Ação Social do município de Tijucas, bem como a ata de aprovação no CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL. _x000D_
 _x000D_
 Justificativa: O Plano de Assistência Social, é um instrumento estratégico que organiza, regula e norteia à execução das políticas de ação social no município._x000D_
 Reforçamos que a elaboração do Plano de Assistência Social é de responsabilidade do órgão gestor da política que o submete à aprovação do conselho de assistência social._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 Esaú Bayer _x000D_
 Vereador</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4795/req_056.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4795/req_056.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 056/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, do Regimento Interno, requer que seja despachada correspondência ao Excelentíssimo Senhor Carlos Hassler, Presidente do DEINFRA de Santa Catarina, solicitando que analise a possibilidade de providenciar a construção de lombadas e outras melhorias na Rodovia Deputado Walter Vicente Gomes, SC 410, entre as cidades de Tijucas e Canelinha, conforme segue abaixo:_x000D_
 •	Lombada próximo a entrada do bairro Nova Descoberta, nas proximidades do posto de saúde;</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4800/req_057.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4800/req_057.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Obras, Transportes e Serviços Públicos, a Secretaria de Administração e Finanças, solicitando informações acerca do Contrato firmado com a empresa LL Obras Ltda. ME, de acordo com o Processo de Licitação nº 009/PMT/2018, Pregão Presencial – Registro de Preço nº 009/PMT/2018, que tem como objeto a contratação da empresa para prestação de serviço de mão de obra visando à pavimentação em lajotas sextavadas e colocação de meio fio.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4801/req_58.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4801/req_58.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de Março de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 058/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida MOCÃO DE APLAUSOS ao Sargento do Corpo de Bombeiros Militar de Tijucas, Luiz Carlos Veronezi, pelos trabalhos prestados na tragédia de Brumadinho, em Minas Gerais, tendo atuado em missão de busca e salvamento._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4802/req_059.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4802/req_059.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 059/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida MOCÃO DE APLAUSOS aos proprietários Aldo José da Silva e sua esposa Valdirene, da loja Lupel - Papelaria, Embalagens, Artigos para Festas, que comemoraram no último dia 17 de março, 22 anos de atuação em nosso Município._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4806/req_060.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4806/req_060.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 059/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 _x000D_
 A) Cópia dos certificados de fiscalização do órgão credenciado do DETRAN de todos os veículos que prestam serviços de transportes escolar, dos contratados e também os da Secretaria de Educação.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4807/req_061.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4807/req_061.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações e questionamentos referentes ao Centro de Especialidades Odontológicas (CEO):_x000D_
 _x000D_
 a)	Cópia do relatório de atendimento;_x000D_
 b)	Cópia da lista de espera de atendimento;_x000D_
 c)	Lista dos funcionários por nome, função e remuneração; que trabalham no local, _x000D_
 d)	O quadro de funcionários atende as demandas de serviços do CEO?_x000D_
 e)	Os equipamentos para usos odontológicos atendem a demanda de atendimento?_x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de março de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 062/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Louvor à coordenadoria do Curso de Direito da Universidade do Vale do Itajaí (UNIVALI), campus Tijucas, pelos 20 anos do Curso de Direito. A concessão da distinção a que se refere este requerimento se faz necessária em decorrência dos relevantes serviços prestados à população da nossa região durante todo esse período. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>Fernando do Gordo, Rudnei</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4829/req_063.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4829/req_063.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de Abril de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 063/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	_x000D_
 Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida MOCÃO DE APLAUSOS aos proprietários da Manecar Veículos, senhor Manoel Amadeu Moisés, popularmente conhecido como seu Maneca, sua esposa Sônia e seus filhos, Débora e Cleber, que estão comemorando 30 anos de atuação em nosso município neste ano._x000D_
 A Manecar Veículos é a mais antiga e tradicional revenda de veículos do Vale do Rio Tijucas, atua no mercado automobilístico sendo caracterizada por ser uma empresa sólida, que aposta em excelência no atendimento, e em veículos com rigoroso controle de qualidade._x000D_
 _x000D_
 Foi assim que a Manecar Veículos solidificou a sua marca, na conduta ética e de respeito a seus clientes, parceiros e fornecedores._x000D_
 _x000D_
 Cordialmente, _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES                   RUDN</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4836/req_064.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4836/req_064.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 064/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando Cópia do termo de recebimento definitivo de obra, das obras realizadas no município pela empresa COSATEL;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4837/req_065.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4837/req_065.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 065/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência a Secretaria Municipal de Ação Social, solicitando que seja encaminhado a esta Casa, balancetes referentes aos meses de janeiro de 2017 até o mês dezembro de 2018._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4838/req_066.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4838/req_066.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de abril de 2019._x000D_
 _x000D_
   REQUERIMENTO Nº 066/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, pedido de informação acerca da instituição do Programa de Parceria entre o setor público e a iniciativa privada para melhoria de áreas públicas de uso comum._x000D_
 _x000D_
 O Decreto nº 1342, de 14 de agosto de 2018, regulamentou a Lei nº 2.710, instituindo o programa de parcerias, ante a situação de abandono de diversas áreas da Municipalidade, a Vereadora requer:_x000D_
 a)	Informações relacionadas ao cadastro dos bens públicos de uso comum disponíveis para celebração de parcerias, considerando-se que o Decreto determina sua divulgação no portal oficial do Município, junto ao sito: www.tijucas.sc.gov.br, o que até a presente data não oco</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4839/req_067.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4839/req_067.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de abril de 2019._x000D_
 _x000D_
   REQUERIMENTO Nº 067/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhado pedido de informação a Secretaria de Administração e Finanças de Tijucas e ao Prefeito Municipal, acerca da remessa do Relatório circunstanciado sobre o estado das obras e dos serviços municipais, bem como do programa da Administração para o ano de 2019. _x000D_
 Nos termos do art. 82, inciso XXIV, da Lei Orgânica: Compete ao Prefeito, entre outras atribuições: “XXIV – apresentar anualmente à Câmara, relatório circunstanciado sobre o estado das obras e dos serviços municipais, bem assim o programa da Administração para o ano seguinte.”_x000D_
 O pedido justifica-se ante a ausência do referido relatório junto à Secretaria dessa Casa, o que impossibilita o dever de fiscalização dos edis._x000D_
 C</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4855/req_068.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4855/req_068.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 068/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Aplausos para a Karina Peixoto Silva, em razão ao dia do Jornalista, comemorado anualmente no dia 07 de abril. _x000D_
 Através deste, parabenizar todos os jornalistas da nossa cidade, que exercem um importante papel na sociedade, transformando os fatos em notícias._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4856/req_069.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4856/req_069.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 069/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja confeccionada placa e encaminhada Moção de Aplausos para o Supermercados Koch, pelos seus 25 anos de comércio e atuação na nossa cidade._x000D_
 A rede Koch conta com três lojas e um centro de distribuição apenas na nossa cidade, gerando empregos para os munícipes e para pessoas com deficiências. Além disso, são envolvidos com vários projetos sociais, dentre elas, a “Campanha Troco solidário”, no qual é pioneiro no Município e vem contribuindo financeiramente com instituições como a APAE e Lar Santa Maria da Paz._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4873/req_070.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4873/req_070.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 070/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, ao Serviço Autônomo Municipal de Água e Esgoto de Tijucas – SAMAE e a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do Presidente Jilson José de Oliveira para adiantamento de viagens, sem suas respectivas notas fiscais comprobatórias._x000D_
 Compulsando os balancetes do ano de 2018, verifica-se a existência de vários empenhos descritos como adiantamento para atender despesas com viagem, no entanto, não estão acompanhados das respectivas notas fiscais comprobatórias das despesas, tais como: Empenho n. 30/2018, de 09/01/2018; Empenho n. 409/2018, de 23/05/2018 e Empenho n. 947/2018, de 07/11/2018._x000D_
 A solici</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4874/req_071.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4874/req_071.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 071/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, requer que seja despachada correspondência ao Executivo Municipal, providencias, relacionadas à ausência de REMESSA DOS BALANCETES, das pastas e meses a seguir relacionados:_x000D_
 1.	Secretaria de Finanças - não foram remetidos balancetes dos meses de outubro, novembro e dezembro de 2018, assim como janeiro e fevereiro de 2019;_x000D_
 2.	 Secretaria de Agricultura – não foram remetidos balancetes dos meses de setembro, outubro, novembro e dezembro de 2018, assim como janeiro e fevereiro de 2019;_x000D_
 3.	Fundação de Esportes – não foram remetidos balancetes dos meses de setembro, outubro, novembro e dezembro de 2018, assim como janeiro e fevereiro de 2019._x000D_
 4.	Departamento de Defesa Civil</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4875/req_072.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4875/req_072.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 072/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes ao Conselho Municipal de Trânsito, Lei n°1942/2005:_x000D_
 a)Quem são os membros do Conselho Municipal de Trânsito;_x000D_
 b)Quais as entidades representadas no referido conselho;_x000D_
 c)Cópia das atas das reuniões dos anos de 2017 e 2018;_x000D_
 d)Decreto de nomeação dos membros;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4876/req_073.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4876/req_073.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 073/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes ao Conselho Municipal de Contribuintes, conforme previsão legal do Art. 198 da lei complementar 01/2010, CÓDIGO TRIBUTÁRIO MUNICIPAL._x000D_
 a)	Quem são os membros do Conselho Municipal de Contribuintes;_x000D_
 b)	Quais as entidades representadas no referido conselho;_x000D_
 c)	Cópia das atas das reuniões dos anos de 2017 e 2018;_x000D_
 d)	Decreto de nomeação dos membros;_x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4884/req_074.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4884/req_074.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de Abril de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 074/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência ao Prefeito, solicitando informações, referentes à passagem da tubulação e capacitação de Água do Rio Tijucas, para o Munícipio de Bombinhas, executada pela Concessionária Águas de Bombinhas:_x000D_
 1.	 O que ficou acordado?_x000D_
 2.	 Quais obras seriam feitas em nosso Munícipio, como contrapartida, pelo Município de Bombinhas?_x000D_
 3.	E se já foi executada alguma obra, quais?_x000D_
  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4889/req_075.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4889/req_075.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 075/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal questionando o Prefeito Municipal sobre o porquê da demora na abertura da Rua Barão do Rio Branco, no Bairro Praça e, quais as atitudes, comprovadas, tomadas pelo Poder Executivo a fim de que finalize a abertura da mesma. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4891/req_076_Zttk10o.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4891/req_076_Zttk10o.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de abril de 2019._x000D_
 _x000D_
 _x000D_
   REQUERIMENTO Nº 076/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, pedido de informação acerca do Convênio firmado entre o Município e a CELESC – Centrais Elétricas de Santa Catarina, para a cobrança da Contribuição para o custeio do Serviço de Iluminação Pública (COSIP)._x000D_
 Considerando-se a constante reclamação dos Munícipes relacionados ao Serviço de Iluminação Pública na cidade, e tendo em vista o repasse da CELESC ao Município para o seu custeio, a Vereadora requer o encaminhamento dos seguintes documentos e informações:_x000D_
 1.	Comprovantes de Arrecadação e Pagamentos de Despesas da COSIP relacionados aos anos de 2017, 2018 e 2019; _x000D_
 2.	Cópia das faturas de e/ou contas de Energia Elétri</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4892/req_077_slVSg1J.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4892/req_077_slVSg1J.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de abril de 2019._x000D_
 _x000D_
 _x000D_
   REQUERIMENTO Nº 077/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, assim como a Secretaria de Obras, Transportes e Serviços Públicos, pedido de informação acerca do Empenho nº 3531/2018, de 03/04/2018, e documentos anexos aqui fotocopiados._x000D_
 Verifica-se que o empenho trata de despesas da Secretaria de Obras, Transporte e Serviços Públicos e está relacionada à verba para Manutenção do Corpo de Bombeiros, no entanto menciona-se a Licitação nº 140/2017, na modalidade de Pregão Presencial._x000D_
 Senhores, as informações ao ver dessa Vereadora, estão desencontradas, e necessita-se de esclarecimentos dos gestores das referidas pastas para que se possa entender os fatos:_x000D_
 1. O Convenio para custeio</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4897/req_078.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4897/req_078.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 078/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Educação, e a Secretaria de Administração e Finanças solicitando informações acerca do Contrato firmado com a empresa MAN LATIN AMERICA INDUSTRIA E COMERCIO DE VEÍCULO, de acordo com o Pregão Eletronico nº 19/2017 – Registro de Preço – Processo Administrativo nº 23034.019710/2018-78, Contrato nº 78.249/2018-78, Contrato nª 78.249/2018 da S.M.E., que tem como objeto a aquisição de um ônibus Rural Escolar._x000D_
 De acordo com a análise do Balancete relativo aos meses de maio de 2018, foram realizadas as seguintes prestações: _x000D_
 1.	Empenho nº 4902/18, de 07/05/2018, no valor de R$ 200.000,00 (duzentos mil reais);_x000D_
 2.	Empenho nº 4903/18, de 07/05/2018, no</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4898/req_079.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4898/req_079.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de abril de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 079/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Obras, Transportes e Serviços Públicos, solicitando informações acerca do Processo de Licitação nº 108/PMT/2018, Pregão Presencial – Registro de Preço nº 062/PMT/2018, que tem como objeto a contratação de empresa especializada para o fornecimento e implantação de novos parques públicos para a cidade de Tijucas, no valor total de R$ 281.660,07 (duzentos oitenta e um mil, seiscentos sessenta reais e sete centavos)._x000D_
 Compulsando os balancetes do mês de setembro de 2018, verifica-se que foram adquiridos alguns brinquedos nos termos da estimativa de preços anexo ao Processo nº 108/PMT/2018, desde modo a Vereadora requer: _x000D_
 a)	Encaminhamento de cópi</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4915/req_080.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4915/req_080.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de Abril de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 080/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência ao Executivo Municipal, referente à construção do Centro de Eventos de Tijucas, DENOMINADO de CENTRO DE EVENTOS DR. JOÃO BAYER NETO, localizado no Loteamento Mata Atlântica, Bairro Universitário, solicitando as  seguintes informações:_x000D_
 _x000D_
 1 - Cópia do projeto de execução da obra: _x000D_
 2 - Cópia do processo de licitação das duas etapas; _x000D_
 3 - Razão do atraso no término da obra; _x000D_
 4 - Qual a previsão de entrega da obra; _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4919/req_081.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4919/req_081.pdf</t>
   </si>
   <si>
     <t>requer que sejam confeccionadas para serem entregues em Sessão Plenária, três placas de Moção de Louvor. Sendo uma destinada ao Comandante Geral da Polícia Militar, Senhor Carlos Alberto de Araújo Gomes Junior, uma para o Subcomandante Geral da Policia Militar, Senhor Claudio Roberto Koglin e outra ao Comandante da Polícia Militar de Tijucas Major Éder Jaciel de Souza Oliveira._x000D_
 Avalio a moção como justíssima, acrescentando que o Poder Legislativo de Tijucas não pode deixar passar em branco todo o trabalho e esforço que está sendo desenvolvido pela 3ª CIA do 12º Batalhão de Policia Militar de SC, transformando assim, Tijucas em um município mais ordeiro, seguro e tranquilo. _x000D_
 Lembrando que num passado não muito distante, a precariedade, principalmente pela falta de recursos humanos na corporação, era muito grande. Hoje, especialmente a Polícia Militar de Tijucas, vive outra realidade, sob o comando e os cuidados especiais dos referidos homenageados.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4924/req_082.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4924/req_082.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 082/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Saúde, assim como à Secretaria de Administração e Finanças, solicitando informações acerca dos Editais de Credenciamento para Chamada Pública números 004/FMS/2018 e 005/FMS/2018, que tem como objeto a contratação de empresa especializada para a realização de Consulta Médica Especializada em INFECTOLOGIA, cuja relação de procedimentos encontra-se discriminados na “Tabela de Procedimentos, Medicamentos, Órteses e Próteses e Materiais Especiais (OPM) do Sistema Único Saúde – SUS”, disponível através do SIGTAP._x000D_
 Considerando-se o conhecimento de representação junto ao Tribunal de Contas do Estado de Santa Catarina, relacionadas à prestação de serv</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>Vilsinho, Bete, Claudio Negão, Deda, Ecinho, Elói Geraldo, Fabiano Goleiro, Fernando do Gordo, Juarez, Odirlei Resini, Oscar Lopes, Rudnei</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4927/req_083.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4927/req_083.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 083/2019_x000D_
 _x000D_
 _x000D_
 Á MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
        Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com o artigo 40ª, parágrafo único, do Regimento Interno da Câmara Municipal de Tijucas, requerem que seja convocada pelo Presidente da Câmara, para o dia 12 de junho do corrente ano, Sessão Solene em comemoração aos 159 anos de Emancipação Político/Administrativa do Município de Tijucas, _x000D_
    _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ÉCIO HÉLIO DE MELO          VILSON NATALIO SILVINO             RUDNEI DE AMORIM_x000D_
       VEREADOR                             VEREADOR                                     VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES          CLAUDIO TIAGO IZIDORO      MARIA EDÉZIA DA SILVA VARGAS_x000D_
       VEREADOR                             VEREADOR                               VEREADORA_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI                         OSCAR LOPES                   FERNANDO FAGUNDES_x000D_
       VEREADOR                             VEREADOR</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4929/req_084.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4929/req_084.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 084/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, ao INSS – Instituto Nacional do Seguro Social, ao Prefeito Municipal e a Secretaria de Administração e Finanças, a fim de que informem acerca da Regularidade do pagamento dos Impostos destinados ao INSS, assim como informem relação de débitos existentes, tendo como devedor o Município de Tijucas. _x000D_
 Fundamenta-se o requerimento no fato de que a Vereadora foi procurada por vários munícipes que possuem imóveis junto às Unidades Habitacionais do Condomínio Ernesto Che Guevara (160 unidades existentes), imóveis construídos com financiamento vinculado à Caixa Econômica Federal em terreno de propriedade do Município e doado para esse fim. _x000D_
 Ocorre que, os Munícipes até o d</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>Oscar Lopes</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4932/req_085.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4932/req_085.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 10 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 085/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência a Empresa Auto Pista Litoral Sul – ARTERIS, solicitando melhorias na iluminação e sistema de drenagem de água da chuva, no túnel/passarela que dá acesso a ciclistas e pedestres, localizado ao lado do Viaduto da Marginal Leste, na Rodovia BR 101, KM 163, em Tijucas._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 OSCAR LUIZ LOPES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4940/req_086.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4940/req_086.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),13 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 086/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando da Secretaria de Administração e Finanças, as seguintes informações e providências:_x000D_
 _x000D_
 a)	Por que motivo as folhas de pagamentos não vem com o espelho da folha, em vista que podem ser digital e isso não levaria tempo pois se encontra no sistema da Prefeitura_x000D_
 b)	Cópia digital de todos os espelhos desde janeiro de 2018 até a presente data, de todas as secretarias, fundações e autarquias ligadas a Adm. Municipal._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4943/req_087.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4943/req_087.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),13 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 087/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando da Secretaria de Administração e Finanças, as seguintes providências, tendo em vista que esse material deveria estar disponibilizado aqui nesta casa, por ser desta casa a responsabilidade de fiscalizar o uso do dinheiro público:_x000D_
 _x000D_
 a)	Cópia de todos os contratos com orçamentos de todos os processos licitatórios digital desde janeiro de 2018 até a presente data, de todas as Secretarias, Fundações e Autarquias ligadas a Adm. Municipal._x000D_
 b)	Cópia digital de todas as portarias desde janeiro de 2018 até a presente data, de todas as Secretarias, Fundações e Autarquias ligadas a Adm. Municipal._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 Elói Pedro Gera</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4955/req_088.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4955/req_088.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 088/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada à Secretaria de Administração e Finanças de Tijucas, pedido de informações acerca dos valores liberados pelo BADESC CIDADES. _x000D_
 Em dezembro de 2018, o Excelentíssimo Senhor Presidente da Casa,  recebeu ofício REF.: GEROM – 1081/2018, comunicando a autorização de liberação de R$ 700.300,27 (setecentos mil e trezentos reais e vinte e sete centavos) decorrente do contrato firmado entre o Município e a Agencia de Fomento do Estado – BADESC._x000D_
 Ocorre que, muito embora se possa verificar os valores despendidos remetidos à Municipalidade, não se tem todas as informações referentes à aplicação dos recursos advindos do contrato._x000D_
 Portanto a Vereadora requer:_x000D_
 a) Informações e cópia (integ</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4956/req_089.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4956/req_089.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 089/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhado ao Prefeito Municipal, ao Secretario de Administração e Finanças de Tijucas, ao Diretor do DITRAN; à Secretaria de Cultura; à Secretaria de Ação Social e ao Secretario de Saúde Municipal, pedido de informações acerca das providencias tomadas para cumprimento das ações que promovam a melhoria da Segurança Pública na cidade de Tijucas, especificadas no ofício nº 632/2018/02PJ/TIJ, oriundo das Promotorias Públicas da Comarca. _x000D_
 No dia 26 de março de 2018, as autoridades responsáveis pela Segurança Pública reuniram-se no Fórum de Tijucas a fim de debater e buscar ações conjuntas que colaborassem para a Segurança Pública._x000D_
 Do encontro, decidiram encaminhar ao Prefeito Municipal de</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4957/req_090.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4957/req_090.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 090/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência ao Prefeito Municipal, ou Secretário de Obras, Transportes e Serviços Públicos, solicitando as seguintes informações: _x000D_
 _x000D_
 1.	Número e Nome das Ruas que foram pavimentadas à lajota ou asfalto no Município de Tijucas, desde janeiro de 2017;_x000D_
 2.	Qual a origem do recurso de cada rua pavimentada?_x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4959/req_091.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4959/req_091.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 091/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja encaminhada correspondência ao Executivo Municipal, solicitando informações e documentações acerca do  prédio onde funcionava a sede dos Correios no Município de Tijucas, localizado na Rua Antônio Cherem, em frente a agência do Banco Bradesco, e  se o Poder Executivo tem a concessão de uso do prédio,   que se encontra abandonado no centro da cidade, com intuito  de apurar eventuais responsabilidades._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4960/req_092.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4960/req_092.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 092/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 	O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer encaminhamento de correspondência ao Executivo Municipal, solicitando as seguintes informações: _x000D_
 _x000D_
 1. Qual número total de servidores da Prefeitura Municipal de Tijucas, incluindo Administração Direta e Indireta?_x000D_
 2. Destes, quantos são servidores comissionados e quantos são servidores efetivos? _x000D_
 3. Qual número de servidores temporários (seletivos)?_x000D_
 _x000D_
  Tais questionamentos decorrem da ausência de atualização do Portal de Transparência do Município de Tijucas_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>Vilsinho, Ecinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4965/req_093.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4965/req_093.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 093/2019._x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 	_x000D_
 _x000D_
 	Os Vereadores que esta subscrevem, com amparo no Art.104 do Regimento Interno, requerem, após ouvido o Plenário, seja encaminhada MOÇÃO DE APELO ao Excelentíssimo Governador do Estado de Santa Catarina, ao Secretário de Estado da Casa Civil e ao Secretário de Estado de Infraestrutura, considerando que:_x000D_
 _x000D_
 	- O Projeto de Lei nº 0113.9/2019, de autoria do Deputado Altair Silva, que “Institui o Fundo de Manutenção e Conservação das Rodovias Estaduais”, é uma excelente iniciativa que visa criar um mecanismo permanente para destinar recursos financeiros exclusivamente para a manutenção e conservação das rodovias catarinenses;_x000D_
 _x000D_
 	- Conforme estudo da Federação Catarinense de Municípios (FECAM), 35% das rodovias em Santa Catarina estão em péssimo estado de conservação e 43% apresentam danificações;_x000D_
 _x000D_
 	- Conforme pesquisa realizada em 2018 pela Confederação Nacional do Transporte (CNT), Santa Catarina é um dos E</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4966/req_094.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4966/req_094.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 094/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada MOCÃO DE LOUVOR para TYUCO  IMÓVEIS, sendo o proprietário Tiago Ternes Andriani,  localizada  na Rua Alexandre Ternes Neto n°70, Centro, a referida homenagem é  por estar completando 10 anos de atuação em nosso Município. _x000D_
 Tyuco Imóveis é uma empresa consolidada como referência no setor imobiliário de Tijucas e região, atuando na intermediação da compra e venda de imóveis, encaminhamento de financiamento habitacional e administração de locação comercial ou residencial._x000D_
 _x000D_
 _x000D_
 Cordialmente, _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                       FERNANDO FAGUNDES                   _x000D_
                                                 VEREADOR</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4968/req_095.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4968/req_095.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 095/2019_x000D_
 _x000D_
 À MESA DIRETORA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 40, XIV, requer que seja realizado o convite aos funcionários da Prefeitura Municipal de Tijucas. Sr. Claudemir Correia (assistente administrativo da secretaria de Finanças) e o Sr.  Edson Luiz Rosa (técnico em contabilidade da secretaria de Finanças), convida-se também, os auditores do Tribunal de Contas de Santa Catarina, Cleber Muniz Gavi e Sabrina Nunes Locken e o ex prefeito Valério Tomazi para comparecer à sessão ordinária do dia 24/06/2019, as 20h, com objetivo de esclarecer sobre a rejeição das contas do ex prefeito Valério Tomazi, do exercício do ano de 2016.   _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Juarez Soares_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4972/req_096.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4972/req_096.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 096/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Secretário de Administração e Finanças, solicitando informações acerca dos Recursos intermediados pelo Senador Dário Berger, nos anos de 2015, 2017 e 2018, no valor de R$ 765.449,16 (setecentos e sessenta e cinco mil, quatrocentos e quarenta e nove reais e dezesseis centavos), destinados à Programas de Saúde, Defesa Civil e Agricultura._x000D_
 No início do ano de 2019, a Vereadora Requerente recebeu em seu gabinete oficio do Senador Dário Berger, contendo relatório de recursos encaminhados ao Município, conforme cópia anexa, desse modo requer saber: _x000D_
 a)	O recurso destinado à Saúde, no valor de R$ 200.000,00 (duzentos mil reais), foi recebido? _x000D_
 b)	O recurso desti</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4973/req_097.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4973/req_097.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de maio de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 097/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Prefeito Municipal e à Secretaria de Administração, solicitando informações acerca do Controle da Frota (veículos e demais equipamentos) pertencente à Municipalidade._x000D_
 Em análise ao Portal da transparência pode-se perceber, de pronto, o seu desacordo com o prescrito em diversas normas de Esfera Federal, que estabelecem os procedimentos e a contraprestação do serviço público ao cidadão, através da disponibilidade de informações via portal da transparência. _x000D_
 Logo, necessária se faz alterações no Portal da Transparência do ente municipal no que diz respeito às informações aqui requeridas, e que permitiriam o acompanhamento do módulo de controle interno, referente ao cada</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4991/req_098.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4991/req_098.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 098/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, requer que seja concedida MOCÃO DE LOUVOR para Empresa ARGAJUNCKES COMÉRCIO DE ARGAMASSA, sendo o proprietário Patrick Schlickmann Junckes, fábrica localizada na Estrada Geral Pernambuco, Bairro Pernambuco, e seu escritório na Rua Otávio Melin, N° 275, Bairro XV de Novembro, a referida homenagem é por estar completando 15 anos de atuação, empresa especializada no mercado de Argamassas, sempre inovando para a    construção com qualidade._x000D_
 _x000D_
 _x000D_
 Cordialmente, _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                       FERNANDO FAGUNDES                   _x000D_
                                                 VEREADOR</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4993/req_099.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4993/req_099.pdf</t>
   </si>
   <si>
     <t>Tijucas/SC, 27 maio de 2019_x000D_
 _x000D_
                              REQUERIMENTO nº.  099/2019                    _x000D_
 _x000D_
 A Mesa Diretora:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
                             A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art.  99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Prefeito Municipal e à Secretaria de Administração solicitando informações acerca da Movimentação das Contas Correntes Bancárias pertencente à Municipalidade._x000D_
 Em análise ao Portal da transparência pode-se perceber, de pronto, o seu desacordo com o prescrito em diversas normas de Esfera Federal, que estabelecem os procedimentos e a contraprestação do serviço público ao cidadão, através da disponibilidade de informações via portal da transparência. _x000D_
 Desse modo, a Vereadora requer cópia e ou encaminhamento digital dos seguintes documentos e ou informações: _x000D_
 a)</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4997/req_100.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4997/req_100.pdf</t>
   </si>
   <si>
     <t>Tijucas/SC, 27 maio de 2019_x000D_
                              REQUERIMENTO nº. 100/2019                         _x000D_
 _x000D_
 A Mesa Diretora:_x000D_
 Senhor Presidente,_x000D_
 A vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Executivo Municipal, solicitando informações acerca do processo licitatório nº 26/PMT/2019, na modalidade de pregão presencial nº21/PMT/2019, que teve como objeto a “aquisição de um Automóvel 0km, quatro portas para atender as necessidades do DITRAN, da Secretaria de Obras, Transportes e Serviços Públicos, do município de Tijucas/SC”,  deste modo, requer-se:_x000D_
 a)	A justificativa da escolha de um veículo de passeio - Sedan - 4 portas - preto - zero km - 5 lugares - bicombustível, direção hidráulica, ar condicionado, freios abs - air bag duplo - trio elétrico - rádio - bagageiro com cap</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5001/req_101.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5001/req_101.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de junho de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 101/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada ‘’MOÇÃO DE LOUVOR’’ à senhorita, Karolaine Fernandes Vieira, pelo título Petite Teen Internacional de Los Mares y del Turismo 2019, disputado na Costa Rica._x000D_
 Justificativa: Karolaine Fernandes Vieira começou a participar de concursos de beleza em Maio de 2018, onde participou do concurso de Miss Tijucas, sendo coroada com o título de Miss Tijucas Pré Teen 2018. Daí em diante Karolaine participou de diversos outros concursos onde saiu consagrada de todos eles, conquistando os títulos de Princesa Miss Santa Catarina Teen 2019, Miss Simpatia Santa Catarina Teen 2019 e Miss Brasil de Las Américas Pré Teen 2019, titulo máximo a nível nacional._x000D_
 Devido a todos esses títulos conquistados por Karolaine, veio à</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5007/req_102.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5007/req_102.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de Junho de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 102/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada uma MOCÃO DE LOUVOR para YMANITU SILVA, por toda sua trajetória como tenista, suas vitórias, pela sua última conquista a participação no Grand Slam Roland Garros 2019 em Paris, ficando em quarto lugar do jogo simples (individual) e finalista de duplas, trazendo assim um troféu de Roland Garros para casa, realizando um sonho._x000D_
 Ymanitu é o primeiro tenista cadeirante brasileiro a participar de Roland Garros, um grande exemplo de superação, seguem fotos de sua conquista em Paris, com o Presidente da Confederação Francesa de tênis, e com nossa Bandeira Brasileira, um orgulho para nossa cidade Tijucas._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5015/req_103.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5015/req_103.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de junho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 103/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida ‘’MOÇÃO DE APLAUSOS’’ para a empresa Portobello S.A. por estar completando 40 anos de história em nosso município._x000D_
 Fundada em nosso município no ano de 1979, a Portobello é hoje a maior empresa cerâmica do Brasil._x000D_
 Sua produção, próxima de 30 milhões de metros quadrados, atende países dos cinco continentes e também o mercado interno, por meio de revendas multimarcas, da Portobello Shop e do canal de vendas para a engenharia._x000D_
 A empresa possui mais de 2.600 colaboradores, responsáveis pelo design e inovação_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          Fabiano Morfelle                         Fernanda Melo Bayer                     _x000D_
               Vereador                                          Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
 Fernando Fagundes_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5018/req_104.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5018/req_104.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida uma MOCÃO DE LOUVOR para JOELMIR INDÚSTRIA DE MÓVEIS LTDA, através do sócio proprietário Jamir José da Silva, a fábrica está localizada na Rua do Governo, n° 999, Centro, Tijucas, a homenagem se refere aos 30 anos de atuação da empresa em nosso Município, completados este ano._x000D_
 JOELMIR INDÚSTRIA DE MÓVEIS LTDA, foi fundada em 19 de janeiro de 1989, é uma empresa especializada no mercado de Móveis sob medida, planejados e comerciais._x000D_
  Uma empresa inovadora, sempre pensando em oferecer o melhor para seus clientes, procurando investir  no que há de mais moderno em maquinário da indústria moveleira,  garantindo cada vez mais a qualidade de seus produtos.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5019/req_105.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5019/req_105.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações: _x000D_
 _x000D_
 a)	Por quais motivos os servidores da Fundação Municipal de Esportes não constam no Site Transparência?_x000D_
 b)	Enviar relação (nome, cargo, salário) dos servidores efetivos e comissionados da Fundação Municipal de Esportes;_x000D_
 c)	Enviar relação (nome, local de trabalho, salário) das merendeiras efetivas do município;_x000D_
 d)	Enviar relação (nome, local de trabalho, salário) das merendeiras contratadas temporariamente no município;</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5021/req_106.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5021/req_106.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Executivo Municipal, solicitando informações acerca dos pagamentos realizados a Associação dos Pais e Amigos dos Excepcionais – APAE durante os anos de 2018 e 2019,</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5027/req_107.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5027/req_107.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de Junho de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 107/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, do Regimento Interno, requer que seja despachada correspondência para a CELESC, Agência de Tijucas, solicitando providências URGENTES acerca das constantes oscilações e quedas de energia elétrica nas Ruas 13 de Junho e São Sebastião, Bairro Praça._x000D_
  Justificativa: Os moradores reclamam de oscilações e quedas de energia constantes na rede elétrica, ficando até 03 horas sem energia, e muitas vezes queimando os aparelhos domésticos devido às oscilações e quedas._x000D_
 _x000D_
  Cordialmente,_x000D_
 _x000D_
 _x000D_
 Esaú Bayer_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5028/req_108.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5028/req_108.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de Junho de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 108/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, do Regimento Interno, requer que seja despachada correspondência ao Diretor da Diretoria Municipal de Trânsito e Transportes, Senhor Renato Moacir Bento e ao Secretário de Obras, Senhor Adalto Gomes encaminhando cópia do abaixo assinado dos moradores da Rua 13 de Junho e demais moradores do Bairro da Praça, que solicitam a instalação de uma lombada na Rua 13 de Junho, nas proximidades da Lanchonete da Joice, com o intuito de proporcionar mais segurança no trânsito no local._x000D_
 Os moradores relatam que diversos acidentes estão acontecendo no local, pois é normal os carros passarem com velocidade acima do permitido nesta rua, sendo assim uma reivindicação dos moradores, que procuraram este vereador para repassar as autoridades competentes este pedido._x000D_
   _x000D_
 _x000D_
 _x000D_
 Co</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5048/req_109.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5048/req_109.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de junho de 2019._x000D_
 _x000D_
   REQUERIMENTO Nº 109/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria Municipal de Administração da Prefeitura de Tijucas, pedido de informação acerca das informações não concedidas por meio do requerimento 037/2019 datado de 18/03/2019, e documentos anexos aqui fotocopiados._x000D_
 Embora 10 (dez), dos 12 (doze) questionamentos tenham sido respondidos, os dois primeiros questionamentos daquele requerimento ainda carecem de resposta, quais sejam:_x000D_
 1.	Qual o valor mensalmente repassado ao FIA pelo executivo? _x000D_
 2.	Quanto representa em percentual o repasse do FIA frente aos demais repasses e frente à arrecadação de impostos?_x000D_
 _x000D_
 A solicitação das informações é necessária, visto que não existe qualquer informação colacionada junto ao Portal d</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5056/req_110.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5056/req_110.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no art. 104, do Regimento Interno, requer que seja despachada Moção de Aplausos, e confeccionada placa da mesma, a “Rádio Vale” de Tijucas, em comemoração aos seus 32 (trinta e dois) anos de fundação. _x000D_
 Fundado em 29 de junho de 1987, a Rádio Vale passou a atuar em caráter oficial. Iniciava naquela oportunidade uma história grandiosa, de marcantes coberturas jornalísticas aos ouvintes da região._x000D_
 Deste modo, requer-se a concessão da moção de aplausos pelo excelente serviços de difusão da informação, considerando o jornalismo vital para o exercício da liberdade de expressão e para o fortalecimento da democracia._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5057/req_111.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5057/req_111.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhada pedido de informação, ao Gabinete do Prefeito e a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do Prefeito Municipal, Sr. Elói Mariano Rocha para adiantamento de viagens, sem suas respectivas notas fiscais comprobatórias._x000D_
 Compulsando os balancetes do ano de 2018, verifica-se a existência de vários empenhos descritos como adiantamento para atender despesas com viagem, no entanto, não estão acompanhados das respectivas notas fiscais comprobatórias das despesas, tais como: Empenho n. 1578/2018, de 16/02/2018; Empenho n. 2758/2018, de 13/03/2018; Empenho n. 2728/2018, de 13/03/2018; Empenho n. 7365/2018, de 03/07/2018, Empenho n.7556/2018, de 09/07/2018; Empenho n.14070/2018, de 26/12/2018; Empenho n. 14072/2018, de 26/12/2018.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5064/req_112.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5064/req_112.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de Julho de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 112/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer seja encaminhada Moção de Aplausos para Rayssa Fernandes, a jovem tijuquense de 14 anos que é vencedora do concurso Miss Santa Catarina Teen 2020, e estará representando nossa cidade no Concurso Miss Teen Brasil que acontecerá este ano. A adolescente, que já tem o título de Miss Tijucas Teen 2019, concorreu com outras três candidatas em sua modalidade, levando o 1° lugar em sua categoria. _x000D_
 Rayssa Fernandes é merecedora de tal Moção, por representar com muita delicadeza, simpatia e carisma nossa cidade, sendo motivo de inspiração e orgulho para todos os tijuquenses._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Claudio Tiago Izidoro_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5084/req_113.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5084/req_113.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de julho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 113/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, solicita que seja enviada correspondência ao Prefeito Municipal, a fim de solicitar informações acerca da Comissão Municipal de Acessibilidade._x000D_
 a)	A Administração Municipal instituiu a "Comissão Municipal de Acessibilidade do Município de Tijucas", nos termos da Lei Municipal nº 2088, de 21 de dezembro de 2007?_x000D_
 b)	 Favor encaminhar cópia das atas das reuniões do indigitado Comissão ocorrido no ano em curso, conforme estabelece o art. 6º, parágrafo único, da referida Lei, ou seja, reunião mensal de forma ordinária e extraordinária, quando convocada por 1/3 dos membros ou pelo Presidente da comissão?_x000D_
 c)	Favor encaminhar cópia do Regimento Interno da "Comissão Municipal de</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5085/req_114.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5085/req_114.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de julho 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 114/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no art. 104, do Regimento Interno, requer que seja despachada Moção de Aplausos, e confeccionada placa da mesma, a “Associação Musical União Tijuquense”, sediado neste município desde 1957._x000D_
 Fundada em 10 de julho de 1957, pelo Sr. Antônio Bayer, a Associação atualmente é presidida pelo Sr. Joauro dos Santos._x000D_
 Hoje a Associação Musical União Tijuquense, conta com mais de 300 alunos e com 03 (três) projetos financiados pelo FIA. _x000D_
 Sendo eles: 1. Música e Vida, com aulas de violão, canto e instrumentos de sopro; 2. Vale Orquestral, com aulas de violino e violão de celo e, 3. Campanha para todas as escolas, para conhecer a banda e ter uma palestra. Além do oferecimento gratuito de aulas de violão para adultos e idosos sem restrições._x000D_
 Deste modo, requer-se a concessão da</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5101/req_115.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5101/req_115.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de junho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 115/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do Secretario de Administração Sr. Rosenildo Amorim para adiantamento de viagens, sem suas respectivas notas fiscais comprobatórias._x000D_
 Compulsando os balancetes do ano de 2018, verifica-se a existência de vários empenhos descritos como adiantamento para atender despesas com viagem, no entanto, não estão acompanhados das respectivas notas fiscais comprobatórias das despesas, tais como: Empenho n. 798/2018, de 29/01/2018; Empenho n.1293/2018, de 07/02/2018; Empenho n.1753/2018, de 21/02/2018; Empenho n. 1873/2018, de 26/02/2018; Empenho n. 2331/2018, de</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5102/req_116.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5102/req_116.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de julho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 116/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do Procurador do Município Edson Flores para adiantamento de viagens, sem suas respectivas notas fiscais comprobatórias._x000D_
 Compulsando os balancetes do ano de 2018, verifica-se a existência de vários empenhos descritos como adiantamento para atender despesas com viagem, no entanto, não estão acompanhados das respectivas notas fiscais comprobatórias das despesas, tais como: Empenho n. 7604/2018, de 10/07/2018; Empenho n. 8161/2018, de 27/07/2018; Empenho n. 8224/2018, de 24/07/2018; Empenho n. 8465/2018, de 30/07/2018, Empenho n. 8794/2018, de 07/08/201</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5103/req_117.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5103/req_117.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de julho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 117/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do Servidor Bruno Albino Amarante para adiantamento de viagens, sem suas respectivas notas fiscais comprobatórias._x000D_
 Compulsando os balancetes do ano de 2018, verifica-se a existência de vários empenhos descritos como adiantamento para atender despesas com viagem, no entanto, não estão acompanhados das respectivas notas fiscais comprobatórias das despesas, tais como: Empenho n. 1322/2018, de 08/02/2018; Empenho n. 7509/2018, de 06/07/2018; Empenho n. 9146/2018, de 13/08/2018; Empenho n. 9356/2018, de 16/08/2018, e Empenho n. 11431/2018, de 03/10/2018.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5104/req_118.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5104/req_118.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de julho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 118/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do Secretário Municipal de Industria, Comércio e Turismo, Sr. Jean Carlos de Sieno dos Santos para adiantamento de viagens, sem suas respectivas notas fiscais comprobatórias._x000D_
 Compulsando os balancetes do ano de 2018, verifica-se a existência de vários empenhos descritos como adiantamento para atender despesas com viagem, no entanto, não estão acompanhados das respectivas notas fiscais comprobatórias das despesas, tais como: Empenho n. 4929/2018, de 08/05/2018; Empenho n. 10895/2018, de 20/09/2018 e Empenho n. 11192/2018, de 27/09/2018._x000D_
 _x000D_
 A solicitação</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5105/req_119.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5105/req_119.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de julho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 119/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor da Secretaria Municipal de Cultura, Juventude e Direitos Humanos, Sra. Paula Regina da Silva Rosa para adiantamento de viagens, sem suas respectivas notas fiscais comprobatórias._x000D_
 Compulsando os balancetes do ano de 2018, verifica-se a existência de vários empenhos descritos como adiantamento para atender despesas com viagem, no entanto, não estão acompanhados das respectivas notas fiscais comprobatórias das despesas, tais como: Empenho n. 1580/2018, de 16/02/2018; Empenho n. 1874/2018, de 26/02/2018; Empenho n. 5015/2018, de 09/05/2018; Empenho n. 79</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5119/req_120.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5119/req_120.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de julho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 120/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, solicita que seja enviada correspondência a Secretaria Municipal de Saúde, e a Secretaria Municipal de Educação, a fim de solicitar informações acerca da Lei nº 2501/2013, institui a semana municipal de conscientização do autismo._x000D_
 a)	A Administração Municipal instituiu e inseriu no calendário oficial do município, a "Semana Municipal de Conscientização do Autismo", nos termos da Lei Municipal nº 2501, de 22 de outubro de 2013?_x000D_
 b)	 Favor encaminhar cópia das campanhas publicitárias institucionais, seminários, palestras e cursos sobre o autismo, ocorrido no ano em curso, conforme estabelece o art. 2º, da referida Lei?_x000D_
 c)	A programação e as atividades da Semana Municipal d</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5121/req_121.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5121/req_121.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de Julho de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 121/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer seja despachada correspondência à Secretaria Municipal de Agricultura, Pesca e Meio Ambiente, solicitando as seguintes informações:_x000D_
 _x000D_
 a)	Horas/mês trabalhadas com o trator;_x000D_
 b)	Valor cobrado por hora trabalhada;_x000D_
 c)	Comprovantes de pagamento das horas do trator e máquina dos últimos 6 meses (2019);_x000D_
 d)	Quantos e quais são os implementos, equipamentos, disponíveis para os tratores e máquinas;_x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 CLÁUDIO TIAGO IZIDORO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5124/req_122.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5124/req_122.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de julho de 2019._x000D_
 _x000D_
   REQUERIMENTO Nº 122/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, assim como a Secretaria de Industria, Comércio e Turismo, pedido de informação acerca do Empenho nº 6510/2017, de 05/07/2017, e nota fiscal nº 15359, documentos anexos._x000D_
 Verifica-se que o empenho trata de despesas da Secretaria de Industria, Comércio e Turismo e está relacionada à serviços de consultoria organizacional e técnica._x000D_
 Ocorre que, muito embora se possa verificar os valores dispendidos pelo órgão público, não se tem todas as informações referentes a despesa efetuada._x000D_
 _x000D_
 Deste modo, a Vereadora requer saber: _x000D_
 a) informações e cópia (integral) do processo licitatório ou processos (pregão, dispensa, inexigibilidade</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5140/req_123.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5140/req_123.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de Julho de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 123/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer seja encaminhada Moção de Aplausos aos Presidentes dos Clubes da Série A do Futebol Amador, em reconhecimento ao trabalho realizado, à dedicação, ao esforço e ao comprometimento de cada um, que fizeram muito mais do que a simples tarefa de representar seus times e Associações. Afinal, não é apenas futebol, é a crença que com o esporte pode-se promover a inclusão social, mostrar um caminho de luz, dar esperança e também é uma forma de lazer e entretenimento para a população._x000D_
 Por estes motivos, parabenizo a todos pela participação do Campeonato Municipal de Futebol Amador de Tijucas de 2019._x000D_
 Segue abaixo, os nomes dos Presidentes para ser encaminhada a referida moção:_x000D_
 •	Gilson Alves - Presidente da Associação Clube Flamengo;</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5141/req_124.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5141/req_124.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de Julho de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 124/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer seja encaminhada Moção de Aplausos aos Presidentes dos Clubes da Série B do Futebol Amador, em reconhecimento ao trabalho realizado, à dedicação, ao esforço e ao comprometimento de cada um, que fizeram muito mais do que a simples tarefa de representar seus times e Associações. Afinal, não é apenas futebol, é a crença que com o esporte pode-se promover a inclusão social, mostrar um caminho de luz, dar esperança e também é uma forma de lazer e entretenimento para a população._x000D_
 Por estes motivos, parabenizo a todos pela participação do Campeonato Municipal de Futebol Amador de Tijucas de 2019._x000D_
 Segue abaixo, os nomes dos Presidentes para ser encaminhada a referida moção:_x000D_
 •	Marcio França - Presidente da Associação Amigos Futebol</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5159/req_125.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5159/req_125.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),01 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 125/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando as seguintes informações:_x000D_
 _x000D_
 a)	Como funciona o sistema de vagas em Creches Municipais_x000D_
 b)	Como o cidadão tem acesso a lista de espera_x000D_
 c)	Essa lista e a quantidade de vagas disponíveis não deveriam estar no portal da transparência, tendo em vista que é de interesse público_x000D_
 d)	Em vista que as matriculas são realizadas nas próprias escolas, não seria correto que estivesse fixado no mural da mesma a quantidade de vagas disponível, bem como a lista de espera_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5160/req_126.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5160/req_126.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),01 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 126/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando as seguintes informações:_x000D_
 _x000D_
 a)	Quantos loteamentos possui o Município de Tijucas_x000D_
 b)	Quais são e sua localização_x000D_
 c)	Quais as pessoas físicas e jurídicas são proprietárias dos empreendimentos imobiliários_x000D_
 d)	Cópia dos processos legais para autorização do empreendimento_x000D_
 e)	Esses loteamentos estão previstos no Plano Diretor da cidade_x000D_
 f)	Eles seguem as normas exigidas de infraestrutura para um loteamento_x000D_
 g)	Qual a quantidade de imóveis autorizados para a construção em cada loteamento_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
@@ -5368,51 +5368,51 @@
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando as seguintes informações, referente a construção da Ponte Bulcão Viana:_x000D_
 _x000D_
 a)	Valor total da Obra_x000D_
 b)	Ela já possui aditivos_x000D_
 c)	Fonte do Recurso Financeiro_x000D_
 d)	Data da obtenção do recurso _x000D_
 e)	Prazo esperado para a conclusão da Obra _x000D_
 f)	Capacidade de carga sobre a Ponte_x000D_
 g)	Vai ser de que o assoalho da ponte? de Concreto, asfalto ou madeira?_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5162/req_128.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5162/req_128.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),01 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 128/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando as seguintes informações:_x000D_
 _x000D_
 a)	Quantas empresas de Tijucas possui licenciamento Ambiental para a operação de extração mineral_x000D_
 b)	Quais as empresas que estão autorizadas a operar em Tijucas_x000D_
 c)	Qual a localização dessas empresas de extração_x000D_
 d)	Qual o nome dos sócios proprietários_x000D_
 e)	Quais as que fornecem material para a Administração Municipal_x000D_
 f)	Qual foi a data da última fiscalização da FATMA em Tijucas_x000D_
 g)	Cópia dos documentos dessas empresas que atendem a Prefeitura_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -5432,204 +5432,204 @@
 REQUERIMENTO Nº 129/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja feito uma sugestão a esta casa:_x000D_
 _x000D_
 Que seja disponibilizado um livro de presença nas sessões desta casa de leis para que os visitantes registrem sua participação como expectadores das sessões, e que possam colocar sua opinião e sugestões referentes às sessões._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5164/req_130_-_rejeitado.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5164/req_130_-_rejeitado.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),01 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 130/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando as seguintes informações, de todas as Secretarias, Fundações e Autarquias, conforme preconiza a Lei Federal 12.527 – LAI ( Lei de Acesso a Informação) :_x000D_
 _x000D_
 _x000D_
 a)	Lista de todos os cargos comissionados disponíveis no quadro da Administração_x000D_
 b)	Quantos e quais desses cargos estão ocupados_x000D_
 c)	Nomenclatura, valor do vencimento e nome do ocupante do cargo_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5166/req_131.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5166/req_131.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
   REQUERIMENTO Nº 131/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, sobre as despesas efetuadas em favor do prestador de serviço Hiran Rodrigo Guedes._x000D_
 Compulsando o Balancete relativo às Contas da Secretaria de Obras, Transportes e Serviços Públicos constatamos que o Município, efetua no exercício de 2019, pagamentos em favor de Hiran Rodrigo Guedes, pessoa física, portadora de CPF nº 912411629-72, conforme documento em anexo._x000D_
 Ocorre que, muito embora se possa verificar os valores despendidos pelo órgão público, relativos à locação de imóvel para retirada e transporte de material saibro/argila no bairro Campo Novo, não se tem todas as informações referentes à despesa efetuada._x000D_
 Portant</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5197/req_132.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5197/req_132.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 132/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada a Secretaria de Administração e Finanças de Tijucas, sobre as DESPESAS EFETUADAS EM FAVOR DO PRESTADOR DE SERVIÇO EDITORA NOTICIAS DO DIA LTDA. _x000D_
 Compulsando o portal da transparência da Prefeitura Municipal de Tijucas – SC, constatamos que o Município, através da Secretaria de Administração e do Gabinete do prefeito, efetuou durante o exercício de 2018 uma série de pagamentos em favor da empresa Editora Notícias do Dia, conforme documentos em anexo._x000D_
 _x000D_
 Ocorre que, muito embora se possa verificar os valores despendidos pelo órgão público, não se tem todas as informações referentes às despesas efetuada._x000D_
 Portanto o Vereador requer:_x000D_
 a) Informações e cópia (integral) do processo</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5201/req_133.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5201/req_133.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 133/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Diretor do SAMAE Tijucas, Jilson José de Oliveira, solicitando as seguintes informações referentes ao Processo Licitatório N°008/SAMAE/2019 PREGÃO PRESENCIAL N°004/SAMAE/2019:_x000D_
 a)	Enviar cópia digital ou impressa, de todos os relatórios (mensais e semanais) de análises do ETE realizados pela empresa vencedora do Processo Licitatório;_x000D_
 b)	Enviar cópia digital ou impressa de todos os relatórios de análises do Rio Tijucas – á montante – á jusante;_x000D_
 c)	Quem é o funcionário da empresa responsável por essas análises?_x000D_
 d)	Quem é o funcionário da SAMAE responsável por receber essas análises e fiscalizar os serviços da empresa?_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5205/req_134.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5205/req_134.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 134/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 a)	Quantos ‘’Coffee Breaks’’ foram contratados de Janeiro de 2017 a presente data deste requerimento?_x000D_
 b)	Qual valor gasto com essas contratações?_x000D_
 c)	Quais eventos do município necessitam os Coffee Breaks?_x000D_
 d)	Média de pessoas que participam desses eventos?_x000D_
 e)	Existem fotos desses eventos? Se sim, encaminhar em anexo;_x000D_
 f)	Enviar cópia de contratos dessas contratações;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5206/req_135.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5206/req_135.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 135/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 _x000D_
 a)	Quantas vagas de estagiários existem na Prefeitura Municipal por secretarias?_x000D_
 b)	Quantas vagas estão preenchidas, por secretarias?_x000D_
 c)	Encaminhar nome, data de admissão, salário, local de trabalho e função de cada estagiário;_x000D_
 d)	Qual critério de avaliação para a contratação de cada estagiário?_x000D_
 e)	Encaminhar relação de todos os estagiários admitidos e exonerados entre janeiro de 2017 até a presente data;_x000D_
 f)	O numero de estagiários contratados corresponde ao permitido pela Lei Municipal N°2567/2015?_x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
@@ -5683,2575 +5683,2575 @@
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104 do Regimento Interno da Câmara Municipal de Vereadores de Tijucas, requer que seja encaminhada Moção de Pesar a família enlutada, em razão do falecimento da Sra. Maria Adriano, conhecida como Dona Lia, no último dia 14/08/2019._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo                     Fernando Fagundes                 Esaú Bayer  _x000D_
     VEREADOR                                    VEREADOR                        VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
                          Fabiano Morfelle                           Fernanda Melo Bayer_x000D_
                               VEREADOR                                      VEREADORA</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5211/req_138.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5211/req_138.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 138/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no art. 104, do Regimento Interno, requer que seja despachada Moção de Aplausos, e confeccionada placa da mesma, ao senhor “Fábio dos Anjos” proprietário da imobiliária Fábio dos Anjos, pela passagem do aniversário de 10 anos de fundação de seu empreendimento no último dia 24/07/2019._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5224/req_139.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5224/req_139.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 139/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 a)	Quantas contratações de músicos e bandas para eventos do município já foram realizadas?_x000D_
 b)	Quais eventos necessitam essas contratações?_x000D_
 c)	Enviar relação de todas as contratações, com valor do contrato, cidade da banda ou músico contratado e evento que participou;_x000D_
 d)	Qual processo foi realizado para essas contratações?_x000D_
 e)	Enviar cópia dos contratos dessas contratações;_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5225/req_140.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5225/req_140.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 140/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 a)	Qual a proporcionalidade de gastos mensais com café por cada Secretaria do Executivo?_x000D_
 b)	Qual a proporcionalidade de gastos mensais com produto de limpeza por cada Secretaria?_x000D_
 c)	Qual a proporcionalidade de gastos mensais com água por cada Secretaria?_x000D_
 d)	Qual a média mensal de gastos com energia por cada Secretaria?_x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5226/req_141.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5226/req_141.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 141/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41ª, inciso IX da Lei Orgânica do Município de Tijucas, requer que seja concedida uma “Moção de Louvor” a Professora Rosilene Varella, por seus relevantes serviços prestados a Educação de nosso Município._x000D_
 A concessão da distinta a que se refere este requerimento, será entregue no dia 14 de outubro do corrente ano, durante sessão Ordinária em Homenagem ao Dia do Professor._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5227/req_142.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5227/req_142.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 142/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, solicita que seja enviada correspondência ao Prefeito Municipal, a fim de solicitar informações acerca do cumprimento da Lei nº 2618/2015, que institui o agosto amarelo no município de Tijucas, visando a conscientização e prevenção à deficiência intelectual e/ou múltipla._x000D_
 a)	A Administração Municipal criou programas para conscientização e prevenção à deficiência intelectual e/ou múltipla "Agosto Amarelo", nos termos da Lei Municipal nº 2618, de 11 de novembro de 2015?_x000D_
 b)	 Favor encaminhar cópia das atividades, desenvolvidas no ano em curso, conforme estabelece o art. 1º, parágrafo único, da referida Lei? _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5228/req_143.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5228/req_143.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 143/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada Moção de Louvor para a professora Sandra Regina Reinert Peixoto, nos termos da Lei nº 2693, de 20 de novembro de 2017._x000D_
 Sandra Regina Reinert Peixoto ingressou na carreira do magistério no ano de 1979, tendo prestado serviços para a educação pública do município de Tijucas, junto a Escola: Alexandre Ternes Filho, no bairro Joaia, Deputado Valério Gomes, no bairro da praça, Cruz e Souza, no bairro Centro, Colégio Cenecista Benjamim Gallotti, Colégio Espirito Santo, no bairro Centro e colégio de Aplicação Univali, no bairro Universitário. _x000D_
 A concessão a que se refere este requerimento, será entregue no dia 14 de outubro do corrente ano, durante Sessão em homenagem ao dia do Professor._x000D_
 Cordialmente,</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5237/req_144.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5237/req_144.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 144/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, requer que seja despachada correspondência ao Executivo Municipal, providencias, relacionadas à ausência de REMESSA DOS BALANCETES, das pastas e meses a seguir relacionados:_x000D_
 1.	Secretaria de Finanças - não foram remetidos balancetes dos meses de março, abril, maio, junho e julho de 2019;_x000D_
 2.	 Secretaria de Agricultura – não foram remetidos balancetes dos meses de abril, maio, junho e julho de 2019;_x000D_
 3.	Fundação de Esportes – não foram remetidos balancetes dos meses de maio, junho e julho de 2019;_x000D_
 4.	Departamento de Defesa Civil – não foram remetidos balancetes dos meses de maio, junho e julho de 2019;_x000D_
 5.	Secretaria de Obras – não foram remetidos balancetes dos meses de m</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5241/req_145.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5241/req_145.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 145/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 a)	Existem empresas impedidas de participar de licitações no nosso Município?_x000D_
 b)	Se sim, enviar relação dessas empresas (nome, CNPJ, razão social)._x000D_
 c)	Por quais motivos essas empresas estão impedidas de participarem das licitações?_x000D_
 d)	Enviar o período que cada empresa está impedida de participar das licitações em nosso Município;_x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5242/req_146.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5242/req_146.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 146/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes ao Decreto N°228/2007:_x000D_
 a)	Relatório do Ponto Digital dos servidores efetivos, comissionados e contratados temporariamente de todas as Secretarias, conforme menciona o Decreto;_x000D_
 b)	Quem é o funcionário responsável por controlar, informatizar e computar esses registros de ponto?_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5248/req_147.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5248/req_147.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),  10 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 147/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104 do Regimento interno, requer que seja concedida e confeccionada placa de Moção de Aplausos à DANJU JOALHERIA E ÓPTICA por estar completando no dia 23 de novembro de 2019, 20 anos de sucesso em que vem atuando no mercado. A Danju tem sua sede em Tijucas e lojas em várias cidades catarinenses._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5250/req_148.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5250/req_148.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de agosto de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 148/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art.41°inciso IX, requer que seja concedida Moção de Louvor ao senhora Izabel dos Anjos Marques da Silva por seus serviços prestados à educação desde 1990._x000D_
 A concessão da distinção a que se refere este requerimento será entregue no mês de outubro de 2019 durante Sessão Ordinária em homenagem à passagem do dia do Professor  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
                                                Ècio Hélio de Melo _x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Esaú Bayer, Fernanda Melo Bayer</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5251/req_149.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5251/req_149.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 149/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Os Vereadores que abaixo subscrevem no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art.  99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria Municipal de Administração e a Secretaria Municipal de Educação, solicitando informações acerca do Contrato decorrente do Processos de Licitação nº 213/PMT/2018, Registro de Preço nº 124/PMT/2018, que tem como objeto a contratação de empresa especializada para serviço de mão de obra para execução de manutenção, nos prédios que compõem a estrutura física da Secretaria Municipal de Educação de Tijucas, com o fornecimento de Máquinas e Equipamentos necessários à realização dos serviços._x000D_
 Chegou ao conhecimento dos Vereadores denúncia realizada por Munícipe que dão conta do estado de abandono em que se encontra o prédio da E.E.F. Walter Vice</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5256/req_150.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5256/req_150.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de Setembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 150/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida MOCÃO DE APLAUSOS a ESCOLA DE EDUCACAO BÁSICA CRUZ E SOUSA, localizada na Praça Sebastião Caboto, 90 - Centro, Tijucas, a homenagem se refere à participação no concurso “NOSSA VOZ POR ELAS” realizado no Jornal do almoço, na NSC TV. _x000D_
 O concurso de música foi lançado em 18 de julho para estudantes das  escolas das redes públicas e privadas da Grande Florianópolis._x000D_
  O tema escolhido para o desafio foi o combate à violência contra a mulher. A ideia foi incentivar a discussão deste importante tema entre adolescentes nas escolas._x000D_
 Conforme o regulamento, os interessados deveriam encaminhar a letra e um vídeo de até 1 minuto da música por e-mail, para a  NSC TV, até 9 de agosto a produção do Jornal d</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5258/req_151.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5258/req_151.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 151/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Aplausos para Jorge Roberto Clemes, em razão ao Dia do Bancário, comemorado anualmente no dia 28 de agosto. _x000D_
 Os bancários são essenciais para o funcionamento desses espaços, seja atendendo os clientes, realizando transações, pagamentos, depósitos, entre outras atividades. Através deste, parabenizar todos os bancários da nossa cidade, que trabalham nas mais diversas funções de um banco ou demais instituições financeiras. _x000D_
 	_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5259/req_152.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5259/req_152.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de setembro de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 152/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Aplausos para Saulo Lopes da Silva Cardoso, em razão ao Dia do Profissional de Educação Física, comemorado anualmente no dia 01 de setembro._x000D_
 Essa data, que tem como objetivo valorizar esse profissional, foi escolhida por coincidir com o dia em que entrou em vigor a Lei 9696/98, que dispõe sobre a regulamentação da profissão e criou o Conselho Federal e os Regionais de Educação Física. _x000D_
 O profissional de Educação Física possui como função principal promover a saúde da sociedade por meio de atividades corporais.  Além disso, o professor de Educação Física ensina valores como trabalho em equipe, respeito às regras e motivação._x000D_
 Através deste, parabenizar todos os profissionais dessa área, que possui a capacidade de reunir e ensinar as</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5260/req_153.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5260/req_153.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 153/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 Os Vereadores que abaixo subscrevem no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art.  99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria Municipal de Educação, solicitando informações acerca do Contrato decorrente do Processos de Licitação nº 016/PMT/2019, Pregão Presencial nº 16/PMT/2019, que tem como objeto a Aquisição de Material de Construção, para a manutenção e reparos nas escolas e creches da Rede Municipal, da Secretaria Municipal Educação de Educação, do Município de Tijucas._x000D_
 Ante a situação de abandono e necessidade de reformas urgentes em algumas Unidades Escolares do Município, os vereadores requerem saber: _x000D_
 a) A E.E.F. Walter Vicente Gomes tem repasse de material para reforma, contempladas com à contratação decorrente do Processo Licitatório 016/PMT/2019 – Pr</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5261/req_154.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5261/req_154.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 154/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art.41°inciso IX, requer que seja confeccionada a placa de Moção de Louvor a senhora Maria Solange Agostinho por seus serviços prestados à educação, _x000D_
 A concessão da distinção a que se refere este requerimento será entregue no mês de outubro de 2019 durante Sessão Ordinária em homenagem à passagem do dia do Professor.  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fabiano Morfelle_x000D_
 Vereador-PDT</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5263/req_155.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5263/req_155.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 155/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o Artigo 41, VIII da Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência para a Administração Municipal, solicitando a seguinte informação:_x000D_
 _x000D_
 •	Quais as vias públicas, do perímetro urbano, que não possuem rede coletora para tratamento de esgoto?_x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 Elói Pedro Geraldo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5265/req_156.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5265/req_156.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 156/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Louvor à senhora Neuzelene de Simas, por seus relevantes serviços prestados a Educação de nosso Município. A concessão da distinção a que se refere este requerimento será entregue durante Sessão Ordinária Especial no dia 14 de outubro do corrente ano em homenagem ao “Dia do professor”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5266/req_157.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5266/req_157.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de Setembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 157/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
       O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Regimento Interno, solicita   que a Mesa Diretora desta casa de Leis analise a possibilidade de providenciar uma Sessão Solene no dia 23 de setembro do corrente ano, Alusiva aos 55 anos de ensino superior em Itajaí e início do que hoje é a Universidade do Vale do Itajaí - Univali, data esta comemorada no dia 22 de setembro. _x000D_
 Além disso, nesse ano, a instituição também comemora 30 anos de reconhecimento como universidade._x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
 1) Justifica-se pelo fato de a UNIVALI estar funcionando em Tijucas desde 1990, atendendo o Vale do Rio Tijucas e região. Nosso Município precisa se envolver nas comemorações de 55 anos da UNIVALI;_x000D_
 2) A UNIVALI está com campus no Bairro Universitário e atua em sintonia com a Administração Superior a partir da sua</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5267/req_158.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5267/req_158.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 158/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida “MOCÃO DE LOUVOR” à Professora Joseani Maria Ramos, por seus relevantes serviços prestados a Educação do nosso Município._x000D_
 A distinta concessão a que se refere este requerimento, será entregue no dia 14 de outubro do corrente ano, durante a sessão Ordinária em Homenagem ao Dia do Professor._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Bete, Claudio Negão, Deda, Ecinho, Juarez, Odirlei Resini, Rudnei, Vilsinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5270/req_159.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5270/req_159.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 159/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 Os vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 41° inciso IX, vem requerer que seja concedida Moção de Aplausos às instituições de ensino, entidades e fanfarras que participaram do Desfile Cívico em alusão ao dia 7 de setembro “Dia da Independência do Brasil”, este ano com o tema “Tijucas, o lugar onde vivo”, parabenizando-os pelo empenho e disposição por mais este ato de Nacionalismo, Patriotismo, Civismo e Cidadania. _x000D_
 APAE;_x000D_
 CMEI Zilda M. Peixer;_x000D_
 CMEI Maria Helena Machado;_x000D_
 CMEI Mãe Aurora;_x000D_
 CMEI Nair Ferreira;_x000D_
 CMEI Maria de Lourdes S. Furtado;_x000D_
 CMEI Silvia Telles;_x000D_
 CMEI Mauri Afonso da Silva;_x000D_
 CMEI Marco Aurélio;_x000D_
 CMEI Eneide M. dos Santos;_x000D_
 CE Manoel dos Anjos;_x000D_
 EEF João Caetano;_x000D_
 EEF Mercedes Júlia Adão;_x000D_
 EEF Santa Terezinha;_x000D_
 EEF Brilho do Sol;_x000D_
 EEF Ondina Maria Dias;_x000D_
 EEF Monsenhor Augusto Zucco;</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5271/req_160.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5271/req_160.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 160/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 41° inciso IX, requer que seja concedida Moção de Louvor à Irma Laura Ramos Faial por seus serviços prestados à educação._x000D_
 A concessão da distinção a que se refere este requerimento será entregue no dia 14 de outubro do corrente ano durante Sessão Ordinária em homenagem à passagem pelo dia do Professor._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5272/req_161.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5272/req_161.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 161/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada “MOÇÃO DE LOUVOR” ao Professora AZI DE AMORIM, por seus relevantes serviços prestados à educação. _x000D_
 A concessão da distinção a que se refere este requerimento será entregue no dia 14 de outubro do corrente ano, durante Sessão Ordinária em homenagem ao Dia do Professor.  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Maria Edésia da Silva Vargas_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5273/req_162.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5273/req_162.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 162/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja encaminhada Moção de Louvor à senhora Lucimar Reis Orsi, por seus relevantes serviços prestados a Educação de nosso Município. A concessão da distinção a que se refere este requerimento será entregue durante Sessão Ordinária Especial no dia 14 de outubro do corrente ano em homenagem ao “Dia do professor”._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5274/req_163.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5274/req_163.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 163/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja confeccionada “MOÇÃO DE LOUVOR” à Professora ROSANE FAUSTO DA CRUZ, por seus relevantes serviços prestados à educação. _x000D_
 A concessão da distinção a que se refere este requerimento será entregue no dia 14 de outubro do corrente ano, durante Sessão Ordinária em homenagem ao Dia do Professor.  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Odirlei Resini_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5275/req_164.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5275/req_164.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº  164/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida “MOCÃO DE LOUVOR” à Professora Valmiria Reis, por seus relevantes serviços prestados a Educação do nosso Município._x000D_
 A distinta concessão a que se refere este requerimento, será entregue no dia 14 de outubro do corrente ano, durante a sessão Ordinária em Homenagem ao Dia do Professor._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON NATÁLIO SILVINO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5277/req_165.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5277/req_165.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de setembro de 2019._x000D_
   REQUERIMENTO Nº 165/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria de Educação e Administração solicitando informações acerca da relação Contratual entre o Prédio Particular situado à Rua Santa Catarina e a Municipalidade._x000D_
 Em vistoria ao imóvel que já sediou o Centro Municipal de Educação Infantil Eneide Mannrich dos Santos, a Vereadora encontrou o imóvel em estado de abandono, ocupado por “moradores de rua” e com vários equipamentos e móveis públicos jogados, em estado de decomposição, de acordo com a vistoria fotográfica abaixo: _x000D_
  _x000D_
  _x000D_
  _x000D_
 Portanto a Vereadora requer saber:_x000D_
 a)	Encaminhamento do Contrato de Locação firmado, de acordo com o Processo Licitatório nº 022/2018-DL;_x000D_
 b)	Encaminhamento de cópia do Proc</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5278/req_166.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5278/req_166.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 166/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada pedido de informação, ao Gabinete do Prefeito e a Secretaria de Administração e Finanças, a fim de que informem acerca das despesas efetuadas em favor do JMM Elétrica Ltda.  – EPP. _x000D_
 Compulsando o portal da transparência da Prefeitura Municipal de Tijucas – SC, constatamos que o Município, efetuou durante o exercício de 2018 uma série de pagamentos em favor da empresa JMM Elétrica Ltda. - EPP Ltda., conforme documentos em anexo._x000D_
 _x000D_
 Ocorre que, muito embora se possa verificar a previsão de R$ 317.592,00 (trezentos e dezessete mil, quinhentos e noventa e dois reais), em gastos relacionados a prestação de serviços em alvenaria, carpintaria, hidro sanitário e manutenção elétri</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de Setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 167/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer seja despachada correspondência ao Sr. José Roberto Giacomossi, Superintendente da FME (Fundação Municipal de Esportes), solicitando cópia do comprovante de pagamento de um recurso (reclamação), conforme Art.41º Das Disposições Transitórias, de autoria da equipe União Esporte Clube, apontando irregularidade do atleta infrator, conforme Art.24º Da Inscrição e Condição de Jogo do Atleta, da equipe Clube Esportivo Itatiaia, enviada por escrito à Comissão Disciplinar da FME, obedecendo o rito de Instauração e Interposição descritos no Art.42º e ordem estabelecida nas alíneas “a”; “b”; “c” e “d” do Regulamento Geral 2019 do 29º Campeonato Municipal de Futebol Amador, Séries A e B. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 CLÁUDIO TI</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5280/req_168.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5280/req_168.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de setembro 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº   168/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que sejam confeccionadas para serem entregues em Sessão Plenária,  placas de Moção de Louvor para os Policiais Militares: 1º Sargento EMERSON DA SILVA, 2º Sargento Ronivon KUSTER, 2º Sargento VINICIUS Abido da Silva, 3º Sargento JARDEL Franco, Cabo Rafael Alves OURIQUES, Cabo ELVES Junior dos Anjos, Cabo HEBER Luiz Cardoso, Cabo Carlos Alberto de SOUZA, Soldado Cleverson Roberto UNREIN, Soldado Saulo Salustiano RAMOS Neto, Soldado Lucas MACHADO, Soldado Maicon SILVA, Soldado Estevão Henrique LIKOSKI, Soldado Thiago da Rosa  CALONICO, Soldado JONAS Geovanni de Campos,  Soldado RAFAEL Lehmkuhl e Soldado JOCKEL Claudino  Warmling._x000D_
 Avalio a moção como justíssima, acrescentando que o Poder Legislativo de Tijucas</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5281/req_169.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5281/req_169.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 168/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, com fulcro no artigo 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, solicita que seja enviada correspondência ao Prefeito Municipal, e ao Secretário Municipal de Industria, Comércio e Turismo, a fim de solicitar informações acerca do Processo Licitatório nº 128/PMT/2019. _x000D_
 De acordo com o referido procedimento, de 16/07/2019, a Secretaria de Industria, comércio e Turismo do Município de Tijucas, informa a aquisição de mídia televisiva para confeccionar um vídeo institucional._x000D_
 Desse modo, a Vereadora requer saber?_x000D_
 a)	Encaminhamento do contrato firmado entre o município e a empresa que instituiu o vídeo?_x000D_
 b)	Este vídeo está sendo utilizado pelo município?_x000D_
 c)	Onde está sendo realizado a divulgação do material produzido?_x000D_
 d)	Cópia da mídia televisiva</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5297/req_170.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5297/req_170.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de Setembro de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 170/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 41 da Lei Orgânica, requer seja encaminhada Moção de Louvor, a professora Sra. Izeneide Paloschi pelos excelentes serviços prestados à Educação no Município de Tijucas._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CLAUDIO TIAGO IZIDORO_x000D_
       VEREADOR</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5302/req_171.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5302/req_171.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 171/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes a Obra da Ponte Bulcão Viana:_x000D_
 a)	Por que não consta no local nenhuma placa com informações da obra?_x000D_
 b)	De acordo com o cronograma, em qual etapa de serviços se encontra a obra?_x000D_
 c)	A obra será entregue de acordo com o prazo previsto?_x000D_
 d)	Houve algum aditivo para a mesma?_x000D_
 e)	Quem é o funcionário da administração municipal responsável por fiscalizar os andamentos da Obra da Ponte?_x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5303/req_172.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5303/req_172.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de setembro de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 172/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes à obra de pavimentação da Avenida Emília Ramos, popular P4:_x000D_
 a)	Quem é o funcionário da prefeitura responsável pela obra?_x000D_
 b)	 Por que não consta no local nenhuma placa com informações da obra?_x000D_
 c)	De acordo com o cronograma, em qual etapa se encontra a obra?_x000D_
 d)	Qual prazo para termino e entrega da mesma?_x000D_
 e)	Qual a contrapartida do município na obra?_x000D_
 f)	Enviar cópia do Projeto da obra;_x000D_
 _x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5309/req_173.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5309/req_173.pdf</t>
   </si>
   <si>
     <t>Tijucas, 20 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 173/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
  O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja confeccionada placa e encaminhada Moção de Aplausos para a contadora Taíze de Souza, em razão ao Dia do Contador, comemorado anualmente no dia 22 de setembro. _x000D_
 Essa data, que tem como objetivo valorizar esse profissional, que estuda e avalia as atividades financeiras de uma empresa. É esse especialista que tem ao seu cargo as questões tributárias e patrimoniais da empresa, e passa o seu dia a dia envolvido em planilhas, calculadoras e muitos cálculos. _x000D_
 Através deste, parabenizar todos os contadores, que com uma visão abrangente cuida dos detalhes financeiros, tributários, administrativos e de gestão das empresas e entidades públicas e privadas._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5360/req_174.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5360/req_174.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),08 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 174/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art.41°inciso IX, requer que seja confeccionada e entregue uma Placa de Moção de Louvor ao Senhor Augusto Cota Sobrinho (Tem) por seus relevantes serviços prestado ao Município em especial ao esporte  de Tijucas. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                   Fabiano Morfelle_x000D_
 Vereador-PDT</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5361/req_175.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5361/req_175.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),08 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 175/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art.41°inciso IX, requer que seja confeccionada e entregue uma Placa de Moção de Louvor ao Senhor Luiz Antônio de Araujo (tonho) por seus relevantes serviços prestado ao Município em especial ao Esporte de Tijucas. _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                   Fabiano Morfelle_x000D_
 Vereador-PDT</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5389/req_176.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5389/req_176.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 000/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no art. 104, do Regimento Interno, requer que seja despachada Moção de Aplausos, e confeccionada placa da mesma, a auxiliar de biblioteca, professora “Veridyanna Portes”._x000D_
 Organizados pela Tia Verê, no Colégio Dom Bosco, de Tijucas, os alunos fizeram parte do projeto “Estante Mágica”, que proporciona a experiência de escrever um livro e ver ele transformado em e-book e impresso. O projeto foi desenvolvido no Brasil e concorreu entre os 10 (dez) melhores projetos no “Prêmio Professor do Ano”._x000D_
 Considerando-se a educação a grande ferramenta de transformação da sociedade, entende-se que o Legislativo deve apoiar e incentivar, bem como aplaudir projetos de apoio à estudantes e jovens que buscam o desenvolvimento de suas habilidades assim como sua colocação do merc</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5390/req_177.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5390/req_177.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 177/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art. 99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência à Secretaria da Administração do Município, solicitando informações acerca da utilização do Terminal Rodoviário Miguel Vieira de Brito, nos termos do Decreto nº 1392/2019, de 07 de janeiro de 2019, deste modo, requer-se:_x000D_
 a)	Encaminhamento dos Termos de Permissão de Uso, nos casos de locação dos espaços, conforme previsto nos artigos 7 e 8 do Decreto nº 1392/2019;_x000D_
 b)	Verifica-se que a fiscalização dos serviços ficará a cargo da Administração do Terminal Rodoviário, quem é o administrador do Terminal? Quantos funcionários compõem a Administração do Terminal? Quem são? E suas respectivas funções? Horários de expediente? Assim como, comprovação de prestação d</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5397/req_178.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5397/req_178.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Outubro de 2019._x000D_
 _x000D_
 REQUERIMENTO Nº 377/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 41 da Lei Orgânica, requer seja encaminhada Moção de Louvor ao Arquiteto e Empresário Sr. Romeu José dos Santos, pelos excelentes serviços prestados desde o ano de 1984 ao Município de Tijucas/SC._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CLAUDIO TIAGO IZIDORO_x000D_
       VEREADOR</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5400/req_179.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5400/req_179.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 179/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer a concessão de Moção de Louvor, com a confecção de placa, à senhora Maridélia de Souza, por seus relevantes serviços prestados a saúde pública de nosso Município._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5407/req_180.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5407/req_180.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 180/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência a Empresa Auto Pista Litoral Sul – ARTERIS, solicitando melhorias na iluminação no túnel/passarela que dá acesso a ciclistas e pedestres, localizado ao lado do Viaduto da Marginal Leste, na Rodovia BR 101, KM 163, em Tijucas._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5408/req_181.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5408/req_181.pdf</t>
   </si>
   <si>
     <t>CÂMARA DE VEREADORES_x000D_
 MUNICÍPIO DE TIJUCAS_x000D_
 ESTADO DE SANTA CATARINA	 _x000D_
 Tijucas/SC, 23 de outubro de 2019._x000D_
 _x000D_
   REQUERIMENTO nº. 181/2019                       _x000D_
 _x000D_
 A Mesa Diretora:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art.  99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Secretário de Administração e Finanças, solicitando informações acerca do Crédito de Recursos Financeiros, na conta vinculada ao Contrato de Repasse nº 844825/2017, operação nº 103.9258-16, no valor de R$ 78.840,00 (setenta e oito mil oitocentos e quarenta reais) destinados à Qualificação de via Urbana no Município de Tijucas envolvendo serviços de drenagem pluvial, pavimentação asfáltica e sinalização da Rua no Bairro Centro. _x000D_
 No mês de agosto foi recebido o ofício nº 0232/2019/GIGOVFL, oriundo da Gerencia Executiva e Negocial da Caixa Econômica Federal, c</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5409/req_182.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5409/req_182.pdf</t>
   </si>
   <si>
     <t>CÂMARA DE VEREADORES_x000D_
 MUNICÍPIO DE TIJUCAS_x000D_
 ESTADO DE SANTA CATARINA	 _x000D_
 _x000D_
 Tijucas/SC, 23 de outubro de 2019._x000D_
 _x000D_
   REQUERIMENTO nº. 182/2019                      _x000D_
 _x000D_
 A Mesa Diretora:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art.  99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Secretário de Administração e Finanças, solicitando informações acerca da 1ª Liberação de Recursos decorrentes do Contrato nº 0517.021-02/2018, no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais) destinados à Pavimentação asfáltica de ruas centrais e rurais do Município._x000D_
 No mês de agosto foi recebido o ofício nº 0264/2019/GIGOV/FL, oriundo da Gerencia Executiva e Negocial da Caixa Econômica Federal, conforme cópia anexa, desse modo requer saber: _x000D_
 a)	O recurso destinado à Pavimentação asfáltica de ruas centrais e rurais, foi destinado a quais p</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5412/req_183.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5412/req_183.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 183/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja confeccionada placa e encaminhada Moção de Aplausos para a Laura Schiestl, em razão do ato de generosidade, em relação a campanha “Aos Olhos do Lucas”, com a ideia de vender alfajores para ajudar o amigo com o seu tratamento. _x000D_
 Laura faz e vende alfajor para realizar sua festa de 15 anos e abriu mão do seu sonho ao destinar o dinheiro para campanha do Lucas. Essa é uma das formas de construir uma sociedade nova, fazendo com que a vida seja mais solidária e empática. O mundo precisa de mais Lauras._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5415/req_184.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5415/req_184.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 184/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja confeccionada placa e encaminhada Moção de Louvor à administradora Sonia Freitas Motta, proprietária da empresa Uniplacas Exibidora de Outdoor Ltda, pelos 30 anos de comércio na cidade de Tijucas. A empresa, instalada desde 27/11/1989, atua no ramo de publicidade em outdoor e atende a região de Tijucas e de todo o Brasil. Além de conquistar novos clientes, sentem-se orgulhosos em manter os clientes de 30 anos atrás. Assim, a concessão da distinção a que se refere este requerimento se faz necessária em decorrência dos relevantes serviços prestados à população da nossa região durante todo esse período, sempre contribuindo e crescendo junto com a cidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5416/req_185.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5416/req_185.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 185/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com o art. 104, do Regimento Interno, requer que seja confeccionada placa e encaminhada Moção de Louvor aos sócios administradores Jorge Laus, Edson Luiz Reinert e Adriano Reinert, proprietários da empresa Monte Carlo Pneus Ltda, pelos 30 anos de comércio na cidade de Tijucas. A empresa, instalada desde 12/12/1989, presta serviços de manutenção veicular, reparação mecânica e venda de peças e pneus novos e recauchutados.  Assim, a concessão da distinção a que se refere este requerimento se faz necessária em decorrência dos relevantes serviços prestados à população da nossa região durante todo esse período. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5418/req_186.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5418/req_186.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de outubro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 186/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja encaminhada correspondência para a Auto Pista Litoral Sul, solicitando que providencie iluminação no túnel para pedestres do viaduto da BR 101, Km 163, nas proximidades da Churrascaria Guarnieri Cunha._x000D_
 Sendo que o túnel está sem nenhuma iluminação, tornando-se perigoso para quem o utiliza como passagem._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5419/req_187.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5419/req_187.pdf</t>
   </si>
   <si>
     <t>Tijucas/SC, 30 de outubro de 2019._x000D_
 _x000D_
   REQUERIMENTO nº. 187/2019                      _x000D_
 _x000D_
 A Mesa Diretora:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art.  99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Secretário de Administração e Finanças, solicitando informações acerca do Crédito de Recursos Financeiros, decorrente do Programa BADESC CIDADES, no valor de R$ 91.382,31 (noventa e um mil trezentos e oitenta e dois reais e trinta e um centavos). _x000D_
 No mês de agosto foi recebido o ofício nº 563/2019/GEROM, oriundo da Gerencia de Operações Municipais GEROM, conforme cópia anexa, desse modo requer saber: _x000D_
 a)	O recurso destinado pelo BADESC CIDADES, foi recebido? _x000D_
 b)	Se houve recebimento, em quais projetos foram investidos?_x000D_
 c)	Se não houve recebimento, quais os motivos de sua não concretização?_x000D_
 d)	Quais os critérios utilizados pela Ad</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5420/req_188.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5420/req_188.pdf</t>
   </si>
   <si>
     <t>Tijucas/SC, 30 de outubro de 2019._x000D_
 _x000D_
    REQUERIMENTO nº. 188/2019                        _x000D_
 _x000D_
 A Mesa Diretora:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve no uso de suas prerrogativas legais, de acordo com a Lei Orgânica do Município de Tijucas e com fulcro no art.  99, inciso XVI, do Regimento Interno da Casa, requer que seja encaminhada correspondência ao Secretário de Administração e Finanças, solicitando informações acerca do Crédito de Recursos Financeiros do Fundo da Saúde, no valor de R$ 206.766,74 (duzentos e seis mil, setecentos e sessenta e seis reais, e setenta e quatro centavos), destinados ao Hospital São José e Maternidade Chiquinha Gallotti._x000D_
 No mês de agosto foi recebido ofício oriundo do Gabinete do Deputado José Milton Scheffer, conforme cópia anexa, desse modo requer saber: _x000D_
 a)	O recurso destinado ao Hospital São José e Maternidade Chiquinha Gallotti, foi recebido? _x000D_
 b)	Se houve recebimento, em quais projetos foram investidos?_x000D_
 c)	Se não houve recebimento, quais o</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5427/req_189.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5427/req_189.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),01 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 189/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art.41°inciso IX, requer que seja confeccionada e concedida Moção de Louvor ao Presidente da Associação Tijuquense de Pássaros (ATP), o Senhor Sinésio Manoel dos Santos, popularmente conhecido como (Subaca), a referida Associação é registrada e cadastrada a mais 16 anos  em nosso Município. _x000D_
 _x000D_
            Justificativa: A Associação possui uma grande quantidade de sócios, incentivando a criação de pássaros silvestres dentro da legalidade, objetivando o lazer em torneios, exposições, etc. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                              VAGNER FELIZARDO_x000D_
 VEREADOR-PDT</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5438/req_190.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5438/req_190.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de novembro 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº  190 /2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que sejam confeccionadas para serem entregues em Sessão Plenária,  placas de Moção de Louvor para os Policiais Militares: 1º Tenente Daniel Giachin Weirich DUERING e o  Cabo Douglas Brizola CAMARGO._x000D_
 Avalio a moção como justíssima, acrescentando que o Poder Legislativo de Tijucas não pode deixar passar em branco o trabalho que está sendo desenvolvido pela corporação, que está resultando num município ordeiro, de paz e tranquilidade._x000D_
 Lembrando que num passado não muito distante, a precariedade, principalmente pela falta de recursos humanos nas duas corporações, era muito grande. Hoje, especialmente a Polícia Militar, vive outra realidade. _x000D_
  Cordialmente,_x000D_
 Vilson Natalio Silvino_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5439/req_191.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5439/req_191.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de novembro 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº   191/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no regimento Interno, solicita que a Mesa Diretora desta casa de leis analise a possibilidade de providenciar a entrega de moções de louvor a policiais militares que prestaram um excelente serviço a nossa comunidade, e na mesma oportunidade faremos uma despedida do atual Comandante, o senhor Major Éder Jaciel de Souza Oliveira que fez um trabalho extraordinário pelo nosso município._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Vilson Natalio Silvino_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5442/req_192.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5442/req_192.pdf</t>
   </si>
   <si>
     <t>À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida MOÇÃO DE LOUVOR a SIMAS JÚNIOR , revendedora de automóveis, parabenizando pelos 10 anos de atuação em nosso Município._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5443/req_193.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5443/req_193.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 193/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
    _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja encaminhada correspondência ao Executivo Municipal, solicitando informações referentes ao Centro de Eventos de Tijucas, DENOMINADO de CENTRO DE EVENTOS DR. JOÃO BAYER NETO, localizado no Loteamento Mata Atlântica, Bairro Universitário, sendo que a obra já foi concluída como informado pelo executivo em resposta ao requerimento 080/2019 deste vereador, e o que observamos é que o prédio encontra-se abandonado, sem nenhuma manutenção, e sem estar sendo utilizado, como seguem as fotos a seguir._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5446/req_194.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5446/req_194.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de novembro 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº   194/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,	_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que sejam confeccionadas para serem entregues em Sessão Plenária, placa de Moção de Louvor para o Policial Militar: 3º Sargento Jordão VICENTE Hauptli._x000D_
 _x000D_
 Justifica-se a presente Moção de Louvor, tendo em vista do belíssimo serviço prestado por este nobre policial militar em nossa cidade._x000D_
 . _x000D_
  Cordialmente,_x000D_
 Vilson Natalio Silvino_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5454/req_195.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5454/req_195.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 195/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
     O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja encaminhada correspondência a Arteris Litoral Sul, solicitando que análise a possibilidade de instalar uma estrutura metálica limitadora de altura no túnel do quilômetro 163, da BR-101, em Tijucas, sendo que caminhões estão ficando trancados mesmo com a indicação da altura permitida, como seguem fotos._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5456/req_196.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5456/req_196.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),18 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 196/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
     O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja encaminhada correspondência ao SIE – SECRETARIA DE ESTADO DA INFRAESTRUTURA E MOBILIDADE, solicitando que análise a possibilidade de providenciar a capinação e limpeza das margens da SC 410, no Bairro Nova Descoberta em Tijucas, ao passar pela rodovia podemos verificar a necessidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5462/req_197.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5462/req_197.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 197/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104, do Regimento Interno, requer que seja concedida MOCÃO DE LOUVOR ao jovem Jackson Dias, neste final de semana (16 e17 de novembro) o atleta conquistou o French Open 2019, disputado na França._x000D_
 Jackson já provou várias vezes que o treinamento na Associação Fugazza, do mestre Vandeir Fugazza, instalada em nosso Município é pra valer, representou a Federação Catarinense de Taekwondo na competição. As lutas valeram pontos para a classificação mundial. _x000D_
 O atleta venceu a primeira luta contra a Alemanha de 19x15, a semifinal foi com a França onde venceu de 30 x 13, e na final contra um atleta da Alemanha onde o placar ficou 29x18._x000D_
 O próximo passo, agora, é em Natal, no Rio Grande do Norte, onde disputará a Copa Brasil de Taekwondo, junto com a Sele</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5478/req_198.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5478/req_198.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de novembro 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 198/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no art. 104, do Regimento Interno, requer que seja despachada Moção de Aplausos, e confeccionada placa da mesma, a senhora Sandra Regina Camargo, proprietária e fundadora do “Restaurante Caseirinho”, pela passagem do aniversário de 23 anos, de fundação de seu empreendimento, ocorrido no dia 27/11/2019._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5488/req_199.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5488/req_199.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 199/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações referentes à Rua Aristides Machado, Bairro Areias:_x000D_
 a)	Enviar cópia do projeto de prolongamento e ligação da Rua Aristides Machado com a Rua Adriel Menezes;_x000D_
 b)	Existe alguma decisão judicial para o prolongamento da rua? Se sim enviar cópia;_x000D_
 c)	Existe algum termo para abertura da Rua? Se sim, enviar cópia;_x000D_
 d)	A área por onde será prolongada a rua, trata-se de área verde, área institucional ou terreno particular? _x000D_
 e)	Os moradores da Rua Aristides Machado foram consultados para aprovação do prolongamento e ligação com a Rua Adriel Menezes?_x000D_
 f)	Em virtude do Projeto de Lei do Executivo n° 2378/2019 que dispõe sobre autor</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5489/req_200.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5489/req_200.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 200/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 99, XVI e XVII, do Regimento Interno, requer que seja despachada correspondência ao Executivo Municipal, solicitando as seguintes informações:_x000D_
 a)	Enviar prestação de contas dos serviços contratados referentes aos empenhos 201812001482, 2018120014083 e 2018120013997._x000D_
 b)	Enviar prestação de contas dos serviços contratados referentes aos empenhos 2018120014088, 2018120013101, 2018090010035 e 2018020001635._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5490/req_201.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5490/req_201.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de novembro de 2019._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 201/2019_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, com fulcro no artigo 99º, inciso XVI, do Regimento Interno da Câmara de Vereadores de Tijucas, requer que seja encaminhada correspondência ao Procurador Geral de Justiça, solicitando a viabilidade da instalação de uma 3º Promotoria de Justiça na comarca de Tijucas._x000D_
 Considerando, que a comarca de Tijucas é um dos focos mais expressivos do Estado de Santa Catarina de atuação de facções criminosas, já tendo a Delegacia de Polícia, o Fórum da Comarca e agentes públicos com atuação em Tijucas, sido alvo de ataques concretos desses criminosos, é necessário, a fim de garantir a segurança pessoal dos membros do Ministério Público nesta comarca, uma maior divisão de tarefas na área criminal (ao menos a separação entre a execução penal e os feitos criminais)._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Ferna</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5495/req_202.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5495/req_202.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de setembro de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 202/2019_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 	_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica de Tijucas, e com fulcro no Art. 104 do Regimento interno, requer que seja confeccionada e concedida placa de Moção de Aplausos à Neti Oliveira, micropigmentadora do Estúdio Belle Vie._x000D_
 Neti Oliveira é considerada a “Garota de Ouro”, uma vez que, vem acumulando premiações importantes nos campeonatos que participa, vencedora de dois campeonatos nacionais e um internacional._x000D_
 Em 2017 1° lugar na categoria Sobrancelhas. Em 2018 1° lugar novamente na categoria Excelence incluindo lábios, olhos e sobrancelhas. E agora em 2019 na Holanda em Roterdã participou de mais um campeonato conquistando o troféu do 3° lugar na categoria Oscar de Sobrancelhas._x000D_
 Neti viaja por todo o Brasil, ministrando palestras, cursos e também participa de Congressos. E por onde quer que vá, Tijucas está sempre</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4610/ind_001.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4610/ind_001.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 23 de janeiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 001/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar a manutenção das lajotas da rua Jucy dos Anjos, localizado no bairro Coroado._x000D_
 	Justificativa: O referido calçamento encontra-se em péssimas condições, prejudicando a acessibilidade, principalmente em frente de um estabelecimento, onde clientes estacionam e reclamam por vários meses à espera de uma solução._x000D_
 Segue fotos em anexo: _x000D_
 _x000D_
 	Sendo o que se apresenta para o momento, manifestamos votos de apreço e consideração._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Vilson Natalio Silvino_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4611/ind_002.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4611/ind_002.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de Janeiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 002/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a instalação de lixeiras em locais estratégicos em toda a extensão da Avenida das Paineiras, Loteamento Mata Atlântica, Bairro Universitário._x000D_
  Justificativa: A solicitada medida é um anseio da comunidade, necessária para manutenção da limpeza daquela avenida, bastante movimentada, sendo utilizada por pedestres e ciclistas._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4613/ind_003.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4613/ind_003.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de Janeiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 003/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza em toda dimensão e revitalização das praças, Pedro Capitolino de Souza, ao lado da escola Santa Terezinha, Bairro Universitário, e na Praça Professor Manoel dos Anjos, em frente ao cemitério, no Bairro Praça._x000D_
  Justificativa: A solicitada medida, é necessária em razão das Praças serem frequentadas por famílias da comunidade._x000D_
 Razão pela qual, renovamos pedido feito em 2018 e não atendido, para que melhore os espaços tão importante para a comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4614/ind_004.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4614/ind_004.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de Janeiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 004/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza, pintura e manutenção do Cemitério Municipal, localizado no Bairro da Praça. _x000D_
 Justificativa: A medida se faz necessária, pois o principal Cemitério do nosso Município está abandonado, com muito mato e sujeira, gerando desconforto para as famílias que visitam seus entes queridos._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4615/ind_005.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4615/ind_005.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de janeiro 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 005/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a vossa excelência que analise a possibilidade de efetuar a manutenção da Praça Francisco Odilon Vaz, no Coroado, Bairro Centro. _x000D_
 Seguem fotos do local: _x000D_
  _x000D_
 _x000D_
 _x000D_
   _x000D_
 Justificativa: É necessária manutenção periódica deste local, de imediato a limpeza, arborização e cobertura em locais específicos para abrigar os visitantes das condições climáticas. _x000D_
 Entende-se que as praças devem ser elementos de socialização do bairro. Pode-se entender como um espaço que permite a convivência e a recreação à comunidade. _x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4616/ind_006.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4616/ind_006.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de janeiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 006/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado ao longo da Rua Irene Barreto Coutinho, no Coroado, Bairro Centro,_x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 Justificativa: Há grande quantidade de lixo, depositado no terreno ao lado do CEI Mãe Aurora, necessita que seja recolhido e identificado os responsáveis, uma vez que é notável ser resto de obra e limpeza das residências próximas ao local._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4617/ind_007.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4617/ind_007.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de janeiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 007/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Manoel Nahum de Brito, no Bairro Centro, na altura das casas de número 722 e 542._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 Justificativa: Há dois buracos ao longo desta via, dificultando o trânsito e a entrada e saída dos moradores de suas casas._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4618/ind_008.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4618/ind_008.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de janeiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 008/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à Rua Amauri Régis em frente à área verde, no Bairro Praça._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 Justificativa: A referida indicação já foi apresentada e aprovada na sessão de novembro de 2018, e até hoje nenhuma providência foi tomada._x000D_
 Há uma grande quantidade de lixo, na área referida, conforme foto acima necessita que sejam recolhidos e identificados os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4619/ind_009.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4619/ind_009.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de janeiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 009/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder à manutenção adequada da área verde na Rua Caio Jonas Portela no Bairro Praça._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
   Justificativa - Em atendimento às reclamações de moradores próximos da referida área verde, localizada em zona urbana de grande fluxo e moradia com mais de 1000 (mil) pessoas._x000D_
 A referida área encontra-se com mato alto, propiciando a proliferação de insetos e servindo de incentivo às pessoas para a deposição de lixo e entulho._x000D_
 Relato ainda que a limpeza da área verde contribua pelo aspecto visual da cidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4630/ind_010.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4630/ind_010.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 010/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a construção de um ponto de ônibus apropriado na Rua Valentim Celso Pereira, conhecida como a Rua da Cachaça, no Bairro Nova Descoberta._x000D_
 _x000D_
 Justificativa: A medida se faz necessária, pois o ponto que há hoje no local está em situação precária, segue foto, não oferecendo segurança aos moradores, sendo que crianças utilizam aguardando ônibus para a escola._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4634/ind_011.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4634/ind_011.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 011/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar uma lombada elevada, nos cruzamentos das Avenidas Emília Ramos e Luiz Gomes, sendo uma lombada elevada de cada lado da Avenida Luiz Gomes._x000D_
  _x000D_
 Justificativa: Solicitação dos moradores, a medida se faz necessária, devido ao grande número de acidentes que ocorrem no local._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4639/ind_012.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4639/ind_012.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 012/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar uma balsa para atuar temporariamente, próxima a ponte Bulcão Viana, atendendo no período em que está se encontrar em construção._x000D_
 	_x000D_
 Justificativa: Por necessidade das pessoas que residem no bairro Joáia, XV de novembro e arredores e que trabalham ou mesmo precisem se locomover até os Bairros Pernambuco e Timbé, e mediante o ônibus só ir até a rodoviária, dificultando assim a locomoção das referidas comunidades e contemplando a todos do Município._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4642/ind_013.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4642/ind_013.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 013/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de implantar a sinalização de trânsito caixa amarela no cruzamento entre as Ruas Marechal Deodoro e Florianópolis, no Centro da cidade._x000D_
 	Justificativa: Melhorar o fluxo do trânsito no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4643/ind_014.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4643/ind_014.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 014/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a instalação de uma faixa de pedestres na Rua Marechal Deodoro, nas proximidades do Tabelionato de Notas e Protesto, no Centro da cidade._x000D_
 	Justificativa: Proporcionar mais segurança a travessia dos pedestres, devido ao fluxo de veículos no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4646/ind_015.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4646/ind_015.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de janeiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 015/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de que analise a possibilidade de providenciar a construção de um ponto de ônibus coberto na Rua Lauro Muller, nas proximidades do Centro de Eventos Zé Grande, popular Pirão com Lingüiça, no Bairro Praça. _x000D_
 	Justificativa: Solicitação da comunidade, tendo em vista o grande número de moradores e estudantes naquela região. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4647/ind_016.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4647/ind_016.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 016/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar que seja reconstruído e/ou adaptado o letreiro que identifica o nome da cidade de Tijucas, disposto na entrada da mesma, e que está há meses quebrado._x000D_
  _x000D_
 Justificativa: Por se tratar da imagem da nossa cidade perante a comunidade e aos visitantes que por nosso Município passam._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4648/ind_017.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4648/ind_017.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 017/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a construção de uma sala de vídeo, no CEI Profº Marcos Aurélio de Oliveira, no Bairro, Jardim Progresso._x000D_
  _x000D_
 _x000D_
   _x000D_
 Justificativa: A referida indicação já foi apresentada e aprovada na sessão do dia 03 de abril de 2017, e até hoje nenhuma providência foi tomada._x000D_
 A televisão e o vídeo, tecnologias encontradas em quase todos os lares brasileiros, têm sua extrema importância nos recursos educativos, e ha grande aceitação das crianças e estudantes, no desenvolvimento das atividades de aprendizagem._x000D_
 A tecnologia na educação possibilita diferentes formas de ensinar e comunicar, aonde os professores utilizam material de apoio para inserção dos meios de comunicação em sala de aula, e o vídeo é um aliado para tornar as tarefas mais simples e agradáveis. _x000D_
 Sendo assim, os meios tecnológicos de comunicação, em especial a televisão e o vídeo, podem ser usados como recurso para educar, interagir e contribuir para o aprendizado e o conhecimento das crianças._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4649/ind_018.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4649/ind_018.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 018/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a reposição dos equipamentos eletroeletrônicos na Escola de Ensino Fundamental Professora Ondina Maria Dias, Bairro Centro._x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 Justificativa: Em visita a esta instituição a senhora Sandra, Diretora da Escola, nos relatou que no final do ano de 2018, a escola foi furtada, e na ocasião todos os equipamentos eletroeletrônicos foram levados._x000D_
 Atualmente a diretora não possui uma caixa de som amplificada portátil, o que dificulta as atividades quando se quer reunir um maior número de pessoas para as reuniões. _x000D_
 As Professoras não conseguem trabalhar com vídeos, imagens em razão da ausência de uma televisão. _x000D_
 Desde modo, requer-se a aquisição, urgente, de um aparelho de TV e uma caixa de som amplificada, para que os alunos desta unidade de ensino sejam beneficiados com essa melhoria na qualidade do ensino. _x000D_
 Observa-se, ainda, que a aquisição desses equipamentos não representariam valores elevados e poderiam trazer grandes benefícios. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4650/ind_019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4650/ind_019.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 019/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de avaliar e proceder à manutenção adequada ao Centro de Educação Infantil Silvia Telles, Bairro Sul do Rio._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 Justificativa: Em visita a unidade, verificou-se a necessidade de limpeza da área externa, reforma e manutenção dos brinquedos do parque, além da necessidade urgente de construção de dois banheiros, um para uso feminino e outro para uso masculino._x000D_
 A unidade escolar tem um muro com rachaduras e as paredes da unidade possuem muita infiltração. _x000D_
 Certamente o prédio não está oferecendo uma educação de qualidade as crianças, representando um risco para as pessoas que lá trabalham e estudam. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4654/ind_020.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4654/ind_020.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 020/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de instalar uma academia ao livre na comunidade da Terra Nova._x000D_
 	Justificativa: A comunidade desse bairro não dispõe de nenhuma área de lazer. No local já foi feito uma limpeza, e portanto, já está apto para receber os aparelhos para recreação._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de fevereiro de 2019._x000D_
 _x000D_
@@ -8301,662 +8301,662 @@
   </si>
   <si>
     <t>Tijucas (SC), 07 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 023/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a instalação de cerca elétrica ou levantar pelo menos mais 70 cm (setenta centímetros) do muro da E.E.F Ondina Maria Dias, que faz divisa com a Servidão Sarturino Vargas no Bairro XV de Novembro._x000D_
 	Justificativa: Solicitação da Diretora, dos professores, funcionários e alunos, tendo em vista que os mesmos relatam que diversas vezes houve conflito com pessoas que pulam o muro para ter contato com alunos e algumas vezes aconteceram brigas colocando em risco todos da escola, também a facilidade de invasão na escola para furtos._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4663/ind_024.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4663/ind_024.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 024/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar a manutenção, limpeza e construção de um ponto de ônibus coberto na Rua da Cachaça, localizada no bairro da Nova Descoberta._x000D_
 	Justificativa: A referida rua encontra-se em péssimas condições, prejudicando a acessibilidade. Da mesma forma que se necessita urgentemente da construção de ponto de ônibus coberto, tendo em vista que se iniciarão as aulas e os alunos não tem um lugar seguro e coberto para a referida espera. _x000D_
 Segue fotos em anexo: _x000D_
 	Sendo o que se apresenta para o momento, manifestamos votos de apreço e consideração._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Vilson Natalio Silvino_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4664/ind_025.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4664/ind_025.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 025/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de instalar redes de baixa tensão nos trechos onde não possui essa instalação, nos bairros Campo Novo, Oliveira e Terra Nova._x000D_
 	Justificativa: Se faz necessário, pois sem essa melhoria da rede não é possível a instalação de iluminação pública e também de ligações de residências._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4667/ind_026.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4667/ind_026.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 026/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do Loteamento Benatti, no Bairro Universitário._x000D_
  _x000D_
 Justificativa: Solicitação dos moradores, encontra-se muito sujo, com mato, sendo propicio para aparecimento de cobras, aranhas e outros bichos, colocando em risco os moradores._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4668/ind_027.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4668/ind_027.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 027/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a restauração e limpeza do Mosaico que fica embaixo da ponte, na entrada da cidade, e nos demais como na frente da prefeitura, na entrada do Coroado, no bairro Santa Luzia, enfim em todos os pontos onde foram colocados os mosaicos._x000D_
  _x000D_
 Justificativa: Solicitação da comunidade, por não estar havendo manutenção dos mesmos._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4672/ind_028.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4672/ind_028.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 028/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Natureza, no Bairro Pernambuco._x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 Justificativa: A referida rua tem 2.150 m de extensão e necessita de limpeza e pavimentação._x000D_
 	Enquanto não é possível a manutenção a população local  solicita que a prefeitura através do setor de obras, umedeça a via para diminuir a poeira causada pelo intenso fluxo de veículos no local. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4676/ind_029.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4676/ind_029.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 029/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de asfaltar a Rua Navegantes, no bairro Praça._x000D_
 	Justificativa: A referida rua é uma das mais antigas da Cidade de Tijucas, simbolizada pelos pescadores daquela comunidade. Devido a Nossa Senhora dos Navegantes ser a padroeira do bairro e também pela tradição de pesca na região, há uma necessidade de asfaltar a referida rua, como forma de respeito aos moradores do Bairro Praça._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4678/ind_030.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4678/ind_030.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 030/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de pavimentação asfáltica na Rua do Governo, no bairro Centro, bem como realizar sua drenagem._x000D_
 	Justificativa: Em visita a comunidade, verificou a necessidade de melhoria da via, visto que a referida rua possui um fluxo de veículos e moradores no local._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4680/ind_031.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4680/ind_031.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 031/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar o acabamento do asfalto e calçamento que que liga o asfalto novo da Rua Coronel Gallotti com a Rua Lauro Muller, próximo a escola Estadual Dep. Valério Gomes e também no encruzo da Rua Lauro Muller com a Rua Dep. Valério Gomes, embaixo da sinaleira._x000D_
 	_x000D_
 Justificativa: Acho que nem precisa justificar, em vista que todos os carros que por lá transitam sentem o drama. Isso nem precisava ser solicitado. A empresa que fez o serviço de asfalto deveria de pelo menos ter a dignidade de fazer o acabamento, e a administração de fiscalizar._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4681/ind_032.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4681/ind_032.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 032/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar o reparo no calçamento da Av. Hercílio Luz. _x000D_
 	_x000D_
 Justificativa: Desde que foi realizada a obra de drenagem, não foi recolocada como estavam as pedras e com o fluxo, tem aumentado mais as saliências e buracos, dificultando assim o fluxo de automóveis._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 033/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar o término da obra da cozinha da Escola José Feller, na localidade do Oliveira._x000D_
 	_x000D_
 Justificativa: A referida obra foi iniciada em 2016 e de 2017 até o presente momento não foi dado continuidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4683/ind_034.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4683/ind_034.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 034/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de contatar a empresa ganhadora da licitação de iluminação pública, para que a mesma possa providenciar a reposição das lâmpadas da iluminação pública, que quase todas as ruas ainda possuem lâmpadas queimadas._x000D_
 	_x000D_
 Justificativa: Por uma questão de segurança e solicitação da comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 035/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação na pintura da Escola Municipal Ondina Maria Dias._x000D_
 	_x000D_
 Justificativa: A pintura da referida escola, bem como de todas as outras, precisa estar sempre em ótimo estado, para causar boa impressão e incentivo para os alunos que lá estudam._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4685/ind_036.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4685/ind_036.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 036/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação da pintura do Casarão Gallotti, no centro da cidade._x000D_
 	_x000D_
 Justificativa: A pintura do referido Casarão se encontra em estado lastimável e se torna vergonhoso para nós munícipes, por se tratar de um patrimônio histórico e cartão postal da nossa cidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4686/ind_037.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4686/ind_037.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 037/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação da Praça ao lado do Blue Brasil, no centro da cidade._x000D_
 	_x000D_
 Justificativa: A referida praça se encontra em estado lastimável e na área central da cidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4687/ind_038.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4687/ind_038.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 038/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção da Praça Maria Teixeira Casas, no Bairro Joáia._x000D_
 	_x000D_
 Justificativa: A referida praça encontra-se em estado crítico e a comunidade que antes sentia prazer em utilizar o referido espaço de lazer, hj se sente triste com essa situação em que se encontra._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4688/ind_039.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4688/ind_039.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 039/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar uma Praça na área verde do bairro XV de Novembro_x000D_
 	_x000D_
 Justificativa: Para proporcionar as pessoas que residem no bairro XV de novembro e arredores, um lugar de laser, onde as famílias se encontram para conversar e as crianças possam ter uma diversão saudável._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4689/ind_040.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4689/ind_040.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 040/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação da conhecida Rua do Governo, no centro da cidade._x000D_
 	_x000D_
 Justificativa: A referida rua se encontra intransitável._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4691/ind_041.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4691/ind_041.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 041/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar um incentivo com redução do IPTU, para as empresas que fizerem doações para o Espaço Ação Cultural de Tijucas._x000D_
  _x000D_
 	_x000D_
 Justificativa: Com esse incentivo, eles poderão dar continuidade no trabalho maravilhoso que realizam com crianças e até adultos em torno de arte e cultura, tudo gratuitamente._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4692/ind_42.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4692/ind_42.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 042/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar um incentivo com redução do IPTU, para quem realizar obras ecologicamente corretas, que reduzam a agressão ao Meio Ambiente._x000D_
 	_x000D_
 Justificativa: Com esse incentivo, poderá ter uma redução de energia, água e poluição._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4696/ind_043.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4696/ind_043.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 043/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a vossa excelência que seja construído uma faixa elevada para pedestre na Av. Bayer Filho, próximo ao Açougue e Mercearia Orli e Supermercado Koch.  _x000D_
 Justificativa: A pedido dos empresários, neste local a um grande fluxo de pedestre, em virtude de vários comércios. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELE_x000D_
 VEREADOR - PDT</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4699/ind_044.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4699/ind_044.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 044/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação asfáltica para o bairro Morretes._x000D_
 _x000D_
  _x000D_
 _x000D_
 Justificativa: A pavimentação asfáltica deste trecho perfaz uma distância de 3,2 quilômetros de cobertura asfáltica ou de calçamento pavimentado, assim todo o bairro e as principais ruas e acessos à Rodovia BR 101, na altura do KM 169, estarão contempladas._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4700/ind_045.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4700/ind_045.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 045/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de construir um ponto de ônibus na Comunidade da Aldeia - Rua Lauro Müller, travessa com Rua Aldeia, no Bairro da Praça_x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 Justificativa: A referida indicação já foi apresentada e aprovada na sessão de abril de 2017, e até hoje nenhuma providência foi tomada._x000D_
 O ponto beneficiará estudantes e usuários do sistema de transporte público que residem na localidade da Aldeia. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4701/ind_046.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4701/ind_046.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 046/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar pavimentação asfáltica e/ou calçamento da Rua Normi Avelino Azevedo no Bairro Santa Luzia._x000D_
 _x000D_
  _x000D_
 Justificativa: A referida indicação já foi apresentada e aprovada na sessão de março de 2017, e até hoje nenhuma providência foi tomada._x000D_
 A pavimentação asfáltica deste trecho, é via de acesso a Rodovia BR 101 e possui um quilômetro de extensão._x000D_
 É de suma importância para a logística da cidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres.  _x000D_
 Os munícipes que circulam neste trecho, vêm sofrendo com os buracos formados ao longo desta via, danificando veículos e motocicletas que diariamente ali transitam o que, de certa</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de Fevereiro de 2019._x000D_
@@ -8967,370 +8967,370 @@
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar uma lombada na Rua Nova Trento, no Bairro Joaia, na parte da estrada de chão._x000D_
  _x000D_
 Justificativa: A referida solicitação feita por moradores, já foi solicitada por este vereador no ano de 2018 pela indicação 441, e por não ter sido atendida, reforçamos o pedido._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4705/ind_048.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4705/ind_048.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 048/2019_x000D_
 _x000D_
 Exmo. Sr. Eloi Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder a pavimentação asfáltica na rua Otávio Melim (Travessa) sem saída ao lado direito da antiga ponte Bulcão Viana (em demolição)._x000D_
 	Justificativa: Trata-se de um anseio comunitário, um sonho das famílias que ali vivem em serem agraciados com a pavimentação._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Elizabete Mianes da Silva_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4706/ind_049.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4706/ind_049.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de Fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 049/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência em conjunto com o setor de Iluminação, que analise a possibilidade de promover a manutenção e/ou substituição de postes, lâmpadas e melhoria da iluminação das praças públicas da cidade. _x000D_
 _x000D_
 Justificativa: As praças têm uma função social, urbanística e educativa importante na comunidade. Somado a isso, elas integram e têm o poder de revitalizar a paisagem urbana, o que traz inegáveis benefícios para população. É na praça que a cidade se encontra, que os moradores se expressam, se exercitam, ou simplesmente descansam. _x000D_
 A iluminação pública é essencial à qualidade de vida nas cidades. Está diretamente ligada à segurança, pois previne a criminalidade. Além disso, estimula o comércio, embeleza as áreas</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4707/ind_050.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4707/ind_050.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de Fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 050/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência em conjunto com o setor de Iluminação, que analise a possibilidade de promover a manutenção e/ou substituição, dos postes, refletores e lâmpadas, bem como a melhoria do sistema elétrico de iluminação do Estádio Raul Silva, no Bairro Timbé._x000D_
 Justificativa: O campo de futebol do Bairro Timbé carece de iluminação para a prática esportiva em horário noturno, uma vez que hoje já está sendo realizado junto à comunidade supramencionada o projeto de uma escolinha de futebol, sendo uma reivindicação da população do bairro e região._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 CLÁUDIO TIAGO IZIDORO_x000D_
 Vereador</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4708/ind_051.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4708/ind_051.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de Fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 051/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência em conjunto com o setor de Iluminação, que analise a possibilidade de promover a manutenção e/ou substituição, dos postes, refletores e lâmpadas, bem como a melhoria do sistema elétrico de iluminação do Estádio Artur Tomazoni, no Bairro Santa Luzia._x000D_
 Justificativa: É uma antiga reivindicação da comunidade. _x000D_
 A Iluminação dos Estádios de Futebol pode ser considerada um dos elementos mais importantes que permitem a exibição deste espetáculo incrível que é o futebol. Se não existisse o sistema de iluminação, o público não poderia assistir aos jogos, que acontecem à noite._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 CLÁUDIO TIAGO IZIDORO_x000D_
 Vereador</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4709/ind_052.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4709/ind_052.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 052/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de dar continuidade a pavimentação da Rua Barão do Rio Branco, no Bairro Praça._x000D_
 	Justificativa: A continuação da pavimentação se faz necessária para resolver os problemas que os moradores da referida rua e munícipes que por ali transitam sofrem, como o de buracos e poeira._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4710/ind_053.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4710/ind_053.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 053/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar manutenção adequada na rede pluvial, no Loteamento Feller, no bairro Joaia._x000D_
 	Justificativa: Solicitação da comunidade, que relata que em dias de chuva alguns pontos do loteamento ficam completamente alagados._x000D_
 Como exemplo em frente à nova creche, onde a rua fica completamente alagada, impossibilitando acesso e locomoção._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4711/ind_054.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4711/ind_054.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 054/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a possibilidade de abertura ou ligação da Rua Barão do Rio Branco, mais precisamente nos fundos da casa do senhor Izair Camargo (In Memorian), no Bairro da Praça. _x000D_
 	Justificativa: Solicitação da comunidade, tendo em vista que a rua fará ligação direta entre as Avenidas Coleira e Valério Gomes.  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4712/ind_055.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4712/ind_055.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 055/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de pavimentar a estrada geral Terra Nova._x000D_
 	Justificativa: A pedido da comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4714/ind_056.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4714/ind_056.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 056/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar que sejam fornecidos uniformes escolares pela Administração Municpal, através da Secretaria de Educação a todos os alunos da Rede Municipal de ensino, em quantidade suficiente, para o uso diário ao longo do ano Letivo._x000D_
 	_x000D_
 Justificativa: A uniformização da rede pública é uma forma de valorizar o aluno, proporcionando além de segurança, igualdade entre todos._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4718/ind_057.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4718/ind_057.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 057/2019_x000D_
 _x000D_
 Exmo. Sr. Eloi Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder a construção de lombadas na Rua Capitão Amorim no bairro da Praça em diversos pontos onde o DITRAN julgar necessário a implantação._x000D_
 	Justificativa: solicitação da comunidade._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Elizabete Mianes da Silva_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4720/ind_058.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4720/ind_058.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 058/2019_x000D_
 _x000D_
 Exmo. Sr. Elói mariano rocha _x000D_
 Prefeito Municipal _x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que seja implementado no município de Tijucas as Escolinhas de Futebol. _x000D_
 	Justificativa: Tal solicitação tem por objetivo proporcionar as crianças do município de Tijucas o acesso gratuito a atividades esportivas, além de contribuir para a inclusão social._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=ESCOLINHA+DE+FUTEBOL&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=2019&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;data_publicacao_0=&amp;data_publicacao_1=&amp;autoria__autor=&amp;autoria__primeiro_autor=1&amp;autoria__autor__tipo=&amp;autoria__autor__p</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4721/ind_059.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4721/ind_059.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 059/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Ipê Amarelo, no Bairro Mata Atlântica, na altura das casas de número 246._x000D_
  _x000D_
 _x000D_
 _x000D_
 Justificativa: Há um buraco ao longo desta via, dificultando o trânsito e a entrada e saída dos moradores de suas casas._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -9355,51 +9355,51 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=ipe+amarelo&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=2019&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;dat</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4722/ind_060.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4722/ind_060.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 060/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Ipê do Cerrado, no Bairro Mata Atlântica._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 Justificativa: A referida rua possui um buraco, próximo ao passeio/calçada, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros para evitar acidentes e danos aos veículos_x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -9434,51 +9434,51 @@
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a limpeza na vala localizada na Rua Urussanga no Bairro Joaia._x000D_
 _x000D_
 Justificativa: A referida vala encontra-se com muito mato._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4725/ind_062.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4725/ind_062.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 062/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a manutenção da pavimentação e limpeza da Rua Loureiro, no Bairro Mata Atlântica. _x000D_
  _x000D_
 Justificativa: A pavimentação daquela área encontra-se danificada, com acúmulo de mato e sujeira._x000D_
 O passeio público necessita ser roçado, urgentemente, considerando-se que os pedestres encontram-se, em uma situação de vulnerabilidade, tendo que utilizarem a via de trânsito dos carros para circularem na rua, correndo riscos iminentes de atropelamento._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -9491,82 +9491,82 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=pavimenta%C3%A7%C3%A3</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4726/ind_063.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4726/ind_063.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 063/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a instalação e um bebedouro na recepção e sala de espera do Pronto Atendimento 24 horas na Unidade de Saúde Orlando Barreto._x000D_
  _x000D_
 _x000D_
 Justificativa: A referida indicação já foi apresentada e aprovada na sessão de junho de 2018, e até hoje nenhuma providência foi tomada.  Recebeu-se resposta do Secretário de Saúde nos seguintes termos:_x000D_
  _x000D_
 A recepção encontra-se ainda sem bebedouro, passados mais de 07 (sete) meses, a saída de água, onde havia um bebedouro está isolada e os pacientes que precisam ficar aguardando pelo atendimento estão sem o fornecimento de agua._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABP</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4727/ind_064.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4727/ind_064.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 064/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Licurana, no Bairro Mata Atlântica._x000D_
  _x000D_
 Justificativa: A referida rua possui um buraco, próximo ao passeio/calçada e as lajotas estão em cima da calçada._x000D_
 O material alocado junto ao passeio prejudica o trânsito das pessoas junto à calçada, além de abertura do bueiro, sem proteção, estar levando a erosão da estrada._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -9580,89 +9580,89 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=pavimenta%C3%A7%C3%A3o+rua+licurana&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=&amp;o=&amp;tipo</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4728/ind_065.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4728/ind_065.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 065/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte na pavimentação em torno da rótula na Avenida Paineiras, no Loteamento Mata Atlântica._x000D_
  _x000D_
  _x000D_
 Justificativa: A pavimentação daquela área encontra-se danificada, parte dela sem as lajotas, o terreno está cedendo, o que acarreta em buracos, dificultando o trânsito e colocando em riscos os pedestres._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=pavimenta%C3%A7%C3%A3o+avenida+paineiras&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;dat</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4729/ind_066.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4729/ind_066.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 066/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza da Rua Guarupuvu, no Bairro Mata Atlântica. _x000D_
  _x000D_
 Justificativa: O passeio público necessita ser roçado, urgentemente, considerando-se que os pedestres encontram-se, em uma situação de vulnerabilidade, tendo que utilizarem a via de trânsito dos carros para circularem na rua, correndo riscos iminentes de atropelamento._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -9678,51 +9678,51 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=limpeza+rua+guarupuvu&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apr</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4730/ind_067_0001.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4730/ind_067_0001.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 067/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder à manutenção adequada da área verde e colocar a placa de identificação com o nome da Rua, na Rua Pará, no Bairro Universitário._x000D_
  _x000D_
 Justificativa - A referida Rua faz ligação de importante via da cidade, localizada em loteamento bastante habitado e encontra-se sem a placa de identificação._x000D_
 A área verde encontra-se com mato alto, propiciando a proliferação de insetos e servindo de incentivo às pessoas para a deposição de lixo e entulho._x000D_
 Relato ainda que a limpeza da área verde contribua pelo aspecto visual da cidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -9734,2507 +9734,2507 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tij</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4732/ind_068.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4732/ind_068.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de Fevereiro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 068/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que tenha uma atenção a tubulação no final da Rua Rudy Bayer, no Centro, principalmente no final da rua, em frente ao atacado Motter._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, pois qualquer chuva alaga toda a rua._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES_x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=RUDY+BAYER&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=2019&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;data_publicacao_0=&amp;data_publicacao_1=&amp;autoria__autor=&amp;autoria__primeiro_autor=1&amp;autoria__autor__tipo=&amp;autoria__autor__parlamen</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4734/ind_069.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4734/ind_069.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 069/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a vossa excelência que seja construído uma faixa elevada para pedestre na Av. Carlos Humberto Ternes, (P2) próximo a entrada do Loteamento Feller._x000D_
 _x000D_
 Justificativa: A pedido dos moradores em reunião realizada no dia 26/02/2019 com o Vereador e também o Secretário de Obras o Senhor Adalto Gomes._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELE_x000D_
 VEREADOR – PDT_x000D_
  _x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=loteamento+feller&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=2019&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;data_publicacao_0=&amp;data_publicacao_1=&amp;autoria__autor=&amp;autoria__primeiro_autor=1&amp;autoria__autor__tipo=&amp;auto</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4735/ind_070.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4735/ind_070.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de Março de 2019._x000D_
 INDICAÇÃO Nº 070/2019_x000D_
 Exmo. Sr. Elói Mariano RochaPrefeito Municipal Tijucas – SC_x000D_
 Senhor Prefeito, O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar reparos no calçamento das ruas transversais à Avenida Valério Gomes e Rua Coronel Gallotti, no Bairro Praça, Justificativa: Solicitação dos moradores, passados alguns meses da obra de pavimentação asfáltica, as ligações das ruas com o asfalto ficaram danificadas. Muitos destes blocos encontram-se soltos, o que aumenta o risco de danos aos veículos. Na Rua Lila Bastos, visivelmente uma das mais danificadas, é possível perceber os estragos provocados nos passeios como podemos observar nas fotos em anexo. Já no cruzamento da Rua Coronel Gallotti com a Rua Lauro Muller, moradores bloquearam parte do acesso na intenção de sinalizar o transtorno no local, segue foto_x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4736/ind_071.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4736/ind_071.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 071/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 Senhor Prefeito,_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a construção de Ponto de ônibus, em frente ao Pré Escolar Municipal Criança Feliz, na Rua do Governo, Bairro Centro._x000D_
 Justificativa: Atendendo à solicitação dos moradores daquela localidade, esta Vereadora solicita a construção de uma parada de ônibus, bem como a implementação de um abrigo na referida Rua, para que os estudantes possam se aglomerar diariamente enquanto aguardam o transporte escolar. _x000D_
 Os estudantes, adolescentes e crianças daquela localidade, em dias de muito sol ou em dias de chuvas, não têm local adequado para aguardar o ônibus escolar, motivo pelo qual se requer sejam tomadas as devidas providências._x000D_
 Cordialmente,_x000D_
 Fernanda Melo Bayer_x000D_
 Verea</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4737/ind_072.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4737/ind_072.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 072/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua do Governo no bairro Centro, na altura da casa de número 330._x000D_
 _x000D_
 Justificativa: Há um buraco ao longo desta via, dificultando o trânsito e a entrada e saída dos moradores de suas casas._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 JUNTADA DE BUSCA, CONFORME MEMORANDO 006/2019/GABPRES _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=rua+do+governo&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=2019&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;data_publicacao_0=&amp;data_publicacao_1</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4738/ind_073.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4738/ind_073.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de Fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 073/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência e ao Setor competente, que analise a possibilidade de proceder a instalação de uma faixa elevada na Av. José Manoel Reis, em frente ao Jardim Progresso, entre as ruas Osvaldo Argino Cordeiro e a rua Laura Júlia Martins, localizadas no bairro Areias._x000D_
 Justificativa: A instalação de faixa elevada é uma medida simples, mas suficiente para proporcionar maior segurança aos moradores, pedestres e motoristas, uma vez que na referida avenida há um grande fluxo de pessoas e de automóveis, por se tratar de uma via utilizada constantemente como rota alternativa de passagem para várias localidades da nossa cidade e da região, fazendo com que a travessia e a circulação de pedestres seja algo ininterrupto. A f</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4739/ind_074.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4739/ind_074.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de Fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 074/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência em conjunto com a Secretaria de Obras, que analise a possibilidade de proceder a instalação de uma faixa elevada em frente ao CEI - Centro de Educação Infantil Marco Aurélio de Oliveira, localizado na Rua Osvaldo Argino Cordeiro, no Jardim Progresso, bairro Areias._x000D_
 _x000D_
 Justificativa: Os moradores, sobretudo, os alunos e demais pedestres que se utilizam dessa via, principalmente nos horários de maior fluxo de pessoas, que são os de entrada e de saída dos alunos, vem sofrendo com a falta de sinalização. A instalação da faixa elevada é uma medida simples, mas suficiente para proporcionar maior segurança aos pedestres e motoristas, essencial para a qualidade de vida e segurança no transito dos usuários</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4740/ind_075.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4740/ind_075.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 075/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de implantação  de Jardim (Educação Infantil) para atender crianças de dois a quatro anos de idade, na Escola de Educação Básica Madre Sabina, no bairro Timbé, visto que no local já existe a estrutura necessária para atender essa demanda._x000D_
 	Justificativa: Tendo em vista o número significativo de empresas daquela comunidade e considerando também que as famílias, por vezes, não têm onde deixar seus filhos, há necessidade dessa inserção._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4741/ind_076.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4741/ind_076.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 076/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação na pavimentação da Rua Ceara, no Bairro Universitário._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida rua possui um buraco em frente à casa nº 690, próximo ao passeio/calçada. As lajotas continuam cedendo com o decorrer dos dias, aumentando o diâmetro do buraco, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros para evitar acidentes e danos aos veículos, deixando as pessoas em situação de vulnerabilidade. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4742/ind_077.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4742/ind_077.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 077/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a manutenção da pavimentação e limpeza da Rua Ipê Roxo, no Bairro Mata Atlântica. _x000D_
  _x000D_
  _x000D_
 Justificativa: A pavimentação daquela área encontra-se danificada, com acúmulo de mato e sujeira._x000D_
 O passeio público necessita ser roçado, urgentemente, considerando-se que os pedestres encontram-se, em uma situação de vulnerabilidade, tendo que utilizarem a via de trânsito dos carros para circularem na rua, correndo riscos iminentes de atropelamento._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4743/ind_078.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4743/ind_078.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 078/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder à manutenção adequada dos canteiros da Avenida Manacá, no Bairro Areias._x000D_
  _x000D_
  _x000D_
 Justificativa: Conforme fotos acima a Avenida Manacá é via de duas mãos com canteiro, é necessária manutenção periódica deste local, de imediato a limpeza e plantio de flores nos canteiros.          _x000D_
             _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4744/ind_079.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4744/ind_079.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 079/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Aroeira, esquina com a Rua Canela, no Bairro Universitário._x000D_
  _x000D_
  _x000D_
 Justificativa: Há um buraco ao longo desta via, dificultando o trânsito._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4745/ind_080.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4745/ind_080.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 080/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Alagoas, no bairro Universitário._x000D_
  _x000D_
  _x000D_
 	  Justificativa - A referida rua encontra-se deteriorada com um buraco em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4746/ind_081.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4746/ind_081.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 081/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Tocantins, no Universitário, na altura da casa de número 205._x000D_
  _x000D_
  _x000D_
 Justificativa: Há um buraco ao longo desta via, dificultando o trânsito e a entrada e saída dos moradores de suas casas._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4747/ind_082.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4747/ind_082.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 082/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação da Rua Lindolfo E. Laus, esquina com a Rua Amazonas, no bairro Universitário._x000D_
  _x000D_
  _x000D_
 	  Justificativa: A referida rua encontra-se com um buraco aberto a mais de 60 (sessenta) dias._x000D_
  As lajotas continuam cedendo com o decorrer dos dias, aumentando o diâmetro do buraco, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros para evitar acidentes e danos aos veículos. _x000D_
 A área é de circulação do EEF. Santa Terezinha, o que ocasiona grande movimento nos horários de pico, os problemas da via estão ainda passíveis de ocasionar graves acidentes, deixando as pessoas em situação de vulnerabilidade_x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4748/ind_083.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4748/ind_083.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 083/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Estevão G. Faial, no Bairro Universitário._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 600 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4749/ind_084.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4749/ind_084.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 084/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à Rua Madureira, no Bairro Universitário._x000D_
  _x000D_
  _x000D_
 Justificativa: Há uma grande quantidade de lixo, na área referida, conforme foto acima necessita que sejam recolhidos e identificados os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4750/ind_085.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4750/ind_085.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
                                              INDICAÇÃO Nº 085/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
       Senhor Prefeito,_x000D_
 _x000D_
 	A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de estabelecer edificação com parque de diversões infantil, equipamento para atividade física ao ar livre, e estrutura de praça, no espaço de área verde, localizado no bairro Universitário, na Rua Piauí. _x000D_
 A área pode ser identificada através das imagens abaixo:      _x000D_
                                                   _x000D_
 Justificativa: Defende-se que as áreas verdes urbanas proporcionam melhorias na qualidade de vida dos munícipes, impactados pelo desenvolvimento da cidade. Acredita-se que esses espaços verdes, considerados ociosos, ganham enorme importância à medida que a população necessita de lazer para uma melhor qualid</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4751/ind_086.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4751/ind_086.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 086/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção na rede de iluminação do Cemitério Municipal, localizado no Bairro Praça._x000D_
 	Justificativa: Pedido dos moradores a este vereador, que relatam que durante a noite esta ocorrendo vários estouros na rede de iluminação do cemitério municipal._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4752/ind_087.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4752/ind_087.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 087/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a instalação de uma faixa de pedestres na Avenida Bayer Filho, em frente à Panificadora e Confeitaria Donatella._x000D_
 	Justificativa: Proporcionar segurança aos pedestres que por ali atravessam, devido ao fluxo de veículos no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4753/ind_088.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4753/ind_088.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 088/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Executivo Municipal, que analise a possibilidade de construir lombadas, bem como colocar placas indicativas, na Rua Capitão Amorim, perto das Transversais São Sebastião, Voluntários da Pátria, Independência, Presidente Coutinho, Camboriú, Petronilho Ávila, Henrique Boiteux, Biguaçu, Coralina Duarte, Geraldino Martins Reis e Augusto Bayer, situadas no Bairro na Praça._x000D_
 Justificativa: Reduzir a velocidade dos veículos que ali transitam, facilitando assim a passagem dos pedestres e dos alunos para a Escola, bem como ciclistas e carroceiros._x000D_
 A referida rua possui apenas três lombadas e por se tratar de uma rua de grande extensão e que tem ligação com diversas ruas do bairro se faz necessário à instalação de mais lombadas</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4754/ind_089.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4754/ind_089.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 089/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção no calçamento das Ruas Manoel Nahum de Brito, e Rua Expedicionário Osvaldo Silva, no Centro._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, pois as referidas ruas encontram-se com a pavimentação bem danificada, com buracos, causando transtornos aos moradores e comunidade em geral que por alas transitam._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4755/ind_090.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4755/ind_090.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 090/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência em conjunto com o setor de Iluminação, que analise a possibilidade de proceder a revitalização e modernização do sistema de iluminação pública das Praças Monsenhor Agosto Zucco (em frente à Igreja Matriz) e da Praça Nereu Ramos onde atualmente fica a Secretaria de Desenvolvimento Econômico, o Centro de Informações Turísticas e o SINE, substituindo as lâmpadas de vapor de sódio e mercúrio por lâmpadas LED, localizadas no bairro Centro._x000D_
 _x000D_
 Justificativa: Com a substituição das antigas lâmpadas por outras mais eficientes, econômicas e que apresentam melhor luminosidade, aumentará a eficiência luminosa e promoverá o aumento da segurança do local. _x000D_
 As praças têm uma função social, urbanística e educativa i</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4760/ind_091.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4760/ind_091.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 091/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção das quadras de vôlei e futebol, localizada nas proximidades do Mercado Reis no Bairro Areias, e que seja instalado um disjuntor, pois as luzes ficam ligadas direto, durante o dia e noite. _x000D_
 _x000D_
 Justificativa: Solicitação da Comunidade, por se tratar de um espaço utilizado pela comunidade para a prática esportiva. _x000D_
 _x000D_
  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4761/ind_092.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4761/ind_092.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 092/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a Construção e Revitalização de Abrigos de Passageiros no Município._x000D_
 _x000D_
 JUSTIFICATIVA: Garantir segurança, conforto e proteção contra as intempéries ao usuário para que tenha ponto com abrigo eficiente._x000D_
  Os pontos do Município estão em situação precária, e muitos pontos, nem possui abrigo, necessitando urgentemente de uma recuperação/ampliação._x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4768/ind_093.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4768/ind_093.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 093/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de promover a continuação das obras de drenagem na Av. Hercílio Luz.   _x000D_
 _x000D_
 Justificativa: Nos períodos de maior intensidade pluviométrica, em pontos mais críticos  da avenida e vias secundárias têm a necessidade de um sistema mais eficiente e moderno que supra as condições locais, pois os riscos de inundações de residências e estabelecimentos são iminentes. Essa obra melhoraria a segurança, qualidade de vida e bem estar da população._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 MARIA EDÉSIA DA SILVA VARGAS_x000D_
 VEREADORA - DÉDA</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4773/ind_094.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4773/ind_094.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 094/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar limpeza e manutenção na Rua São José, no Bairro Praça._x000D_
 	Justificativa: A limpeza se da necessária devido ao mato que tomou conta das calçadas e lixo depositado ao longo da rua._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4774/ind_095.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4774/ind_095.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 095/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção na Transversal entre a Rua Capitão Amorim e Rua Presidente Coutinho, no Bairro Praça._x000D_
 	Justificativa: A manutenção se da necessária devido a um buraco existente no local._x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4775/ind_096.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4775/ind_096.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 096/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar a limpeza, manutenção e conservação de uma vala na Rua Henrique Boiteux, no trecho entre as ruas Capitão Amorim e João P.Pacheco, no Bairro da Praça._x000D_
 	Justificativa: Solicitação da Comunidade, pois a referida vala não tem escoamento e nos dias de chuva intensa ela transborda, sem contar o mau cheiro._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ESAÚ  BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4777/ind_097.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4777/ind_097.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 097/2019_x000D_
 _x000D_
 Exmo. Sr. Elói mariano rocha _x000D_
 Prefeito Municipal _x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que, seja feito um estacionamento e uma área de uso comunitário ao lado da creche Maria de Lourdes Souza Furtado localizada no loteamento Feller, tendo em vista a falta de local para os pais estacionarem seus veículos que irão deixar as crianças na creche e a falta de uma área de uso comunitário na comunidade.  _x000D_
 	Justificativa: Tal solicitação tem por objetivo proporcionar mais segurança as crianças que irão frequentar o ambiente escolar municipal._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4778/ind_098.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4778/ind_098.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 14 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 098/2019_x000D_
 _x000D_
 Exmo. Sr. Elói mariano rocha _x000D_
 Prefeito Municipal _x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que seja realizado a limpeza do bueiro, localizado na avenida Bayer filho na entrada da cidade (próximo ao comercio Sandra aviamentos), o referido bueiro se encontra cheio de areia assim, não cumprindo seu papel na drenagem da chuvas. _x000D_
 	Justificativa: Tal solicitação tem por objetivo evita futuros transtornos aos comércios próximos e aos motoristas que ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4779/ind_099.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4779/ind_099.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de fevereiro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 099/2019_x000D_
 _x000D_
 Exmo. Sr. Eloi Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder a pavimentação da rua Estevão Gregório Faial no bairro Universitário._x000D_
 	Justificativa: Solicitação da comunidade._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Elizabete Mianes da Silva_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4790/ind_100.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4790/ind_100.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 100/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção e limpeza na Rua Cecília dos Santos Teles, localizada no Loteamento Gumercindo Lemos, no Bairro Joaia._x000D_
 Justificativa: Um pedido dos moradores a este vereador, que relatam que o mato tomou conta das calçadas e agora segue invadindo a rua._x000D_
 _x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4791/ind_101.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4791/ind_101.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 101/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de pintar as faixas de pedestres na Rua 13 de Maio e Avenida Jacarandã, nas proximidades da rótula de Areias._x000D_
 	Justificativa: Solicitação da comunidade, onde relatam que estão tendo dificuldade ao atravessar no local devido às faixas de pedestres apagadas e não sinalizadas._x000D_
 _x000D_
        _x000D_
 Cordialmente,_x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4792/ind_102.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4792/ind_102.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 102/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de pavimentar uma servidão localizada na Rua Presidente Coutinho, no Bairro Praça._x000D_
 	Justificativa: A realização desta obra proporcionará melhor qualidade de vida aos moradores da referida servidão, acabando com a poeira em dias de sol e com buracos e lama nos dias de chuva, bem como valorizará os seus imóveis._x000D_
  _x000D_
 Cordialmente,_x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4796/ind_103.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4796/ind_103.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 103/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de promover a retirada da faixa amarela da rua José Steil, Bairro Centro.   _x000D_
 _x000D_
 Justificativa: É uma reivindicação dos moradores ._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 MARIA EDÉSIA DA SILVA VARGAS_x000D_
 VEREADORA – DÉDA</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4797/ind_104.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4797/ind_104.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de Março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 104/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação do calçamento da Rua Mário César Cirilo, no Centro._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, pois a referida rua encontra-se com a pavimentação bem danificada, com buracos, causando transtornos aos moradores e comunidade em geral que por ela transitam._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4798/ind_105.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4798/ind_105.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 105/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de colocar placa de identificação na Rua Alex Corrêa de Melo Filho, no bairro Centro._x000D_
 	Justificativa: A identificação na rua se faz necessário para facilitar o trabalho dos correios e motoboys, ajudando também na localização dos demais munícipes da cidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4799/ind_106.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4799/ind_106.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 106/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de pavimentar e colocar placa de identificação no endereço: Servidão José Furtado, no bairro Universitário._x000D_
 	Justificativa: A pavimentação é essencial, pois quando chove, a servidão fica intransitável, por se tratar de uma estrada de chão. Quanto a identificação da rua, se faz necessário para facilitar o trabalho dos correios e motoboys, ajudando também na localização dos demais munícipes da cidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4803/ind_107.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4803/ind_107.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 107/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de implantar uma ciclovia na extensão da Rua Treze de Maio._x000D_
 	Justificativa: Proporcionar mais segurança aos ciclistas que transitam na referida rua._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4804/ind_108.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4804/ind_108.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 108/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar placas indicativas e sinalização adequada nas novas faixas elevadas instaladas nas Ruas Coronel Gallotti, Valério Gomes, Justino Soares e São Sebastião._x000D_
 	Justificativa: Durante a noite muitos motoristas não percebem as faixas elevadas, onde acabam raspando o fundo de seus carros e até mesmo dando freadas bruscas em cimas das faixas, devido à falta de sinalização._x000D_
 As referidas faixas elevadas foram instaladas a mais de um mês e até agora as sinalizações não foram implantadas._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4805/ind_109.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4805/ind_109.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 109/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a retirada de um tubo de concreto instalado indevidamente na Rua Antonio Gripa, no Bairro Areias._x000D_
 	Justificativa: O tubo foi instalado fora da calçada, pegando uma pequena parte da rua, onde acaba atrapalhando o trânsito no local. _x000D_
 Moradores relatam que já ocorreram diversos acidentes envolvendo carros e motos devido a esse referido tubo de concreto._x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4808/ind_110.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4808/ind_110.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 110/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção das academias ao ar livre, que se encontram em estado inadequado para o uso da comunidade._x000D_
 	_x000D_
 Justificativa: As referidas academias encontram-se em estado crítico e a comunidade que antes sentia prazer em utilizar o referido espaço de lazer, hj se sente triste com essa situação em que se encontra._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4809/ind_111.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4809/ind_111.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 111/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de promover a continuação das obras de drenagem e pavimentação asfáltica na Av. Hercílio Luz no trecho que vai da Av. Bayer Filho até a Coronel Buchelle (beira-rio).   _x000D_
 _x000D_
 Justificativa: A avenida tem a necessidade de um sistema mais eficiente e moderno de drenagem que supra as condições locais, e a pavimentação asfáltica do referido trecho da avenida se faz necessária, pois os moradores sofrem constantemente com as precariedades da via. Outro motivo é melhorar a infraestrutura da nossa cidade, oferecer melhores condições de vida para a população, e também contribuir para o desenvolvimento econômico e social do local._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 MARIA EDÉSIA DA SILVA VARGAS_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4810/ind_112.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4810/ind_112.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 112/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de promover a obra de drenagem e pavimentação asfáltica na Rua Irene Barreto.   _x000D_
 _x000D_
 Justificativa: É uma reinvindicação dos moradores, pois a rua necessita de um sistema mais eficiente e moderno de drenagem que supra as condições locais, e a pavimentação asfáltica da referida rua se faz necessária, pois os moradores sofrem constantemente com as precariedades da via. Outro motivo é melhorar a infraestrutura da nossa cidade, oferecer melhores condições de vida para a população, e também contribuir para o desenvolvimento econômico e social do local._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 MARIA EDÉSIA DA SILVA VARGAS_x000D_
 VEREADORA – DÉDA</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4813/ind_113.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4813/ind_113.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de Março de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 113/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que sejam colocadas duas lombadas elevadas, com faixas de pedestres, no Bairro Santa Luzia, uma em frente à igreja e outra em frente à escola._x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, pois com o acesso de Santa Luzia a Porto Belo asfaltado, aumentou muito o volume de carros que por li transitam._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4815/ind_114.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4815/ind_114.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de março  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 114/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade da construção de uma creche na localidade nova descoberta._x000D_
 _x000D_
 _x000D_
 	Justificativa: A Construção de uma creche se faz necessária para atender crianças nos primeiros anos de vida, e dar suporte às mães de famílias que precisam trabalhar fora de casa para sustentar seus filhos, proporcionando assim uma melhor qualidade de vida das famílias de Tijucas, desta forma estaremos atendendo a um pedido antigo de toda população do bairro._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4816/ind_115.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4816/ind_115.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de março  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 115/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade que seja implantado salas de curso supletivo noturno para os ensinos fundamental e médio na escola  Campo Novo I._x000D_
 	Justificativa:  É uma reivindicação da comunidade, pois os adultos trabalhadores encontram muitas dificuldades para realizar cursos no período diurno e não tem cursos supletivos para os ensinos fundamental e médio próximos ao bairro._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4817/ind_116.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4817/ind_116.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de março  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 116/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de asfaltar da entrada da butuca na terra nova  até  após o cruzamento  do campo novo (até logo após a madeireira)._x000D_
 	Justificativa;     Reinvindicação da comunidade, pois nos dias de sol a via fica com muita poeira e isso prejudica a visibilidade dos motoristas, e nos dias de chuva a lama e os buracos prejudicam o tráfego naquela localidade. Outro motivo é melhorar a infraestrutura da nossa cidade, oferecer melhores condições de vida para a população, e também contribuir para o desenvolvimento econômico e social do local. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4822/ind_117.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4822/ind_117.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 117/2019_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de reformar a Escola de Ensino Fundamental Campo Novo I, no bairro Campo Novo._x000D_
 	Justificativa: A unidade escolar necessita de restauração, visto que a estrutura está em más condições. Com os devidos reparos, irá proporcionar mais segurança e qualidade de ensino para os estudantes, professores e demais funcionários da escola. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 RUDNEI DE AMORIM_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4824/ind_118.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4824/ind_118.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de Março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 118/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência, em conjunto com a Secretaria de Obras, que analise a possibilidade de fazer a limpeza da área verde localizada na rua Ciriema, entre as ruas Bem Te Vi e Inhambu, no bairro Centro._x000D_
            Justificativa: Em atendimento às reclamações de moradores próximos da referida área verde, com o período de chuvas, o mato alto tomou conta daquele local, com isto trazendo o aparecimento de animais peçonhentos, ratos e o que também propicia a proliferação do mosquito da dengue, entre outros insetos._x000D_
 A Conservação e Manutenção de Áreas Verdes é um serviço essencial, de caráter ininterrupto, sob responsabilidade do Executivo Municipal, garantindo à população o bem estar e a qualidade ambiental da paisagem urbana</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4825/ind_119.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4825/ind_119.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de Março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 119/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência, em conjunto com o setor de Iluminação, que analise a possibilidade de promover a manutenção e/ou substituição, dos postes, refletores e lâmpadas, bem como a melhoria do sistema elétrico de iluminação da Praça Manoel dos Anjos, que fica em frente ao Cemitério Público Municipal de Tijucas, no bairro Praça._x000D_
 Justificativa: As praças têm uma função social, urbanística e educativa importante na comunidade e carece de iluminação para a prática esportiva em horário noturno. Somado a isso, elas integram e têm o poder de revitalizar a paisagem urbana, o que traz inegáveis benefícios para população. É na praça que a cidade se encontra, que os moradores se expressam, se exercitam, ou simplesmente descansam. A</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de Março de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 120/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que seja disponibilizado material esportivo para as Escolas e Centros de Educação Infantil da Rede Municipal de Ensino, visando utilização nas aulas de Educação Física._x000D_
 _x000D_
 Justificativa: O vereador tem recebido diversas manifestações de pais de alunos e professores relatando a ausência de material esportivo nas Escolas e Centros de Educação Infantil._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4827/ind_121.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4827/ind_121.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de março de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 121/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência em conjunto com a Secretaria de Educação, que analise a possibilidade de promover a instalação de toldos na parte externa da Creche Eneide Mannrich dos Santos.   _x000D_
 _x000D_
 Justificativa: É uma reinvindicação das das mães dos alunos, pois a colocação do toldo no pátio da creche é no sentido de que em dias de chuva ou em dias de muito sol, as quatro turmas de crianças possam brincar no ambiente externo da creche._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 MARIA EDÉSIA DA SILVA VARGAS_x000D_
 VEREADORA – DÉDA</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4830/ind_122.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4830/ind_122.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de Abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 122/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a implantação de Parque Infantil no Município de Tijucas, com brinquedos adaptados para crianças com deficiência ou mobilidade reduzida._x000D_
 _x000D_
 Justificativa: A propositura tem como objetivo incentivar a promoção, socialização, integração e a interação de todas as nossas crianças, com especial atenção às portadoras de necessidades especiais. O Estatuto da Criança e do Adolescente regula e normatiza direitos básicos para a formação de uma criança, dando ênfase nos direitos básicos como: o de brincar, praticar esportes e socializar sem discriminação, como se observa em seu artigo 16, IV, V. A Lei Federal nº 10.098, em seu Parágrafo único, estabelece que, os parqu</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4833/ind_123.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4833/ind_123.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 123/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Executivo Municipal, que analise a possibilidade de construção de um atracadouro no Bairro da Praça, na Rua Geraldino Martins Reis. Onde há o maior fluxo de embarcações pesqueiras. _x000D_
 Justificativa: Reivindicação dos pescadores que descarregam diariamente suas embarcações nos pequenos e perigosos trapiches que ali se encontram._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4834/ind_124.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4834/ind_124.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019_x000D_
 _x000D_
 INDICAÇÃO Nº 124/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de elaborar um estudo, visando a elaboração de um Projeto de Piscicultura para as comunidades rurais do Município de Tijucas, incluindo as lagoas de extração de areia, possibilitando parceiras com os proprietários dessas lagoas, e também os eventuais incentivos que poderiam ser dados aos produtores rurais pela Prefeitura de Tijucas e outros Órgãos Governamentais.  _x000D_
 	Justificativa: Nossas comunidades rurais precisam fomentar sua renda através de culturas alternativas e a Piscicultura tem grandes probabilidades de ser o caminho ideal, pois a geografia e os recursos hídricos naturais do Município propiciam a oportunidade da cultura de varias espécies da fauna marítima e fluv</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4835/ind_125.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4835/ind_125.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 125/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Avenida Bayer Filho._x000D_
 	Justificativa: Diversos pontos da Avenida encontram-se em péssimo estado de conservação, como asfalto rachado, buracos e pintura das sinalizações apagadas, se dando necessárias as devidas manutenções.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4840/ind_126.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4840/ind_126.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 126/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de conceder à Igreja do Evangelho Quadrangular, o terreno de 3.460,07 m² de área indefinida localizada na Rua Bahia, Bairro Universitário, a fim de que cuidem da área e implementem no espaço uma área laser._x000D_
  _x000D_
  Justificativa – A solicitação se faz a fim de atender os interesses da população, propiciando o aproveitamento do solo e a melhoria de áreas públicas de uso comum._x000D_
 A indicação além de tratar-se de um cumprimento legal, irá instituir uma área de laser à comunidade, aos cuidados da igreja que irá contribuir com o crescimento espiritual e social da comunidade local._x000D_
 A função social está intimamente relacionada com a possibilidade de lazer que essas áreas oferecem à</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4841/ind_127.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4841/ind_127.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 127/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Bem Te Vi, no Bairro Centro._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida rua possui um buraco em frente à casa nº 81, próximo ao passeio/calçada. As lajotas continuam cedendo com o decorrer dos dias, aumentando o diâmetro do buraco, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros para evitar acidentes e danos aos veículos._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4842/ind_128.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4842/ind_128.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 128/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a   manutenção da pavimentação, abertura dos bueiros e limpeza da Rua paralela a Rua Coronel Conceição, localizada no bairro industrial, solicita-se ainda a devida identificação da via por placa._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida rua, indicada no mapa e fotos acima esta com a pavimentação danificada, com acúmulo de mato e também não possui placa de identificação com o nome da rua._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4843/ind_129.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4843/ind_129.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 129/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à Rua Bartolomeu Silva próximo à área verde, no Bairro Imacol._x000D_
  _x000D_
  _x000D_
 Justificativa: Há uma grande quantidade de lixo, na área referida, conforme foto acima necessita que sejam recolhidos e identificados os responsáveis._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4844/ind_130.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4844/ind_130.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 130/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação na entrada da Rua Nova Brasília, no bairro da Praça._x000D_
  _x000D_
 	   _x000D_
 Justificativa - A referida rua encontra-se deteriorada com buraco bem no início, dificultando o trânsito._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4845/ind_131.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4845/ind_131.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 131/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a vossa excelência que analise a possibilidade de solicitar à CELESC, providência urgente relacionada a troca da rede elétrica no poste localizado na Rua Coronel Buchele, Bairro Centro, conforme as fotos abaixo._x000D_
  _x000D_
  _x000D_
 Justificativa: O poste encontra-se em estado de deterioração, torto e com rachaduras na parte estrutural, podendo cair a qualquer momento, ocasionando assim, um grave acidente._x000D_
 No entanto, verifica-se que já existe novo poste ao lado, que deve estar aguardando a transferência da rede elétrica, porém a situação persiste por alguns meses. _x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4846/ind_132.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4846/ind_132.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 132/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua João Regis, Bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 600 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4847/ind_133.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4847/ind_133.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 133/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Dona Nitinha, no Bairro Praça._x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 200 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4848/ind_134.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4848/ind_134.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
                  INDICAÇÃO Nº 134/2019  _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
       Senhor Prefeito,_x000D_
 _x000D_
 	A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de estabelecer edificação com quadra de esportes, parque de diversões infantil, equipamento para atividade física ao ar livre, e estrutura de praça, no espaço de área verde, localizado no bairro Universitário, na Rua Treze de Maio, esquina com a Rua Samuel Alovisi. _x000D_
 A área pode ser identificada através das imagens abaixo:   _x000D_
  _x000D_
                                                                 _x000D_
  _x000D_
 Justificativa: Defende-se que as áreas verdes urbanas proporcionam melhorias na qualidade de vida dos munícipes, impactados pelo desenvolvimento da cidade. Acredita-se que esses espaços verdes, considerados ociosos, ganham enorme importância à medida que a</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4849/ind_135.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4849/ind_135.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 135/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à Rua Alvina Simas Reis, no Bairro Centro._x000D_
   _x000D_
 _x000D_
  _x000D_
 Justificativa: Os moradores da referida rua não conseguem usufruir do passeio público, haja vista que as calçadas estão abarrotadas de entulhos conforme foto apresentada. _x000D_
 O passeio público necessita ser desobstruído, urgentemente, considerando-se que os pedestres encontram-se em uma situação de vulnerabilidade, tendo que utilizarem a via de transito dos carros para circularem na rua, correndo riscos iminentes de atropelamento._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4850/ind_136.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4850/ind_136.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 136/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Hélio Laus, no Bairro XV de Novembro, na altura das casas de números 127 e 145._x000D_
  _x000D_
  _x000D_
 Justificativa: Há dois buracos ao longo desta via, dificultando o trânsito e a entrada e saída dos moradores de suas casas. _x000D_
 As lajotas precisam ser recolocadas. O material alocado junto ao passeio prejudica o trânsito das pessoas junto à calçada._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4851/ind_137.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4851/ind_137.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 137/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado em terreno de área verde próximo ao Estádio Miguel Ezequiel Simas, na Rua Otávio A. Duarte, no Bairro XV de Novembro._x000D_
  _x000D_
  _x000D_
 Justificativa: Há grande quantidade de lixo, depositado em terreno de área verde próximo ao estádio, necessita que seja recolhido e identificado os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4852/ind_138.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4852/ind_138.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 138/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado na área verde, na Rua Osvaldo Argino Cordeiro, no Bairro Jardim Progresso._x000D_
  _x000D_
  _x000D_
 Justificativa: Há restos das podas das árvores, lixo e entulhos, na área referida, conforme foto acima._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4853/ind_139.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4853/ind_139.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de abril de 2018._x000D_
 _x000D_
 INDICAÇÃO Nº 139/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder à manutenção adequada da área verde em que foi constituída uma Praça na Rua Osvaldo Argino Reis, no Jardim Progresso._x000D_
  _x000D_
  _x000D_
 Justificativa - A referida área necessita da limpeza de ervas daninhas na área de circulação, instalação de novos brinquedos, conserto das gangorras do parque, instalação de bancos, balanços, instalar pergolado de madeira com cobertura para que as pessoas tenham sombra em dias de sol e proteção em dias de chuva. _x000D_
 Necessita ainda refazer o campo, redes e demarcação da quadra, areia no campo.   _x000D_
 Entende-se que as praças devem ser elementos de socialização do bairro. Pode-se entender como um espaço que permite a convivência e a recreação à co</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4854/ind_140.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4854/ind_140.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 140/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
       Senhor Prefeito,_x000D_
 _x000D_
 	A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de estabelecer edificação com parque de diversões infantil, equipamento para atividade física ao ar livre, e estrutura de praça, no espaço de área verde, localizado no bairro Centro, na Rua Marechal Deodoro. _x000D_
 A área pode ser identificada através das imagens abaixo:   _x000D_
  _x000D_
                                                                 _x000D_
  _x000D_
 Justificativa: Defende-se que as áreas verdes urbanas proporcionam melhorias na qualidade de vida dos munícipes, impactados pelo desenvolvimento da cidade. Acredita-se que esses espaços verdes, considerados ociosos, ganham enorme importância à medida que a população necessita de lazer para uma melhor qualidade de vida._x000D_
 Nestes espaço</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4857/ind_141.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4857/ind_141.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de Abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 141/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providencia para que sejam colocados tachões de sinalização ou algo do tipo, em pelo menos nos primeiros 10 metros da Rua Demósthenes Feminella, no sentido da marginal Sul, Norte . _x000D_
 _x000D_
 _x000D_
 Justificativa: Tendo em vista que os carros que vem das Ruas Coronel Buchelle e Coronel Gallotti, segue fotos, ao entrarem na referida rua ultrapassam a sua pista de sentido, causando acidentes._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4860/ind_142.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4860/ind_142.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 142/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rede de abastecimento de água, no Bairro Oliveira._x000D_
 	Justificativa: Pedido dos moradores a este vereador, que relatam que algumas localidades do bairro a água não chega com pressão suficiente em suas torneiras._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4861/ind_143.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4861/ind_143.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 143/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção do calçamento da Rua Augusto Bayer, no Bairro Praça._x000D_
 	Justificativa: A referida rua encontra-se com vários buracos em sua extensão, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros para evitar acidentes e danos aos veículos._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4862/ind_144.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4862/ind_144.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 144/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de construir um bueiro (boca de lobo) na Rua João Bernardino da Cruz, próximo a transversal com a Rua Amauri Regis, no Centro da cidade._x000D_
 	Justificativa: Em dias de chuva parte da referida rua que ainda não possui bueiros fica alagada, não tendo para a onde a água escoar._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4863/ind_145.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4863/ind_145.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),09 de abril  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 145/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade da  instalação de câmeras de vídeo de monitoramento na entrada dos bairros Terra Nova, Campo Novo e Oliveira._x000D_
 _x000D_
 _x000D_
 	Justificativa: tal reivindicação se faz necessária uma vez que é perceptível o aumento da violência no nosso município nos últimos anos. Com a instalação de câmeras de vídeo de monitoramento nestes locais, a Polícia Militar poderá disponibilizar dessa ferramenta que favorece a inibição de crimes, a abordagem de indivíduos suspeitos e o despacho de viaturas para o atendimento de ocorrência.._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4864/ind_146.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4864/ind_146.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de Abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 146 /2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar e complementar a Iluminação Pública na Rua Biguá, Distrito Industrial, Bairro Praça. HÁ NECESSIDADE DE INSTALAÇÃO DE HASTES E LÂMPADAS A VAPOR DE SÓDIO OU LED EM TODA A EXTENÇÃO DA VIA, BEM COMO COLOCAÇÃO DE POSTES NO TRECHO ENTRE O CENTRO DE DISTRIBUIÇÃO DO KOCH E A RUA EUCLIDES FRANCISCO PEIXOTO._x000D_
  JUSTIFICATIVA: POR SE TRATAR DE UMA RUA COM VÁRIAS EMPRESAS, AUXILIARÁ FORTEMENTE NA PREVENÇÃO EM SEGURANÇA PÚBLICA._x000D_
 _x000D_
 	Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4865/ind_147.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4865/ind_147.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),09 de abril  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 147/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade implantar dois redutores de velocidade tipo lombada na Rua Geral Terra Nova próximo ao bar do Mateus e próximo a escola da Terra Nova._x000D_
 _x000D_
 _x000D_
 	Justificativa: Atendendo a justa reivindicação dos moradores da localidade, é que solicitamos a construção desta lombada. A necessidade da implantação do redutor se faz necessária pois os motoristas tem aplicado alta velocidade em seus veículos ao passar pela citada via, colocando em risco outros condutores e pedestres e acima de tudo as crianças._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4867/ind_148.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4867/ind_148.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 148/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a vossa excelência que seja construído uma lombada em frente à Igreja Assembleia de Deus, na rua Castro Alves, 50 Bairro Universitário. _x000D_
 Justificativa: A pedido do Pastor e dos moradores, no local os motoristas circulam em alta velocidade colocando em risco os pedestre, principalmente em dias de Cultos, onde a mais fluxo de pessoas._x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELE_x000D_
 VEREADOR - PDT</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4868/ind_149.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4868/ind_149.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 10 abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 149/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a vossa excelência que analise a possibilidade de revitalizar e pavimentar a rua OTÁVIO MELIM, que fica localizada no bairro XV de Novembro e dá acesso a ponte Bulcão Viana, que interliga os bairros XV de Novembro e Pernambuco._x000D_
  _x000D_
 Justificativa: A referida rua precisa de uma revitalização e pavimentação, a mesma possui aproximadamente 80 metros que não está pavimentada. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELE_x000D_
 VEREADOR - PDT</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4869/ind_150.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4869/ind_150.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 150/2019_x000D_
 _x000D_
 Exmo. Sr. Elói mariano rocha _x000D_
 Prefeito Municipal _x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que seja implementado lombadas na rua primor esquina com a rua Normi Avelino Azevedo conforme mapa em anexo. _x000D_
 	Justificativa: Tal solicitação tem por objetivo proporcionar mais segurança aos moradores da rua Primor que convivem com o alto fluxo de veículos que ali transitam em alta velocidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4870/ind_151.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4870/ind_151.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 151/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção adequada na Estrada Geral do Bairro Pernambuco._x000D_
 	Justificativa: Pedido dos moradores a este vereador, que relatam que estão sofrendo com vários problemas como poeira em dias de sol e trechos da estrada completamente esburacados, dificultando o trânsito na estrada._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4871/ind_152.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4871/ind_152.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 152/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção adequada na área verde localizada na Rua João Alexandre da Silva, no Bairro Universitário._x000D_
 	Justificativa: A referida área verde encontra-se com grande quantidade de lixo depositado e mato alto tomando conta do local, necessitando as devidas manutenções._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4872/ind_153.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4872/ind_153.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 153/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua 13 de Junho, próximo a transversal com a Rua José Sal Rosa, no Bairro Praça._x000D_
 	Justificativa: A manutenção se dá necessária devido a um buraco existente no meio da rua, podendo ocasionar futuros acidentes._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4881/ind_154.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4881/ind_154.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de Abril de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 154/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que sejam colocadas 4 passagens de pedestres elevadas, na rotula do Loteamento Mata Atlântica. _x000D_
 _x000D_
 Justificativa: Tendo em vista que por se tratar de uma rótula com grande fluxo de trânsito, e o referido Loteamento é bastante usado para a prática de caminhadas da comunidade em geral, a segurança dos pedestres fica comprometida._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4882/ind_155.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4882/ind_155.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 155/2019_x000D_
 _x000D_
 Exmo. Sr. Elói mariano rocha _x000D_
 Prefeito Municipal _x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que seja implementada uma faixa elevada ao longo da Rua Senatore Alexandre Battistotti (conforme mapa em anexo), tal solicitação faz-se necessária devido ao grande volume de carros que ali transitam em alta velocidade e com o grande número de moradores que transitam pela mesma via. _x000D_
 	Justificativa: a pedido da comunidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUAREZ SOARES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4883/ind_156.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4883/ind_156.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de Abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 156/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência e ao Setor competente, que analise a possibilidade de providenciar a construção de um ponto de ônibus com bancos e cobertura na rua Antônio Albino Casas, anexo à praça Maria Teixeira Casas, no bairro Joáia._x000D_
 Justificativa: Os moradores das imediações vem constantemente solicitando que seja implantado um novo ponto de ônibus no endereço acima citado. São diversas as pessoas que utilizam do transporte, sendo estas principalmente, mulheres, crianças e idosos que dependem desses serviços diariamente, porém, tem dificuldades de locomoção para outros pontos de ônibus. Além disso, há pessoas com mobilidade reduzida nas imediações que necessitam dessa alternativa de transporte mais próxima e, contendo uma pa</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4885/ind_157.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4885/ind_157.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 157/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de solicitar a pintura adequada do meio-fio, junto à Rua Coronel Conceição em frente a casa n° 395, no Bairro Praça-Centro._x000D_
  _x000D_
  _x000D_
 _x000D_
 Justificativa: Procurada por moradores da Rua Coronel Conceição os mesmos relatam a dificuldade de estacionamento ao longo da via, pois a mesma já possui faixa amarela em toda a sua extensão. Restando somente um lado da via para o estacionamento de veículos._x000D_
 Em frente à casa 395 a pintura foi realizada irregularmente pelo proprietário, para ludibriar os motoristas, inibindo o estacionamento em frente a sua residência. No mesmo lugar, não há placas informando a proibição, nem qualquer situação em que a parada de veículos seja vedada._x000D_
 Muitos moto</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4886/ind_158.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4886/ind_158.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 158/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a construção de uma área de lazer no bairro Sul do Rio, que contemple academia ao ar livre, parque infantil e quadra de esportes._x000D_
 	Justificativa: Proporcionar a comunidade um espaço para lazer e diversão._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4887/ind_159.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4887/ind_159.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 159/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de dar continuidade da instalação da tubulação de esgoto da Rua Silvestre F. de Souza, no Bairro Areias._x000D_
 	Justificativa: Moradores relatam que no Mês de Dezembro foi iniciada a obra e não foi concluída, estando até hoje inacabada._x000D_
 Devido a esta situação, alguns pontos da rua estão acumulando água parada podendo ocasionar dengue e em dias de chuva a rua fica completamente alagada._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4888/ind_160.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4888/ind_160.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 160/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção e conservação no Terminal Rodoviário Miguel Vieira de Brito._x000D_
 	Justificativa: Trata-se do cartão de visitas de nossa cidade e encontra-se em péssimo estado de conservação, fechaduras de portas quebradas, pintura externa e interna envelhecida, lixeiras quebradas, pisos das paredes quebrados, banheiros com torneiras quebradas, e entre vários outros problemas que se encontra no local, necessitando as devidas reformas urgentemente._x000D_
  _x000D_
  _x000D_
  _x000D_
  _x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
@@ -12245,1388 +12245,1388 @@
   </si>
   <si>
     <t>Tijucas (SC), 18 de abril  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 161/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de obras de calçamento e a colocação da placa de identificação de rua na rua José Kruscinski no bairro Universitário._x000D_
 	Justificativa;     Reinvindicação da comunidade, pois nos dias de sol a via fica com muita poeira e isso prejudica a visibilidade dos motoristas, e nos dias de chuva a lama e os buracos prejudicam o tráfego naquela localidade. Outro motivo é melhorar a infraestrutura da nossa cidade, oferecer melhores condições de vida para a população, e também contribuir para o desenvolvimento econômico e social do local. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4894/ind_162.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4894/ind_162.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de abril  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 162/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de afixar placas de sinalização de identificação de lombadas nas ruas Manoel Furtuoso , Osmar Zozimo de Oliveira e Natalia de Amorim ._x000D_
 	Justificativa;     Tal indicação tem por finalidade orientar os condutores de veículos. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4895/ind_163.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4895/ind_163.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de abril  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 163/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de obras de calçamento e drenagem na rua José Bornhofen no bairro Areias._x000D_
 	Justificativa;     Reinvindicação da comunidade, pois nos dias de sol a via fica com muita poeira e isso prejudica a visibilidade dos motoristas, e nos dias de chuva a lama e os buracos prejudicam o tráfego naquela localidade. Outro motivo é melhorar a infraestrutura da nossa cidade, oferecer melhores condições de vida para a população, e também contribuir para o desenvolvimento econômico e social do local. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4899/ind_164.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4899/ind_164.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 164/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação na pintura interna da Escola Municipal Walter Vicente Gomes._x000D_
 	_x000D_
 Justificativa: A pintura da referida escola, bem como de todas as outras, precisa estar sempre em ótimo estado, para causar boa impressão e incentivo para os alunos que lá estudam, além de ser uma questão de higiene e saúde pública._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4902/ind_165.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4902/ind_165.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 165/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a pavimentação asfáltica da Rua Geral Morretes, marginal da Br 101, bem como a estrada que leva ao cemitério da referida comunidade, que se encontra intransitável principalmente em dias de chuva._x000D_
 	_x000D_
 Justificativa: Por solicitação da comunidade que reivindicou ao prefeito durante campanha política e o mesmo se comprometeu com a comunidade de realizar a referida obra._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 166/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a pavimentação da Rua Estevão Gregório Faial, bairro: Universitário._x000D_
 	_x000D_
 Justificativa: Por solicitação da comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4904/ind_167.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4904/ind_167.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 167/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a pavimentação da Servidão Claudino Molinari no bairro: Joaia._x000D_
 	_x000D_
 Justificativa: Por solicitação da comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4905/ind_168.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4905/ind_168.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 168/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a limpeza das áreas verdes da cidade._x000D_
 	_x000D_
 Justificativa: A indicação vem por solicitação de toda a comunidade que estão preocupados com o grande número de pragas que se proliferam nesse local e atingem as residências visinhas._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4906/ind_169.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4906/ind_169.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 169/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a revitalização da Praça: Maria Teixeira Casas, no bairro: Joáia._x000D_
 	_x000D_
 Justificativa: Por solicitação dos moradores e manutenção das obras do município._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4907/ind_170.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4907/ind_170.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 170/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a pavimentação asfáltica da Rua Geraldo Rebelo, popular Rua das Carreiras, que se encontra intransitável para a comunidade._x000D_
 	_x000D_
 Justificativa: A referida rua encontram-se em estado crítico e a comunidade está aguardando a muitos anos a execução dessa obra._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4908/ind_171.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4908/ind_171.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 171/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a pavimentação da Servidão Isaias Nunes, no bairro: Joáia._x000D_
 	_x000D_
 Justificativa: Por solicitação dos moradores._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4909/ind_172.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4909/ind_172.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 172/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a reparação da entrada das ruas Coronel Conceição, Antônio Apolônio Vargas, Lila Bastos e todas as outras onde passou a pavimentação asfáltica na geral e deixaram sem acabamento nas transversais. _x000D_
 	_x000D_
 Justificativa: A indicação vem por solicitação de toda a comunidade que estão destruindo seus automóveis quando da necessidade de se deslocarem a estas vias._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 173/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção e  reparação da Rua João de Barro, no bairro praça._x000D_
 	_x000D_
 Justificativa: Por solicitação dos moradores da referida via._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4911/ind_174.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4911/ind_174.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 174/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação da pavimentação da Rua Estevão Caetano Rita, no bairro: Joáia._x000D_
 	_x000D_
 Justificativa: Por solicitação dos moradores._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4912/ind_175.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4912/ind_175.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 175/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de contratar, urgentemente, motorista para auxiliar nos trabalhos de campo e vistorias junto ao Conselho Tutelar de Tijucas. _x000D_
 	  Justificativa: A Vereadora realizou visita junto a Unidade do Conselho Tutelar em Tijucas, em 17 de abril de 2019, conheceu o funcionamento e as dependências da unidade, e conversou com as Conselheiras: Sara, Carla e Bernadete._x000D_
 Relataram com preocupação o aumento do número de atendimentos relacionados à Violência Sexual contra Crianças, em função de um trabalho de conscientização que está sendo realizado, no entanto, o fato de não possuírem um motorista há mais de 1 (um) ano, vem trazendo muitos transtornos e dificuldades no cumprimento das dil</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4913/ind_176.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4913/ind_176.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 176/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de instalar, urgentemente, ar condicionado compatível com a metragem da Unidade aonde está localizado as salas do Conselho Tutelar de Tijucas. _x000D_
 	  Justificativa: A Vereadora realizou visita junto a Unidade do Conselho Tutelar em Tijucas, em 17 de abril de 2019, conheceu o funcionamento e as dependências da unidade, e conversou com as Conselheiras: Sara, Carla e Bernadete._x000D_
 Relataram que a Unidade tem apenas um aparelho de ar condicionado, que serve a refrigeração as diversas salas, sendo insuficiente na época do verão, quando as temperaturas estão mais elevadas. _x000D_
 O problema relacionado ao condicionamento da sala acarretou inclusive, no ultimo verão, a suspensão dos trabal</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4920/ind_177.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4920/ind_177.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 177/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção e conservação na Rua Urú, no Bairro Praça._x000D_
 	Justificativa: A manutenção se da necessária devido à péssima situação que a rua se encontra, com buracos de grande proporção, dificultando o trânsito no local._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                OSCAR LUIZ LOPES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4921/ind_178.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4921/ind_178.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 178/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção na Avenida Emilia Ramos, no trecho das proximidades da Mundial Materiais de Construção, no Bairro XV de Novembro._x000D_
 	Justificativa: A manutenção se da necessária devido a um buraco existente na Avenida, podendo ocasionar futuros acidentes._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                OSCAR LUIZ LOPES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4922/ind_179.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4922/ind_179.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 179/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar implementação da tubulação na Rua Petronilho Ávila (final da rua)._x000D_
 	Justificativa: A referida rua encontra-se em péssimas condições, sem saneamento básico e tubulação fluvial. Solicitação da comunidade._x000D_
 Segue foto em anexo: _x000D_
 	Sendo o que se apresenta para o momento, manifestamos votos de apreço e consideração._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Écio Hélio de Melo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4923/ind_180.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4923/ind_180.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 180/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar implementação da tubulação da vala que fica localizada na Rua Capitão Amorim (Loteamento Hemkmaier), essa referida vala fica aos fundos de duas ruas (Rua Capitão Amorim e Rua Nova Brasília), _x000D_
 	Justificativa: A referida rua encontra-se em péssimas condições, sem saneamento básico e tubulação fluvial, causando muito transtorno para seus moradores pois, a cada chuva alaga tudo deixando inacessível. Solicitação da comunidade._x000D_
 Segue fotos em anexo: _x000D_
 	Sendo o que se apresenta para o momento, manifestamos votos de apreço e consideração._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Écio Hélio de Melo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4937/ind_181.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4937/ind_181.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 10 de Maio de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 181/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar medidas de segurança nas proximidades do prédio do Cine Teatro Manoel Cruz, localizado na Rua Coronel Galotti._x000D_
 _x000D_
 _x000D_
 Justificativa: Tendo em vista que o prédio encontra-se em situação precária, correndo risco de desabamento, colocando assim a segurança da população que por ali transita em risco._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4941/ind_182.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4941/ind_182.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 182/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de adequação junto aos prestadores de serviços e/ou empresas ganhadoras de certames de licitação para a obrigatoriedade da emissão de Nota Fiscal Eletrônica._x000D_
 Justificativa: Observou-se que diversas Notas Fiscais anexas aos mais variados Balancetes apresentados pelo ente municipal estão em desacordo com o que preceitua o Decreto nº 6.022, de 22 de janeiro de 2007, que institui o Sistema Público de Escrituração Digital – SPED e conforme o seu art. 2º “é instrumento que unifica as atividades de recepção, validação, armazenamento e autenticação de livros e documentos que integram a escrituração contábil e fiscal dos empresários e das pessoas jurídicas, inclusive imunes</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4942/ind_183.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4942/ind_183.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 183/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de utilização da Orientação Técnica OT – IBR 003/2011, a qual “estabelece parâmetros para o monitoramento da qualidade das obras públicas, durante o seu período de garantia, bem como para acionamento dos responsáveis pela reparação dos defeitos, e foi elaborada com base em debates de âmbito nacional, por técnicos envolvidos diretamente com Auditoria de Obras Públicas e em consonância com a legislação e normas pertinentes.”_x000D_
 Justificativa: Observou-se a possibilidade de melhora na qualidade e gerenciamento das obras públicas, bem como a otimização da cobrança de eventuais garantias quinquenais e responsabilidade civil de empresas prestadoras de serviços junto a Secretária d</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4944/ind_184.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4944/ind_184.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 184/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a sinalização da Av. Emília Ramos, conhecida como a P4, no trecho que está em obras, após o calçamento._x000D_
 	_x000D_
 Justificativa: Para evitar acidentes, tendo em vista de além de não possuir nenhuma sinalização, aquele trecho não tem poste de iluminação e tem pedaços que dá pra andar nas duas mãos e tem pedaços que não. Sem nenhuma sinalização, estamos correndo o risco de muitos acidentes. Sem falar que a pista transitável, está intransitável. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4945/ind_185.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4945/ind_185.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 185/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a pintura e placa de alerta nas lombadas elevadas da Rua Coronel Gallotti._x000D_
 	_x000D_
 Justificativa: Para evitar acidentes, tendo em vista de além de não estarem com faixa refletiva, ainda não possuem placas alertando da presença das lombadas._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4946/ind_186.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4946/ind_186.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 186/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a manutenção, reforma e conservação dos Portais de entrada e saída da cidade, localizados nas vias de principais acesso ao Município, junto à BR 101 e Rodovia SC 410._x000D_
 Justificativa: As pessoas que entram e saem de nossa cidade se deparam com a situação deplorável dos portais, os mesmos encontram-se com as estruturas velhas e enferrujadas, pinturas apagadas e sujas, o nome da cidade TIJUCAS quebrado a mais de um ano, os principais acessos da cidade estão em situação de abandono._x000D_
  Os portais, além de informação geográfica, são espécies de pontos turísticos que identificam o Município, trata-se de cartões de visita a quem transita pelas vias estaduais e federais</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4947/ind_187.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4947/ind_187.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 187/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Luiz B. Feller, no Bairro Joaia._x000D_
 Justificativa: Há vários buracos ao longo desta via, dificultando o trânsito._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4948/ind_188.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4948/ind_188.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 188/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Bernardina C. Feller, no bairro da Joaia._x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4949/ind_189.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4949/ind_189.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 189/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua Bem Te Vi, no Bairro Centro._x000D_
  _x000D_
 Justificativa: A referida rua possui um buraco próximo ao passeio/calçada. As lajotas continuam cedendo com o decorrer dos dias, aumentando o diâmetro do buraco, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros para evitar acidentes e danos aos veículos._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4950/ind_190.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4950/ind_190.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 190/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Justificativa – A referida indicação já foi apresentada e aprovada na sessão de novembro de 2018, e até hoje nenhuma providência foi tomada._x000D_
 Passados mais de 05 (sete) meses, a referida rua encontra-se da mesma maneira, com uma faixa elevada e a menos de 50 (cinqüenta) metros de uma lombada, a parada consecutiva dos carros em ambas as saliências da rua vêm causando transtornos aos pedestres e aos motoristas._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora_x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de retirar a lombada da Rua Treze de Maio, no bairro Areias.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4951/ind_191.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4951/ind_191.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 191/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação do bueiro da Rua Atanásio Bernardes, no Bairro Centro, ao lado da Santa Rita Materiais Elétricos. _x000D_
 Justificativa: A referida Rua faz ligação de uma importante via da cidade, localizada bem no Centro._x000D_
 No início da rua, tem um bueiro que se encontra com a tampa quebrada, apresentando riscos aos pedestres e ciclistas que ali transitam._x000D_
 Os problemas apresentados na Rua Atanásio Bernardes deixam moradores em situação de vulnerabilidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4952/ind_192.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4952/ind_192.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 192/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder à manutenção adequada da área de laser localizada na Rua São Paulo, no Bairro universitário. _x000D_
 Seguem fotos da atual situação do local: _x000D_
 Justificativa: Iniciou-se a manutenção da área há alguns dias, porém restou inacabada._x000D_
 A referida área de laser é localizada ao lado da Escola Santa Teresinha, necessita reconstrução da área de esporte e reposição das redes._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4953/ind_193.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4953/ind_193.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 193/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Tiradentes, no bairro, Centro._x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4954/ind_194.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4954/ind_194.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de Maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 194/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que sejam feitos reparos na sinalização, embaixo da ponte, no cruzamento da Rua Demósthenes Feminella com Av. Jacobe Lameu Tavares, como colocação de tachões que estão faltando, pintar faixa de pedestres, fazer calçadas, colocar tubos de proteção embaixo da ponte onde é passagem de pedestres e transitam carros, seguem fotos._x000D_
 _x000D_
 _x000D_
 Justificativa: Se trata de reinvindicações da comunidade, por tratar da principal saída do nosso Munícipio, auxiliando assim na questão da segurança._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4958/ind_195.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4958/ind_195.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 195/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar a limpeza, manutenção e conservação de uma vala na Rua Henrique Boiteux, no trecho entre as ruas Capitão Amorim e João P.Pacheco, no Bairro da Praça._x000D_
 	Justificativa: A referida vala não tem escoamento e nos dias de chuva intensa ela transborda, sem contar o mau cheiro no local._x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                               OSCAR LUIZ LOPES_x000D_
 VEREADOR_x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=vala+na+Rua+Henrique+Boiteux&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=2019&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;data_publicacao_0=&amp;data_publicacao_1=&amp;autoria__autor=&amp;autoria__primeiro_au</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de maio  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 196/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Senhor Prefeito, O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de colocar vigilantes nas escolas municipais do Município de Tijucas._x000D_
  Justificativa: O pedido se faz necessário para reforçar a segurança nas escolas, tornando a entrada e saída dos alunos mais protegido. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4962/ind_197.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4962/ind_197.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de maio  de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 197/2019_x000D_
 _x000D_
 _x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Senhor Prefeito, O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de reformar a ponte pênsil na comunidade de terra nova._x000D_
  Justificativa: A reforma se faz necessário devido às péssimas condições de trafegabilidade e colocando em risco os pedestres. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ODIRLEI RESINI_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4963/ind_198.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4963/ind_198.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 198/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a vossa excelência que analise a possibilidade de executar a reforma do Centro de Educação Infantil Nair Ferreira, situado à Rua Porto Belo, Bairro Praça (próximo ao campo Renascença)._x000D_
  _x000D_
 Justificativa: Em uma visita observei que a necessidade de ser trocada, portas, pisos e de pintura, o espaço e bem aproveitado e conta com bons profissionais. Mais necessita de uma reforma para proporcionar mais conforto para as crianças e profissionais.  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELE_x000D_
 VEREADOR - PDT</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4964/ind_199.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4964/ind_199.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de Maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 199/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de viabilizar a construção de uma praça pública, bem como a implantação de uma área de lazer com parque infantil, sendo este com brinquedos adaptados para crianças com deficiência ou mobilidade reduzida, bancos para que os familiares possam sentar-se, calçadas, no espaço onde era o antigo Quiosque Pagode da Paz, localizado nas mediações da Rua Cel. Buchelle, com Av. Hercílio Luz, no Centro do Município de Tijucas._x000D_
 _x000D_
 Justificativa: A propositura tem como objetivo incentivar a promoção, socialização, integração e a interação de nossas famílias, com especial atenção às portadoras de necessidades especiais. _x000D_
 E por tratar de um espaço que se encontra sem utilidade._x000D_
 _x000D_
  _x000D_
 Cordialme</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4967/ind_200.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4967/ind_200.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de Maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 200/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que seja feita a  recuperação das bocas de lobo da Rua Tangará, no Bairro Praça, mais precisamente em frente a casa número 42._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, sendo que as bocas de lobo se encontram danificadas, seguem fotos, ocasionando risco para quem ali transita, e entupidas causando mau cheiro._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4969/ind_201.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4969/ind_201.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 201/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de adequação do Portal da Transparência do município no que diz respeito à Arrecadação de Tributos realizada pelo ente municipal._x000D_
 Justificativa: Em análise ao Portal da transparência pode-se perceber, de pronto, a dissonância com as normas de Esfera Federal que estabelecem a forma como devem estar às informações junto ao Portal da Transparência. _x000D_
 Tais dificuldades de acesso às informações públicas (documentos, arquivos, estatísticas, entre outros), ferem um dos fundamentos para a consolidação da democracia e do exercício da cidadania, e afastam o exercício do direito e do dever de conhecer e controlar os atos do governo e da gestão pública._x000D_
 A transparência pública tem por</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4970/ind_202.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4970/ind_202.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 202/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de adequação do Portal da Transparência do município no que diz respeito aos Contratos Administrativos firmados pelo ente municipal._x000D_
 Justificativa: Em análise ao Portal da transparência pode-se perceber, de pronto, o desacordo com o que lecionam diversas normas de esfera federal, e ainda, a não publicação dos Contratos firmados pelo Município._x000D_
 A transparência pública tem por objetivo ampliar os mecanismos de fiscalização, por parte da sociedade, dos recursos públicos recebidos pelas Administrações Públicas Municipais, e garantir o acompanhamento de sua devida e efetiva aplicação nos fins a que se destinam, sendo que o Portal da Transparência possibilita, a qualquer cidadã</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4971/ind_203.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4971/ind_203.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 203/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de adequação do Portal da Transparência do município no que diz respeito às Renúncias de Receitas concedidas pelo ente municipal._x000D_
 Justificativa: Em análise ao Portal da transparência pode-se perceber, de pronto, o desacordo com o que lecionam diversas normas de esfera federal._x000D_
 Logo, necessária se faz alterações no Portal da Transparência do ente municipal no que diz respeito à divulgação da relação de todas as renúncias de receitas concedidas pela Administração Pública Municipal aos contribuintes (anistia, remissão, subsídio, crédito presumido, isenção fiscal, e alteração da alíquota ou redução de base de cálculo), com o objetivo de visar o equilíbrio orçamentário e demon</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4980/ind_204.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4980/ind_204.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 204/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de implantação de um Projeto de Lazer voltado a crianças e adolescentes._x000D_
 	Justificativa: Vivemos nos últimos tempos um avanço significativo da tecnologia e na mesma velocidade observam-se índices crescentes de sedentarismo, de doenças associadas a inatividade física e doenças psicológicas decorrentes da falta ou pouca interação social._x000D_
 Este paradoxo acerca da tecnologia, em muito se deve a popularização de “tablets, note books e smartphones” que massificaram o acesso à rede mundial de computadores com a utilização de redes sociais, jogos e uma infinita gama de aplicativos. _x000D_
 Esses aparelhos, independentemente da classe social, tomaram conta dos lares, propiciando muitos ben</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4983/ind_205.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4983/ind_205.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de Maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 205/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a construção de um Ponto de Ônibus no bairro Nova Descoberta as margens da SC 410 próximo a Sub Estação da Celesc.   _x000D_
 _x000D_
 Justificativa. Solicitação da comunidade_x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fabiano Morfelle_x000D_
 VEREADOR-PDT</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/ind_206.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/ind_206.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 206/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a revitalização da Pista de Skate, no bairro centro, a construção de mais pistas em outros bairros, bem como incluir a modalidade Skate nas competições municipais._x000D_
 	_x000D_
 Justificativa: A referida solicitação vem da parte dos praticantes desse esporte, tendo em vista o grande número de adeptos._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/ind_207.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/ind_207.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 207/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a revitalização da Praça Getúlio Vargas, centro._x000D_
 	_x000D_
 Justificativa: A referida Praça se encontra em estado de abandono._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/ind_208.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/ind_208.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 208/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a mudança do ponto de ônibus, da Rua: Senador Gallotti, no Bairro Joaia._x000D_
 	_x000D_
 Justificativa: Por solicitação dos alunos que precisam pegar este meio de transporte escolar para vir estudar e com a mudança do ponto eles ficam no tempo, pois o mesmo entra em uma rua antes da atual localização do mesmo._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/ind_209.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/ind_209.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 209/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a alteração na largura da ciclovia da Av. Bayer Filho._x000D_
 	_x000D_
 Justificativa: Por solicitação dos usuários de bicicletas que não conseguem transitar nesta pista sem que corram o risco de acidentes, que já aconteceram muitos._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4994/ind_210.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4994/ind_210.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 31 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 210/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder colocação de aterro junto ao pátio do Departamento de Transporte da Secretaria Municipal de Saúde, localizado à Rua João Antônio Fagundes, nº 59, bairro Universitário._x000D_
 Justificativa: Em visita realizada por esta Vereadora ao Departamento, verificou-se a ausência de aterro junto ao pátio da Unidade, conforme demonstrado na imagem aqui anexada, o que acaba por acarretar dificuldade no trânsito dos veículos públicos na área interna e prejuízos a frota._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4995/ind_211.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4995/ind_211.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 31 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 211/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder a identificação adequada da Unidade de Saúde Básica Davi Vieira dos Anjos, no Bairro Sul do Rio. _x000D_
 Justificativa: Em visita realizada por esta Vereadora à unidade de Saúde, verificou-se a ausência de placa de identificação junto ao estabelecimento público, de modo que as pessoas que trafegam na rua não conseguem identificar o nome da unidade de Saúde._x000D_
 Além dessa identificação, observa-se que a placa em homenagem ao pescador “Danga”, no hall de entrada da unidade encontra-se em foto e danificada, razão pela qual se requer sua devida manutenção. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4996/ind_212.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4996/ind_212.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 31 de maio de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 212/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder a construção de uma sala exclusiva para o atendimento da enfermagem, na Unidade de Saúde Básica Davi Vieira dos Anjos, no Bairro Sul do Rio. _x000D_
 Justificativa: Em visita realizada por esta Vereadora à unidade de Saúde as profissionais de saúde relataram a dificuldade no atendimento privativo dos procedimentos de enfermagem, considerando-se que a unidade só possui dois consultórios (um médico e outro odontológico) e uma sala de espera._x000D_
 A carência de local exclusivo ao atendimento da equipe de enfermagem prejudica a privacidade dos pacientes que comparecem à Unidade para os procedimentos básicos de saúde, tais como: aplicar medicamentos, realizar curativos entre ta</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de Maio de 2019._x000D_
 _x000D_
@@ -13637,110 +13637,110 @@
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação da entrada na Rua Mário César Cirilo, no Centro, sendo que há um enorme buraco, desde que foi iniciada a pavimentação asfáltica da Rua Antônio Bayer._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, pois a referida rua encontra-se com a pavimentação bem danificada, sendo este buraco bem na entrada da rua,  causando prejuízos e transtornos aos moradores e comunidade em geral que por ela transitam._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5008/ind_214.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5008/ind_214.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 214/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 	_x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a limpeza e manutenção na Rua Urussanga, no Bairro Joaia._x000D_
 	Justificativa: O mato está invadindo a estrada e as calçadas, principalmente no jardim próximo a passarela da ponte da Joaia que da acesso a Rodovia SC 410.  _x000D_
  _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5009/ind_215.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5009/ind_215.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 215/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a instalação de uma faixa elevada, na Avenida Carlos Humberto Ternes, nas proximidades da Rua Preta Paula, no Bairro Joaia._x000D_
 	Justificativa: No local já existe uma lombada, mais os moradores solicitam a instalação de uma faixa elevada, para proporcionar mais segurança às crianças que atravessam diariamente à avenida para ida e volta da escola._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5011/ind_216.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5011/ind_216.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 216/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção na Rua Gralha Azul, no Bairro Praça._x000D_
 	Justificativa: A manutenção se da necessária devido a um buraco existente bem ao lado de um bueiro localizado em frente à casa n°210, bem como também se faz necessária a manutenção no bueiro._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5010</t>
   </si>
@@ -13753,294 +13753,294 @@
 INDICAÇÃO Nº 217/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar o calçamento e manutenção na Rua Henrique Boiteux, no Bairro Praça._x000D_
 	Justificativa: A manutenção se dá necessária devido ao número de buracos existentes na referida rua, principalmente em dias de chuva que a rua fica intransitável, sendo o calçamento uma solução._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5012/ind_218.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5012/ind_218.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 218/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção adequada na Servidão localizada ao lado da Igreja Só o Senhor é Deus, na Rua Navegantes, no Bairro Praça._x000D_
 Justificativa: A referida servidão encontram-se em péssimo estado de conservação, em dias de chuva fica completamente alagada e durante os dias de sol ficam esburacada, sem contar a poeira no local e o mato._x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5013/ind_219.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5013/ind_219.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 219/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção, limpeza e conservação nos Mosaicos Artesanais, localizado nos pilares da Ponte da BR 101, KM 163._x000D_
 	Justificativa: Trata-se de um ponto cultural de nossa cidade de grande importância, que requer cuidado e atenção, preservando e mantendo viva nossa cultura e tradição._x000D_
 _x000D_
  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5014/ind_220.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5014/ind_220.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 220/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar o calçamento na Rua José Gabriel Lopes, no Bairro Praça._x000D_
 	Justificativa: O calçamento da referida rua se faz necessário devido aos problemas como poeira e buracos no local, sendo um pedido dos moradores a este vereador._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5020/ind_221.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5020/ind_221.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a construção de uma área de lazer, que contemple no mínimo academia ao ar livre, parque infantil e quadra de esportes, no Loteamento Feller, no bairro Joaia._x000D_
 	Justificativa: Proporcionar a comunidade um espaço adequado para atividades e lazer._x000D_
 Sugestão deste vereador é que use o espaço de uma área verde que há no loteamento, conforme segue fotos em anexo.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5023/ind_222.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5023/ind_222.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 19 de Junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 222/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência em conjunto com a Secretaria Municipal de Agricultura, Pesca e Meio Ambiente, que analise a possibilidade de providenciar um arrancador de aipim tracionado por trator._x000D_
 Justificativa: É uma antiga reivindicação da comunidade. _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                   Cláudio Tiago Izidoro _x000D_
 Vereador</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5025/ind_223.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5025/ind_223.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de Junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 223/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a retirada de uma lombada na Rua 13 de maio, nas proximidades da Panificadora e Confeitaria Carlaine, sendo que há no local uma lombada e uma travessia de pedestres elevada bem próximas uma da outra._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, sendo que não há necessidade de uma lombada e logo em seguida uma passagem de pedestres elevada, dificultando assim o trânsito._x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5026/ind_224.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5026/ind_224.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de Junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 224/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que seja efetuada a pintura de uma faixa amarela por toda extensão da Rua Pará, Rua da Univali, e que sejam colocadas placas de proibido estacionar na referida rua._x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que estão estacionando os carros dos dois lados da rua, dificultando o trânsito no local._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5029/ind_225.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5029/ind_225.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de Junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 225/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que seja efetuada  a manutenção da Avenida Bayer Filho,_x000D_
  _x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, diversos pontos da referida avenida encontram-se com buracos, asfalto com rachaduras, sendo necessária a manutenção._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5030/ind_226.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5030/ind_226.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 226/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a cobertura com asfalto frio de um buraco no encruzo da Av. Luiz Gomes com a Av. Emília Ramos, popular P4._x000D_
 	_x000D_
 Justificativa: O buraco a que se refere a indicação, está com uma proporção enorme e estão colocando areia, o que não serve de nada, pois a areia vai saindo e fica o buraco aberto novamente._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5031</t>
   </si>
@@ -14053,723 +14053,723 @@
 INDICAÇÃO Nº 227/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a cobertura com asfalto frio de um buraco na subida da lombada elevada da Rua 13 de novembro, popular P4, ao lado do Bar do Paulinho._x000D_
 	_x000D_
 Justificativa: O buraco a que se refere a indicação, está fundo e os veículos que por ali transitam, entram com a roda e as vezes chegam a perder o controle da direção._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5033/ind_228.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5033/ind_228.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 228/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a instalação de uma travessia elevada em frente à Igreja de Santa Luzia. _x000D_
 	Justificativa: Devido ao trecho de Porto Belo asfaltado, diversos carros acabam transitando em alta velocidade no local, sendo assim um pedido dos moradores a instalação da travessia, para proporcionar mais segurança no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5034/ind_229.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5034/ind_229.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 229/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção no calçamento da Rua São José, no trecho das proximidades da Rua Aldeia, no Bairro Praça._x000D_
 	Justificativa: O referido trecho encontra-se com diversos buracos, necessitando as devidas manutenções._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5038/ind_230.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5038/ind_230.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de junho de 2019._x000D_
 INDICAÇÃO Nº 230/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 Senhor Prefeito,_x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a revitalização da Praça Maria Teixeira Casas, bairro Joáia._x000D_
 Justificativa: A referida indicação, já foi realizada por esta vereadora na sessão do dia 23 de outubro de 2017, porém a situação permanece a mesma, ou ainda mais precária na referida Praça. É necessária manutenção periódica deste local, de imediato a limpeza, arborização e cobertura em locais específicos para abrigar os visitantes das condições climáticas. Os brinquedos do parque estão danificados, oferecendo risco de acidente às crianças, quadras sem redes e espaço tomado pelo mato. A praça é um importante ponto, utilizado para o lazer dos moradores locais, devem ser elementos de socializaçãodo ba</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5039/ind_231.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5039/ind_231.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 24 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 231/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
       Senhor Prefeito,_x000D_
 _x000D_
 	A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de estabelecer edificação com quadra de esportes, parque de diversões infantil, equipamento para atividade física ao ar livre, e estrutura de praça, no espaço de área verde, localizado no loteamento Terra Nova, no bairro Joáia._x000D_
  _x000D_
  _x000D_
                                 _x000D_
 Justificativa: A comunidade já vem utilizando a área para o lazer e praticas de esportes, fez quadra de esportes de futebol._x000D_
 Necessitam da construção de quadras de esportes adequadas, banheiros, bancos, parque de diversões infantil, equipamento para atividade física ao ar livre, e estrutura de praça._x000D_
 Defende-se que as áreas verdes urbanas proporcionam melhorias na qualidade de vida dos munícipes, impacta</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5047/ind_232.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5047/ind_232.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 232/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção em uma área de lazer localizada na Avenida Jacarandã, no Bairro Areias._x000D_
 	Justificativa: A área de lazer encontra-se em estado deplorável, com aparelhos de ginástica totalmente enferrujados, brinquedos do parque infantil quebrados, quadra de esportes com redes rasgadas, mato tomando conta do local e iluminação necessitando reparos._x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5049/ind_233.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5049/ind_233.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de Junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 233/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência, em conjunto com o Setor de Iluminação, que analise a possibilidade de proceder a implantação e instação do sistema de iluminação pública da Rua Otávio J. dos Santos, localizada no bairro Areias._x000D_
 _x000D_
 Justificativa: Por se tratar de uma rua relativamente nova do nosso município, a implantação e instalação da iluminação pública se faz necessária pois os moradores da referida localidade vem sofrendo devido à insegurança causada pela ausência de iluminação na via pública._x000D_
 É importantíssimo que o Poder Público ofereça um serviço de iluminação pública de qualidade, pois, é essencial para a qualidade de vida na promoção da segurança pessoal e do patrimônio do munícipe._x000D_
 Portanto, pedimos encarecidamente que se</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5050/ind_234.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5050/ind_234.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de Junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 234/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita que a Vossa Excelência, em conjunto com a Secretaria de Obras, realize a pavimentação da Rua Otávio J. dos Santos, localizada no bairro Areias._x000D_
 _x000D_
 Justificativa: A pavimentação se faz necessária por se tratar de uma relativamente nova em que os moradores sofrem constantemente com a lama no período das águas e com a poeira no período de estiagem, ocasionando problemas de saúde e também dificultando a trafegabilidade. Outro motivo é melhorar a infraestrutura da nossa cidade, oferecer melhores condições de vida para a população, e também contribuir para o desenvolvimento econômico do local._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Cláudio Tiago Izidoro_x000D_
 Vereador</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5051/ind_235.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5051/ind_235.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 235/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção adequada na Rua Manoel Nahum de Brito, no Bairro Centro. _x000D_
 	Justificativa: A manutenção se necessária devido a vários buracos encontrados na referida rua, podendo ocasionar futuros acidentes e danos aos veículos que transitam no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5052/ind_236.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5052/ind_236.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de junho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 236/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de construção de bueiros na Rua Rudy Bayer, nas proximidades do Atacado Motter, no bairro Centro. _x000D_
 	Justificativa: Grande parte da rua já possui bueiros, faltando apenas nesse trecho, que em dias de chuva fica alagado._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5053/ind_237.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5053/ind_237.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar pontos de ônibus na localidade de Santa Luzia._x000D_
 Justificativa: As crianças esperam no tempo para pegar o ônibus para ir para a escola (conforme foto em anexo) e os munícipes para se deslocarem._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5054/ind_238.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5054/ind_238.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção da pavimentação da Av. Hercílio luz._x000D_
 	_x000D_
 Justificativa: A parte da Av. que foi feito o canteiro central, encontra-se com o calçamento em estado deplorável. Aliás já foi recolocado todo torto e com o uso está cada dia pior._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
          O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar calçamento da rua General de Brito do bairro da Praça._x000D_
        _x000D_
 _x000D_
            Justificativa: Essa pavimentação trará um grande benefício à comunidade desse bairro, que há muito pleiteia esta melhoria._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Écio Hélio de Melo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5058/ind_240.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5058/ind_240.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar calçamento da rua Dona Nitinha proximo a colônia de pescadores no bairro da Praça._x000D_
        _x000D_
 _x000D_
            Justificativa: Essa pavimentação trará um grande benefício à comunidade desse bairro, que há muito pleiteia esta melhoria._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Écio Hélio de Melo_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5059/ind_241.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5059/ind_241.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 241/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção das academias ao ar livre._x000D_
 	_x000D_
 Justificativa: Todas as academias estão com os aparelhos enferrujados, correndo o risco de partir na hora em que estiver em uso, causando dano ao usuário._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5060/ind_242.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5060/ind_242.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 242/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção da pavimentação da Av. Hercílio luz._x000D_
 	_x000D_
 Justificativa: A parte da Av. que foi feito o canteiro central, encontra-se com o calçamento em estado deplorável. Aliás já foi recolocado todo torto e com o uso está cada dia pior._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5061/ind_243.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5061/ind_243.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 243/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção do asfalto da Av. Bayer Filho._x000D_
 	_x000D_
 Justificativa: Em vários pontos do asfalto existem buracos que a pessoa não nota e acaba caindo com a roda do carro dentro e inclusive as motos, que é muito mais perigoso, pois pode causar um acidente._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5062/ind_244.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5062/ind_244.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 244/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção da Rua Manoel Nahum de Brito._x000D_
  _x000D_
 	Justificativa: A rua se encontra com muitos buracos no calçamento, já ocasionando acidente com motos._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5063/ind_245.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5063/ind_245.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 245/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção da Rua: Piauí, no Bairro: Universitário_x000D_
  _x000D_
 	Justificativa: A rua se encontra com muitos buracos, ocasionando alguns acidentes._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5067/ind_246.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5067/ind_246.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 246/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de substituir as lâmpadas de vapor de sódio e mercúrio por lâmpadas LED na rede de Iluminação Pública do Bairro Sul do Rio._x000D_
 	Justificativa: A substituição das antigas lâmpadas por outras mais eficientes trará benefícios de economia e de melhor luminosidade, promovendo o aumento da segurança do local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5068/ind_247.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5068/ind_247.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 247/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar Fiscais no quadro de funcionários do PROCON Tijucas._x000D_
 	Justificativa: Em visita deste vereador ao PROCON, a Diretora afirma a dificuldade de realizar as fiscalizações, devido à falta de fiscais no quadro de funcionários do PROCON, onde acaba tendo que recorrer ao PROCON estadual, que conta apenas com dois fiscais para realizar as devidas fiscalizações._x000D_
 Sendo assim a necessidade de fiscais no quadro de funcionários, para que haja fiscalização de forma eficiente e os serviços do PROCON funcionem corretamente, atendendo assim as necessidades da população._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5069/ind_248.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5069/ind_248.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 248/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Rouxinol, no Bairro Centro._x000D_
 	Justificativa: A manutenção se dá necessária devido a vários buracos existentes na rua._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5072/ind_249.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5072/ind_249.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 249/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a construção de três (03) lombadas, na rua Otávio A. Duarte, situada no Loteamento Moradas de Tijucas, Bairro XV de Novembro. _x000D_
 _x000D_
 Justificativa. A pedido da comunidade, a rua da acesso a Av. Carlos Alberto Ternes, (P2), á referente rua tem a extensão de aproximadamente 900 metros   tornando-se uma rua de alta velocidade, pondo em risco os moradores e pedestres que utilizam._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fabiano Morfelle_x000D_
 Vereador-PDT</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5073/ind_250.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5073/ind_250.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 250/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a colocação de Lixeiras ao longo da Avenida Paineiras no Loteamento Mata Atlântica._x000D_
 _x000D_
 Justificativa. A pedidos dos moradores, visto que não a Lixeiras no local. A Avenida é um local muito utilizado para a praticante de caminhadas e passeios com animais e torna-se necessário a colocação das mesma. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fabiano Morfelle_x000D_
 VEREADOR-PDT</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5074/ind_251.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5074/ind_251.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 251/2019_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Executivo Municipal, que analise a possibilidade de viabilizar um local para ser usado como abrigo, no horário 19h00 ás 07h00 para os moradores de rua, no período do inverno, bem como fazer uma parceria entre Secretaria de Ação Social e Polícia Militar no sentido de cadastrar os andarilhos e/ou pessoas em condições de alta vulnerabilidade, para poder ter controle sobre os mesmos. _x000D_
 Justificativa: Trata-se da forma de acolher essas pessoas carentes em dias de frio. Como exemplo, segue o que foi feito pelo Prefeito de Florianópolis, Gean Loureiro._x000D_
 _x000D_
 Prefeitura de Florianópolis reabre abrigo a moradores de rua em noites abaixo de 10ºC_x000D_
 Assim como no ano passado, a Passarela Nego Quirido servirá de abrigo nas madrugadas geladas_x000D_
  _x000D_
 Com a chegada de uma massa de ar pola</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5087/ind_252.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5087/ind_252.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 252/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de disponibilizar a passagem de um caminhão pipa na Estrada Geral do Timbé._x000D_
 Justificativa: Uma solicitação dos moradores, que sofrem com o problema da poeira no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
@@ -14785,653 +14785,653 @@
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de instalar uma lombada na Rua Otávio Antônio Duarte, no Bairro XV de Novembro._x000D_
 	Justificativa: Um pedido dos moradores a este vereador, onde relatam que diversos acidentes ocorrem na referida rua, devido à alta velocidade dos veículos no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5089/ind_254.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5089/ind_254.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 10 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 254/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a limpeza e manutenção, no final da Rua Mariano Rocha Júnior, nas margens do Rio Tijucas, Popular ‘‘Boca da Barra’’, no Bairro da Praça._x000D_
 	Justificativa: Devido a recente maré alta, o rio acabou trazendo grande quantidade de galhos e lixos, deixando a área com muitos entulhos e sujeiras._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5090/ind_255.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5090/ind_255.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 255/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de instalar uma lombada na Ypê Amarelo, no Loteamento Mata Atlantica 2, Bairro Areias._x000D_
 	Justificativa: A instalação da lombada se faz necessário devido ao grande número de veículos que transitam em alta velocidade na referida rua._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5091/ind_256.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5091/ind_256.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 10 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 256/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção adequada na Praça Pedro Capitolino de Souza, no Bairro Universitário._x000D_
 	Justificativa: A referida praça encontra-se com as redes da quadra de vôlei de praia caída e rasgada, areia das quadras necessitando reposição e iluminação precária, dificultando o uso do local à noite._x000D_
  _x000D_
 Cordialmente,_x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5092/ind_257.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5092/ind_257.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 257/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de instalação de lombadas nas proximidades do cruzamento entre as Ruas São Paulo e Dirceu dos Anjos, no Bairro Universitário._x000D_
 	Justificativa: Na manhã da ultima terça-feira, 09 de julho, ocorreu no local um acidente envolvendo dois veículos, deixando um jovem em estado grave. _x000D_
 Sendo assim a instalação de lombadas se faz necessário a fim de evitar futuros acidentes no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Fernando do Gordo, Esaú Bayer</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5093/ind_258.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5093/ind_258.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 10 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 258/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicitam a Vossa Excelência, que analise a possibilidade de providenciar a recuperação e manutenção das academias de saúde do nosso Município. _x000D_
  _x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo necessária essa recuperação e manutenção, pois as academias encontram-se danificadas, seguem fotos, oferecendo riscos aos usuários._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES                                       ESAÚ BAYER_x000D_
          VEREADOR                                                   VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
      _x000D_
  _x000D_
 _x000D_
 https://sapl.tijucas.sc.leg.br/materia/pesquisar-materia?tipo=8&amp;ementa=academias+de+sa%C3%BAde&amp;numero=&amp;numeracao__numero_materia=&amp;numero_protocolo=&amp;ano=2019&amp;o=&amp;tipo_listagem=1&amp;data_apresentacao_0=&amp;data_apresentacao_1=&amp;data_</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5100/ind_259.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5100/ind_259.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 259/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua João Bernardino da Cruz, no bairro da Praça._x000D_
  _x000D_
  _x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5106/ind_260.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5106/ind_260.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 260/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação do bueiro da Rua Bem Te Vi, no Bairro Praça, em frente ao C.E.I Zilda Maria Peixer. _x000D_
  _x000D_
  _x000D_
 Justificativa: A referida Rua faz ligação com a Avenida Coleira, localizada no Bairro da Praça._x000D_
 No início da rua, tem um bueiro que se encontra com a tampa quebrada, apresentando riscos aos pedestres e ciclistas que ali transitam._x000D_
 Os problemas apresentados na Rua Bem te vi deixam moradores em situação de vulnerabilidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5107/ind_261.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5107/ind_261.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 261/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à Rua Embaúba, no Bairro Mata Atlântica._x000D_
  _x000D_
 _x000D_
  _x000D_
 Justificativa: Há uma grande quantidade de lixo, na área referida, conforme foto acima necessita que sejam recolhidos e identificados os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5108/ind_262.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5108/ind_262.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 262/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,								_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação na entrada da Rua Beija Flor, no bairro da Praça._x000D_
  _x000D_
  _x000D_
 	  Justificativa – Os moradores da rua Beija Flor, não conseguem usufruir do passeio público, haja vista que a calçada está abarrotada de entulhos conforme foto apresentada._x000D_
 A referida rua encontra-se deteriorada com buracos bem no início, dificultando o trânsito._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5109/ind_263.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5109/ind_263.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 263/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Arara, no bairro da Praça._x000D_
  _x000D_
 	   _x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 A área é de circulação do CEI Zilda Maria Peixer, o que ocasiona grande movimento nos horários de pico, os problemas da via estão ainda passíveis de ocasionar graves acidentes_x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5110/ind_264.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5110/ind_264.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 11 de julho de 2019_x000D_
 _x000D_
 INDICAÇÃO Nº 264/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado, na Rua Sadi Lemos, no Bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: Há grande quantidade de lixo, depositado encima da calçada no início da rua, necessita que seja recolhido e identificado os responsáveis, uma vez que deve ser resto de obra das residências próximas ao local. O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 O passeio público necessita ser desobstruído, urgentemente, considerando-se que os pedestres encontram-se em uma situação de vulnerabilidade, tendo que utilizarem a via de transito dos carros para circularem na rua, correndo riscos iminentes de atro</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5113/ind_265.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5113/ind_265.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 265/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção do asfalto das Avenidas Luiz Gomes e Emília Ramos. _x000D_
  _x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo necessária essa  manutenção em toda extensão da Avenida Luiz Gomes e alguns pontos da Avenida Emília Ramos, pois as referidas avenidas encontram-se com asfalto danificado, oferecendo riscos aos usuários que por elas transitam._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5114/ind_266.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5114/ind_266.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 266/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar reparos no asfalto da Av. Luiz Gomes no Bairro XV de Novembro._x000D_
 _x000D_
 Justificativa. No local à 3 (três) buracos que estão trazendo risco aos motoristas, principalmente os motociclistas._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Fabiano Morfelle_x000D_
 VEREADOR-PDT</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Fernanda Melo Bayer, Esaú Bayer</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5115/ind_267.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5115/ind_267.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 267/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicitam a Vossa Excelência que analise a possibilidade de aquisição de máquinas de Braille, assim como, jogos e equipamentos interativos para educação das crianças portadores de deficiência visual das Escolas Públicas Municipais. _x000D_
 Justificativa: A fase de alfabetização de crianças cegas e/ou adultos em processo de reabilitação compreende uma etapa bastante complexa. _x000D_
 A rede pública municipal atende crianças com deficiência visual, no entanto, não há disponibilidade das máquinas de Braille, considerada ferramenta importantíssima na alfabetização dessas crianças._x000D_
 As máquinas de Braille são fundamentais na educação das crianças deficientes visuais, tornando o aprendizado mais fácil, ligando fonética à ortografia. De modo g</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5116/ind_268.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5116/ind_268.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 268/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar manutenção na Área de Lazer localizada na Rua Osvaldo Argino Cordeiro, no Jardim Progresso._x000D_
 	Justificativa: A referida área encontra-se em péssimo estado de conservação, brinquedos do parque infantil quebrados, quadra de futebol sem condições alguma de uso, lixo depositado no local, refletores queimados e entre outros problemas encontrados no local._x000D_
  _x000D_
  _x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5117/ind_269.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5117/ind_269.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 269/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar placas indicativas e pintura de sinalização nas lombadas das Ruas da localidade Jardim Progresso._x000D_
 	Justificativa: Em visita ao local, percebemos que existem diversas lombadas nas ruas do Jardim Progresso, mais nenhuma conta com sinalização._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5118/ind_270.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5118/ind_270.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 270/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção nas Quadras de Futebol e Vôlei de Areia, na Praça Manoel dos Anjos, Bairro Praça._x000D_
 	Justificativa: Um pedido da comunidade que solicita a reposição de areia nas quadras e melhorias na iluminação, proporcionando assim mais qualidade e segurança para as praticas esportivas._x000D_
  _x000D_
  _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5120/ind_271.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5120/ind_271.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 271/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência e ao Setor competente, que analise a possibilidade de proceder a manutenção e pintura das demarcações das vagas, de estacionamento de área pública, de todo o trajeto da Avenida Bayer Filho._x000D_
 Justificativa: A manutenção das demarcações de vagas de estacionamento é uma medida simples, porém necessária para garantir as delimitações reservadas aos automóveis e na promoção de maior segurança e organização do transito._x000D_
 A falta de uma sinalização adequada, dificulta a trafegabilidade e o andamento do transito, colocando em risco a integridade das pessoas, sendo essencial para a qualidade de vida e segurança dos que se utilizam da referida via. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
                                   Cláudio Tiag</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5129/ind_272.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5129/ind_272.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 272/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade a implantação de uma academia de saúde no bairro Morretes. _x000D_
 ._x000D_
 Justificativa: Por solicitação da Comunidade._x000D_
 ._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5130/ind_273.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5130/ind_273.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 273/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a recuperação de todas as faixas verticais de sinalização e de pedestre da avenida Bayer Filho, Luiz Gomes e Emília Ramos. _x000D_
 ._x000D_
 Justificativa: Solicitação da comunidade e uma questão de segurança._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5131</t>
   </si>
@@ -15472,894 +15472,894 @@
 INDICAÇÃO Nº 275/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de determinar aos setores competentes da administração municipal providências no sentido de regularizar o mapa do município de Tijucas, fazendo constar o nome de todas as ruas e que este mapa possa ser distribuído aos órgãos públicos para possível localização de ruas nos novos loteamentos. _x000D_
 ._x000D_
 Justificativa: Para conhecimento._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5133/ind_276.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5133/ind_276.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 276/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a limpeza e a conservação da rua Ângelo José da Silva, rua que liga BR 101 ao bairro do Pernambuco. _x000D_
 ._x000D_
 Justificativa: Solicitação da comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5134/ind_277.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5134/ind_277.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 277/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a confecção das placas indicativas com o nome das ruas das comunidades do Interior de nosso Município._x000D_
 ._x000D_
 Justificativa: Solicitação da comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5135/ind_278.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5135/ind_278.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 278/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a revitalização e recuperação da rotatória localizada próxima ao posto de gasolina do Dinho._x000D_
 ._x000D_
 Justificativa: Solicitação da comunidade_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5136/ind_279.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5136/ind_279.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 279/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de implantar uma rótula no cruzamento da av. Bayer Filho com as ruas Geraldo Rebelo, Nilo Oliveira e Av. Carlos Humberto ternes (p2), uma vez que naquele local há um fluxo muito elevado de veículos e vários acidentes são registrados. _x000D_
 ._x000D_
 Justificativa: A indicação se justifica no grande fluxo de veículos que transitam por aquele cruzamento, colocando em risco à população local. além do mais, com a pavimentação da p2, o tráfego de veículos aumentou consideravelmente. Assim, se faz necessário a obra proposta._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5137/ind_280.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5137/ind_280.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 280/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a colocação de semáforo no cruzamento da rua do Governo com a rua Antônio Bayer. _x000D_
 ._x000D_
 Justificativa: Solicitação da comunidade_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5138/ind_281.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5138/ind_281.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 281/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção da Rua: 13 de Maio, no perímetro entre a Rua 13 de novembro à Av: Hercílio Luz._x000D_
 	_x000D_
 Justificativa: A referida rua encontra-se totalmente danificada, dificultando a trafegabilidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5139/ind_282.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5139/ind_282.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 282/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que seja concedido mensalmente auxílio financeiro, (Passe escolar), aos estudantes de curso preparatório pré-vestibular, que frequentam curso, em outro município, sem similar em Tijucas, a importância correspondente de até 80% (oitenta por cento) do custo do transporte, do mesmo modo que os estudantes universitários e do ensino médio, que frequentam curso em outro município, já amparados pela LEI Nº 1712/2002._x000D_
 _x000D_
 _x000D_
 Justificativa: O auxílio financeiro hoje concedido pelo Município de Tijucas aos estudantes que frequentam cursos universitários e de ensino médio em outro município, sem similar em Tijucas é de amplo conhecimento da população e é realiz</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5142/ind_283.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5142/ind_283.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 283/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a sinalização, e placa de identificação da Rua Maria Gallotti, como é comumente conhecida no bairro Praça._x000D_
  _x000D_
 _x000D_
  _x000D_
 Justificativa: A referida rua não possui placa de identificação com o nome da rua, e a sinalização de trânsito está totalmente apagada._x000D_
 As placas de nomenclaturas de ruas são instrumentos de grande importância em uma cidade, uma vez que facilita o acesso e a rápida identificação da localização que se procura. Além de deixar a cidade mais organizada._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5143/ind_284.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5143/ind_284.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 284/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua José G. Lopes, no Bairro Praça._x000D_
  _x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 450 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5144/ind_285.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5144/ind_285.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 285/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise possibilidade de providenciar a recuperação da pavimentação na Rua Augusto Bayer, no Bairro Praça, bem como a retirada do lixo, deixado após a poda das arvores, obstruindo a calçada._x000D_
  _x000D_
  _x000D_
 Justificativa: A via encontra-se com buracos em vários pontos da rua, além de estar com parte da calçada repleta de restos das podas das árvores, lixo e entulhos._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças, além de obstruir o transito dos pedestres pela calçada, o que coloca os transeuntes em situação de vulnerabilidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5145/ind_286.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5145/ind_286.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 286/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a conclusão da pavimentação da Rua General de Brito, no Bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua General de Brito, recebeu pavimentação em grande parte de sua extensão restando apenas uma faixa de aproximadamente 200 metros._x000D_
 A referida obra beneficiaria aquela região e seus moradores, que não foram contemplados com a pavimentação como o restante dos seus vizinhos, além da valorização patrimonial e embelezamento da cidade, garantindo mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5146/ind_287.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5146/ind_287.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 287/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte na pavimentação em torno da rótula na Avenida Paineiras, no Loteamento Mata Atlântica._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida indicação, já foi realizada por esta Vereadora na sessão do dia 02 de maio de 2018 e 14 de março de 2019, porém a situação permanece a mesma, ou ainda mais precária na referida rotula._x000D_
 A pavimentação daquela área encontra-se danificada, parte dela sem as lajotas, o terreno está cedendo, o que acarreta em buracos, dificultando o trânsito e colocando em riscos os pedestres._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5147/ind_288.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5147/ind_288.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 288/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua das Cerejeiras, no bairro Areias._x000D_
  _x000D_
  _x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5148/ind_289.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5148/ind_289.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 289/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder à devida manutenção da Área de lazer do Loteamento Jardim Alamandas. _x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
  _x000D_
 _x000D_
 Justificativa:  A referida área necessita de instalação de novos brinquedos, conserto das gangorras do parque e bancos, instalação de balanços, instalar pergolado de madeira com cobertura para que as pessoas tenham sombra em dias de sol e proteção em dias de chuva. _x000D_
 Necessita ainda refazer o campo, redes e demarcação da quadra, areia no campo, em visita percebe-se que a área é sempre bem utilizada pelas crianças do bairro._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5149/ind_290.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5149/ind_290.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 290/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Maria da Glória, no Bairro Areias._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 300 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5150/ind_291.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5150/ind_291.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 291/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação da Rua das Hortências, no Bairro Areias._x000D_
  _x000D_
  _x000D_
 Justificativa: Há vários buracos ao longo desta via, dificultando o trânsito e a entrada e saída dos moradores de suas casas. _x000D_
 As lajotas precisam ser recolocadas. O material alocado junto ao passeio prejudica o trânsito das pessoas junto à calçada._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5151/ind_292.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5151/ind_292.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 292/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise possibilidade de providenciar pavimentação da Rua Natureza no bairro Pernambuco._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 Justificativa: A referida indicação, já foi realizada por esta Vereadora na sessão do dia 07 de agosto de 2017, porém a situação permanece a mesma, ou ainda mais precária na referida rua._x000D_
 A rua Natureza possui uma extensão de 2.150 m, e necessita de pavimentação._x000D_
 Enquanto não é possível a pavimentação, a população local solicita que a prefeitura através do setor de obras, faça o patrolamento e umedeça a via para diminuir a poeira causada pelo intenso fluxo de veículos no local._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5152/ind_293.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5152/ind_293.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 31 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 293/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a fiscalização de animais amarrados em propriedades particulares e públicas que possam comprometer a integridade da comunidade._x000D_
 _x000D_
 Justificativa: Sabemos que esses animais, como cavalos e bois, amarrados em propriedades que não oferecem segurança, segue foto, sendo que podem ter acesso às vias, podem causar acidentes, colocando assim a comunidade em risco e inclusive os próprios animais. _x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5153/ind_294.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5153/ind_294.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 31 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 294/2019_x000D_
 _x000D_
 Exmo. Sr. Eloi Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder a construção de uma faixa elevada de pedestres na Avenida Bayer Filho nas proximidades da Panificadora e Confeitaria Donatella, e, ainda a demarcação com “caixas amarelas” ou “marcação de área de conflito” na travessia entre as Ruas Alexandre Ternes Neto e a Rua Luiz Hipólito da Cruz._x000D_
 	_x000D_
 Justificativa: Cruzamento de via importante da cidade e que vem complicando o trânsito.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5154/ind_295.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5154/ind_295.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 31 de Julho de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 295/2019_x000D_
 _x000D_
 Exmo. Sr. Eloi Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder a construção de uma faixa elevada de pedestres na Rua Euclides Francisco Peixoto nas proximidades da Capela Santa Luzia no bairro Santa Luzia._x000D_
 	Justificativa: solicitação da comunidade._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Elizabete Mianes da Silva_x000D_
 VEREADORA</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5155/ind_296.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5155/ind_296.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 296/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de fazer uma Faixa de Pedestre na Rua São Paulo, em frente ao Supermercado Espíndola._x000D_
 ._x000D_
 Justificativa: Por solicitação da comunidade, devido ao grande fluxo de pedestres que atravessam a rua naquela localização._x000D_
 ._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5156/ind_297.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5156/ind_297.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 297/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de fazer uma quadra de concreto para prática de Basquete, na área de lazer, localizada ao Lado da Escola Santa Terezinha, na Rua São Paulo._x000D_
 ._x000D_
 Justificativa: Por solicitação da juventude, que frequenta a referida área._x000D_
 ._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5157/ind_298.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5157/ind_298.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 298/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de fazer um quebra-molas, nas imediações da lateral da Escola Santa Terezinha, na Rua São Paulo._x000D_
 ._x000D_
 Justificativa: Por solicitação da comunidade, que está preocupada com o fluxo de automóveis em alta velocidade, o que já ocasionou acidente com crianças que saem da escola._x000D_
 ._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5165/ind_299.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5165/ind_299.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de abril de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 299/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de instalar, nos estabelecimentos públicos e privados, placas de atendimento prioritário com o símbolo mundial da conscientização do transtorno do Espectro Autista – TEA._x000D_
  _x000D_
 Justificativa:  O autismo, também conhecido como transtorno do espectro autista é um transtorno global do desenvolvimento caracterizado por alterações significativas na comunicação, na interação social e no comportamento._x000D_
 O autismo é considerado, devido aos prejuízos causados, problema de saúde pública. E assim sendo, possui competência comum entre os Estados, União, Distrito Federal e Municípios, conforme determina o art. 23, inciso II da Constituição Federal. _x000D_
 Assim a presente indicação visa garanti</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5189/ind_300.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5189/ind_300.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC),05 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 300/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de instituir a nota fiscal de serviços eletrônicos (NFS-E) e dispõe sobre a geração e utilização de créditos tributários para tomadores de serviços nos termos que específicos – NOTA LEGAL_x000D_
 _x000D_
 	Justificativa: A nota fiscal legal é incentivar o tomador de serviços a exigir a emissão da nota fiscal de serviços, possibilitando ao Poder Público maior arrecadação e ao contribuinte incentivando pela possibilidades de acúmulo de créditos para pessoas físicas ou empresas, outra questão relevantes é a oportunidade de o contribuinte escolher uma entidade para receber os seus créditos, o que é uma representação, na prática da participação social na escolha de onde parte de seu imposto p</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5190/ind_301.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5190/ind_301.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de Agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 301/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que seja efetuada a pintura de uma faixa amarela por toda extensão da Rua Mário César Cirilo, no Centro, e que sejam colocadas placas de proibido estacionar na referida rua._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, por constar na referida rua, restaurante, clínica odontológica e uma clínica veterinária, o fluxo de carros é intenso, sendo que os dois lados da rua são utilizados para estacionar, seguem fotos, dificultando assim o trânsito no local._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5191/ind_302.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5191/ind_302.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 302/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Capitão Amorim, próximo a transversal com a Rua Doze de Outubro, no Bairro Praça._x000D_
 	Justificativa: A manutenção se faz necessária devido a um buraco existente no local, podendo ocasionar acidentes e danos aos veículos que ali transitam._x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5192/ind_303.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5192/ind_303.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 303/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção no calçamento da Rua José A. Gallotti, no Bairro Praça._x000D_
 	Justificativa: Ao longo da rua encontram-se vários buracos, necessitando os devidos reparos._x000D_
  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5193/ind_304.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5193/ind_304.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 304/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de instalar lombadas, bem como placas indicativas, na Rua Nova Trento, no Bairro Joaia._x000D_
 	Justificativa: Proporcionar mais segurança aos moradores da referida rua, devido ao fluxo de veículos que transitam em alta velocidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5194</t>
@@ -16377,575 +16377,575 @@
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Adriel Menezes, no Jardim Progresso._x000D_
 	Justificativa: A manutenção se faz necessária devido a um buraco existente a mais de um ano em frente à Mercearia JHS. _x000D_
 _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5195/ind_306.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5195/ind_306.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 306/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua São José, nas proximidades da CEI Mauri Afonso da Silva, no Bairro Praça._x000D_
 	Justificativa: A manutenção se dá necessária devido a um buraco existente no local, podendo ocasionar futuros acidentes e danos aos veículos que por ali transitam._x000D_
  _x000D_
  _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5196/ind_307.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5196/ind_307.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 307/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de pavimentar uma servidão localizada na Rua Nova Trento, Bairro Joaia._x000D_
 	Justificativa: A pavimentação se faz necessárias afins de resolver os problemas no local de poeira, buracos e lama em dias de chuva._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5198/ind_308.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5198/ind_308.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 308/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de confeccionar mapa geográfico do Município, com a identificação de bairros e ruas, para uso em escolas e órgãos públicos._x000D_
 _x000D_
 	Justificativa: Mapas são representações da realidade e ilustram de forma reduzida um determinado espaço geográfico. Seu uso em escolas públicas é de extremo valor, não apenas para o ensino da Geografia enquanto disciplina, mas também como forma de apresentar aos estudantes o lugar onde moram. Sem dúvida, o estudo da cartografia através do uso de mapas locais fortalece o vínculo com o Município, agregando conhecimento aos estudantes sobre sua própria realidade. Por sua vez, os mapas são indispensáveis aos órgãos da administração pública. Historic</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5199/ind_309.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5199/ind_309.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 309/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de conceder à Associação de Pais e Amigos do Autista de Tijucas (AMA), o prédio onde funcionava a sede da Associação Desportiva e Cultural de Capoeira Arte Negra de Tijucas – Adccant, a fim de que cuidem da área e implementem no espaço atendimentos clínicos para autistas. O prédio está localizado à Rua Alvina Simas Reis, no Centro de Tijucas._x000D_
  _x000D_
  _x000D_
 Justificativa:  A solicitação se faz a fim de atender os interesses da Associação de Pais e Amigos do Autista (AMA), propiciando o aproveitamento e a melhoria da área pública de uso comum._x000D_
 A associação pretende instituir no local atendimentos clínicos para os autistas e para os pais, bem como fazer trabalhos voluntários, como p</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5209/ind_310.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5209/ind_310.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 310/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de confeccionar um busto em homenagem ao Sr. Luiz Gallotti, Ex Presidente do STF, a ser colocado na Praça Nereu Ramos, local onde já existia um busto em sua homenagem, que acabou sendo furtado._x000D_
 	Justificativa: Luiz Gallotti nasceu em Tijucas, em 15 de agosto de 1904, vindo a falecer no Rio de Janeiro em 24 de Outubro de 1978, foi um político e magistrado brasileiro. Foi deputado estadual de Santa Catarina, procurador-geral da República e Ministro do Supremo Tribunal Federal._x000D_
 Era pai de Octavio Gallotti, que também foi ministro do Supremo Tribunal Federal, além de avô de Isabel Gallotti, ministra do Superior Tribunal de Justiça, e tio de Paulo Gallotti, ex-ministro do STJ</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5212/ind_311.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5212/ind_311.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 311/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Executivo Municipal, que analise a possibilidade de realizar manutenção e reforma do Ginásio de Esportes João Madalena, no Bairro da Praça._x000D_
 Justificativa: O mesmo encontra-se com arquibancada com pisos quebrados, torneiras danificadas, banheiros em péssimo estado, portas quebradas, pintura interna e externa envelhecida, pintura da quadra de esportes desbotada e várias infiltrações._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5213/ind_312.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5213/ind_312.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 20 de Agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 312/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para que seja instalada uma faixa de pedestres elevada no cruzamento da Rua 13 de Novembro com a Rua 13 de Maio, no centro, nas proximidades da Pizzaria Receita Italiana, segue foto._x000D_
 _x000D_
 Justificativa: Por se tratar de um cruzamento com fluxo intenso de veículos, dificultando assim a travessia de pedestres, colocando em alto risco a comunidade._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5214/ind_313.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5214/ind_313.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de Agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 313/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita à Vossa Excelência e ao Setor competente, que analise a possibilidade de confeccionar e instalar as placas de identificação com os nomes das ruas do loteamento Parque Residencial Gumercindo Lemos, localizado no bairro Joáia._x000D_
 Justificativa: Esta é uma reivindicação feita pelos moradores do loteamento supramencionado, uma vez que já possui os nomes das ruas desde 12/07/2018, conforme Projeto de Lei do Legislativo nº 015/2018 e Lei Ordinária nº 2719 de 25 de Julho de 2019._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                   FABIANO MORFELLE _x000D_
 VEREADOR-PDT</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5215/ind_314.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5215/ind_314.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de agosto de 2018._x000D_
 _x000D_
 INDICAÇÃO Nº 314/2018_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação de parte da pavimentação da Rua Jucy dos Anjos, junto ao Loteamento Coroado, no bairro Centro._x000D_
 Justificativa: A referida rua possui um buraco, próximo ao passeio/calçada, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros, o que coloca a comunidade em situação de vulnerabilidade.  _x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5216/ind_315.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5216/ind_315.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 315/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação ao longo da Rua Laura Júlia Martins, na localidade do Jardim Progresso, no Bairro Areias._x000D_
 Justificativa: A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5217/ind_316.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5217/ind_316.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 316/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Itamar Raulino, na localidade Jardim Progresso, no Bairro Areias._x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 100 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5218/ind_317.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5218/ind_317.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 317/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação da pavimentação da Rua Falcão, no Bairro Centro._x000D_
 Justificativa: A referida rua, está com a pavimentação danificada, dificultando o acesso a ela e danificando os veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5219/ind_318.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5219/ind_318.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de agosto de 2018._x000D_
 _x000D_
 INDICAÇÃO Nº 318/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação de parte da pavimentação da Rua Coronel Conceição, no bairro Centro._x000D_
 Justificativa: A referida rua possui um buraco, próximo ao passeio/calçada, causando riscos a pedestres, ciclistas e obrigando o desvio dos mesmos, o que coloca a comunidade em situação de vulnerabilidade.  _x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5220/ind_319.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5220/ind_319.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 319/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de realizar a manutenção da calçada em torno da Rua Coronel Conceição esquina com a Rua Arapongas, no Bairro Centro._x000D_
 Justificativa: A calçada da referida rua, encontra-se com um buraco na caixa da rede elétrica, podendo ocasionar futuros acidentes._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de ciclistas e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5221/ind_320.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5221/ind_320.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 21 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 320/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise possibilidade de providenciar a recuperação da pavimentação na Rua São José, no Bairro Praça, bem como a retirada do lixo, deixado após a poda das arvores, obstruindo a calçada._x000D_
 Justificativa: A via encontra-se com buracos em vários pontos da rua, além de estar com parte da calçada repleta de restos das podas das árvores, lixo e entulhos._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças, além de obstruir o transito dos pedestres pela calçada, o que coloca os transeuntes em situação de vulnerabilidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5222/ind_321.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5222/ind_321.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 321/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Adriel Menezes, no Jardim Progresso._x000D_
 	Justificativa: A manutenção se faz necessária devido a um buraco existente em frente à Mercearia JHS. _x000D_
 _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5223/ind_322.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5223/ind_322.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de agosto 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 322/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Executivo Municipal, que analise a possibilidade de implantar Wi-Fi gratuito no Ginásio de Esporte João Bayer Filho e Arena Municipal de Vôlei no Centro de Tijucas._x000D_
 Justificativa: Nos dias de hoje a internet é cada vez mais fundamental, pois facilita a vida dos cidadãos, podendo ser assim um estímulo para que mais pessoas passem a frequentar nosso ginásio, oferecendo oportunidade de cultura, lazer, e acesso ao mundo digital. _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5239/ind_323.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5239/ind_323.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 28 de Agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 323/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita que a Vossa Excelência realize a pavimentação do trecho final da Rua Petronilho Ávila, localizada no bairro Praça._x000D_
 Justificativa: É uma reivindicação dos moradores. _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CLÁUDIO TIAGO IZIDORO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5240/ind_324.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5240/ind_324.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de Agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 324/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar com o setor de iluminação a revisão da Rua Eulálio Andriani, no bairro XV de Novembro._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, sendo que alguns postes ficam apagando as luzes, principalmente o poste em frente ao número 964._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
@@ -16965,789 +16965,789 @@
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar placa de identificação com nome de rua, na Rua Esaú Bayer, no Bairro Praça._x000D_
 	Justificativa: As placas de nomenclaturas de ruas são instrumentos de grande importância, uma vez que facilita o acesso e a rápida identificação da localização que se procura. _x000D_
 A referida rua possuía a placa de identificação mais foi retirado por vândalos._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5244/ind_326.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5244/ind_326.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 326/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a instalação de pontos de ônibus, no Bairro Pernambuco._x000D_
 	Justificativa: Uma solicitação da comunidade a este vereador, que relatam a necessidade de pontos de ônibus no bairro, devido aos estudantes e moradores não terem locais adequados para a espera do transporte._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5245/ind_327.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5245/ind_327.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 327/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para os moradores da Rua Graviola, Loteamento Mata Atlântica, Bairro Universitário, uma área de uso comunitário. _x000D_
 	Justificativa: Os moradores relatam que no final da referida rua, há uma área verde onde os moradores não conseguem usufruir devido ao mato no local, sendo que poderia ter árvores plantadas, bancos, lixeira comunitária, luminárias e etc._x000D_
 Há a necessidade de um local de lazer adequado para os moradores da rua se reunirem aos finais de semana, onde as crianças possam brincar tranquilamente próximo aos seus pais e levarem seus animais de estimação para passear._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VERE</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5246/ind_328.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5246/ind_328.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 328/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise possibilidade de providenciar, a colocação de internet e o fechamento lateral do refeitório do Centro Municipal de Educação Infantil Professora Maria de Lourdes Souza Furtado_x000D_
  _x000D_
  _x000D_
 Justificativa: Em visita realizada por esta Vereadora à escola, recentemente inaugurada, verificou-se a ausência de sinal de internet, e a necessidade de fazer o fechamento do local onde as crianças se alimentam, refeitório, para que fiquem protegidas das condições climáticas._x000D_
 O local usado trata-se de pátio aberto no Centro do Prédio, e sem proteção lateral, em dias chuvosos as crianças são impossibilitadas de usarem o refeitório, em função de serem atingidas pela chuva, e nos dias de sol quente, também ficam</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5257/ind_329.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5257/ind_329.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 03 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 329/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicitam a Vossa Excelência, que analise a possibilidade de realizar manutenção adequada na E.E.F Deputado Walter Vicente Gomes, no Bairro Praça._x000D_
 	Justificativa: O prédio da escola necessita vários reparos, pois se encontra com vidros das janelas quebrados, reparos a serem feitos no telhado de algumas salas de aula, mato alto em partes do pátio da escola, pintura envelhecida e entre outros problemas encontrados na escola. Cordialmente,_x000D_
 _x000D_
                     ESAÚ BAYER                        ELÓI PEDRO GERALDO_x000D_
 VEREADOR                                  VEREADOR_x000D_
 _x000D_
           FERNANDA MELO BAYER           FERNANDO FAGUNDES_x000D_
 VEREADORA                                    VEREADOR_x000D_
 _x000D_
                                        _x000D_
 FABIANO MOR</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5264/ind_330.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5264/ind_330.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 30 de agosto de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 330/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção do calçamento da ultima rótula do Loteamento Mata Atlântica. _x000D_
 ._x000D_
 Justificativa: Ele se encontra intransitável._x000D_
 ._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5276/ind_331.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5276/ind_331.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 10 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 331/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de colocar 02 (duas) lixeiras na Praça do Expedicionário, situada na Avenida Bayer Filho próximo a Associação Musical União Tijuquense, no bairro Centro._x000D_
 _x000D_
              Justificativa: Faz-se necessário a substituição e instalação de uma nova lixeira, pois a que havia no local foi danificada. _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELLE_x000D_
 Vereador - PDT</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5282/ind_332.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5282/ind_332.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 332/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado em terreno de área verde na Rua Manoel Naum de Brito, no Bairro Centro._x000D_
  _x000D_
  _x000D_
 Justificativa: Há grande quantidade de lixo, depositado em terreno de área verde, necessita que seja recolhido e identificado os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5283/ind_333.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5283/ind_333.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 333/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado ao longo da Rua Irene Barreto Coutinho, na localidade do Corado, Bairro Centro._x000D_
  _x000D_
  _x000D_
 Justificativa: Há uma grande quantidade de lixo, depositado ao lado do CEI Mãe Aurora, necessita que sejam recolhidos e identificados os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5284/ind_334.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5284/ind_334.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 334/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação de parte da pavimentação ao longo da Rua José R. dos Anjos, no Bairro Centro._x000D_
  _x000D_
 Justificativa: A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5285/ind_335.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5285/ind_335.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 335/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a conclusão da pavimentação da Rua Benício Elias Reis, no Bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua Benício Elias Reis, recebeu pavimentação em grande parte de sua extensão restando apenas uma faixa de aproximadamente 200 metros._x000D_
 A referida obra beneficiaria aquela região e seus moradores, que não foram contemplados com a pavimentação como o restante dos seus vizinhos, além da valorização patrimonial e embelezamento da cidade, garantindo mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5286/ind_336.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5286/ind_336.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 336/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado em terreno de área verde aos fundos da polícia militar, na Rua Bem Te Vi, no Bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: Em atendimento às reclamações de moradores próximos da referida área verde, localizada em zona urbana de grande fluxo e moradia com mais de 1000 (mil) pessoas._x000D_
 A referida área encontra-se com mato alto, propiciando a proliferação de insetos e servindo de incentivo às pessoas para a deposição de lixo e entulho._x000D_
 Relato ainda que a limpeza da área verde contribua pelo aspecto visual da cidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5287/ind_337.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5287/ind_337.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
                                         INDICAÇÃO Nº 337/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
       Senhor Prefeito,_x000D_
 _x000D_
 	A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de remover as cercas e estabelecer edificação com quadra de esportes, parque de diversões infantil, equipamento para atividade física ao ar livre, e estrutura de praça, no espaço de área verde, localizado no Bairro Centro, na Rua Manoel Naum de Brito._x000D_
 A área pode ser identificada através das imagens abaixo:                                                                 _x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 Justificativa: Defende-se que as áreas verdes urbanas proporcionam melhorias na qualidade de vida dos munícipes, impactados pelo desenvolvimento da cidade. Acredita-se que esses espaços verdes, considerados ociosos, ganham enorme importância à medi</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5288/ind_338.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5288/ind_338.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 338/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de contratar, médico neuropediatra, médico psiquiatra infantil e psicólogo infantil, para as unidades básicas de saúde do município. _x000D_
 	  Justificativa: A Vereadora realizou visita junto a Unidade do Conselho Tutelar em Tijucas, em 11 de setembro de 2019, constatou que não ha médicos especialistas, para atender as demandas das crianças que precisam de atendimento._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5289/ind_339.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5289/ind_339.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 339/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de proceder à retirada da cerca da área verde, na Rua Celina Vieira Peixoto, no Bairro Praça._x000D_
  _x000D_
 _x000D_
  Justificativa - A importância das áreas verdes se revela diante do cenário de degradação urbana que a cidade apresenta, por causa de um planejamento mal realizado._x000D_
 A deterioração dos espaços públicos, a perda de função dos mesmos, e a falta de identificação dos cidadãos com sua própria cidade, demonstram a necessidade de reflexão e sensibilização das autoridades competentes com relação a este tema._x000D_
 É fundamental discutir acerca das melhorias que a promoção dos espaços verdes pode propiciar na qualidade de vida das pessoas, como por exemplo, a implantação de espaços voltad</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5292/ind_340.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5292/ind_340.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 340/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Executivo Municipal, que analise a possibilidade de pavimentar a Rua Normi Avelino Azevedo, localizada no bairro Santa Luzia._x000D_
 Justificativa: A referida rua encontra-se em péssimo estado de conservação, em dias de chuva ela fica alagada e durante os dias de sol ela fica esburacada, sem falar da poeira no local. Por fim uma reivindicação da comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5293/ind_341.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5293/ind_341.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 341/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de construir um ponto de ônibus na Praça Manoel dos Anjos, no Bairro Praça._x000D_
 	Justificativa: Já havia um ponto de ônibus no local, ocorre que foi colocado fogo no mesmo a pouco mais de dois anos e até a presente data não foi construído um novo._x000D_
  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5294/ind_342.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5294/ind_342.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de Setembro 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 342/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Executivo Municipal, que analise a possibilidade de implantar Wi-Fi gratuito nos Postos de Saúde da Rede Municipal._x000D_
 Justificativa: O tempo na espera do atendimento se torna mais “longo” quando não se tem o que fazer, podendo assim enquanto as pessoas esperam por atendimento terem acesso à internet para navegar, enviar mensagens e entre outros, sendo esta uma solicitação da comunidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5295/ind_343.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5295/ind_343.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 343/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a instalação de uma faixa de pedestres elevada, na Avenida Carlos Humberto Ternes, nas proximidades da Rua Preta Paula, no Bairro Joaia. _x000D_
 _x000D_
 Justificativa: Solicitação dos moradores, por mais segurança para a comunidade._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5304/ind_344.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5304/ind_344.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 344/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a limpeza e retirada de entulhos em alguns pontos localizados no Bairro Praça._x000D_
 Rua Navegantes:_x000D_
  _x000D_
 Rua Pedro Mariano Rocha:_x000D_
  _x000D_
  _x000D_
 Orla da Praia Pontal Norte:_x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 João P. Pacheco:_x000D_
  _x000D_
 _x000D_
 Justificativa: Mesmo depois de a Prefeitura oferecer os pontos de coleta de entulho a comunidade, pessoas sem instrução sobre o meio ambiente e bom senso continuam usando estes locais para depositar entulhos e ainda muitas vezes acabam queimando lixo nesses locais._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5305/ind_345.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5305/ind_345.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 345/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de pintar a faixa de pedestre localizada na Rua 13 de Novembro, próximo a loja Mita Jeans, no Centro da Cidade._x000D_
 	Justificativa: A faixa encontra-se apagada, sendo necessária a pintura da mesma, proporcionando mais segurança aos pedestres que atravessam no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5306/ind_346.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5306/ind_346.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 346/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de instalar placas de proibido jogar lixo e lixeiras em toda orla da praia Pontal Norte, no Bairro Praça._x000D_
 	Justificativa: A presente indicação visa melhorar o sistema de limpeza da praia, proporcionando locais adequados para comunidade jogar o lixo, conscientizando as pessoas e preservando nossa praia._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5359/ind_347.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5359/ind_347.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de Outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 347/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a instalação de placas nos Bairros XV de Novembro e Joaia, indicando os bairros do nosso interior e outros Munícipios, como Canelinha, São João Batista, Nova Trento, _x000D_
 Justificativa: Os referidos bairros estão em constante crescimento, com novos loteamentos, sendo necessária a instalação das placas para facilitar na localização, favorecendo assim a comunidade e visitantes._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5362/ind_348.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5362/ind_348.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de setembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 348/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Ipê Amarelo, no bairro Universitário._x000D_
  _x000D_
  _x000D_
 _x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, as lajotas precisam ser recolocadas. O material alocado junto ao passeio prejudica o trânsito das pessoas junto à calçada._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5363/ind_349.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5363/ind_349.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 349/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a transmissão ao vivo das licitações no site da Prefeitura Municipal de Tijucas e Página do Facebook._x000D_
 	Justificativa: Observando sites de outras prefeituras vimos que são realizadas transmissões ao vivo dos processos licitatórios, A transmissão ao vivo seria bem vinda à pagina de licitações do nosso município, pois passaria mais transparência aos munícipes na questão de licitações. _x000D_
 Como exemplos a serem observados Prefeitura de Joinville e Blumenau que contam com as páginas de licitações totalmente transparentes para a comunidade._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5364/ind_350.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5364/ind_350.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 350/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar um refletor de iluminação em direção ao Rio Tijucas, na Rua Navegantes, no Bairro Praça, bem como a instalação de uma caixa de tomadas no Poste de Iluminação._x000D_
 	Justificativa: Um pedido dos pescadores a este vereador, que relatam que durante a noite sofrem com o problema de escuridão no local dos trapiches de suas embarcações, e a instalação de caixa de tomada se faz necessária para que os pescadores possam utilizar guincho para puxar suas embarcações._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>351</t>
   </si>
@@ -17755,670 +17755,670 @@
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 351/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a manutenção nos equipamentos da Academia ao Ar Livre na Praça Osnildo Lopes, em frente à Igreja de Nossa Senhora dos Navegantes, no Bairro Praça. _x000D_
 	Justificativa: A praça encontra-se com os equipamentos da academia enferrujados e quebrados, sem condições de uso, necessitando manutenção e equipamentos novos para uso da comunidade._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5366/ind_352.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5366/ind_352.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 09 de Outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 352/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a limpeza de todas as ruas do Mata Atlântica I e II, dos terrenos baldios e arrumar a primeira rótula._x000D_
 _x000D_
 Justificativa: Solicitação dos moradores._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5367/ind_353.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5367/ind_353.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 353/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Capitão Amorim, no trecho entre as Ruas Aldeia e Paciência, no Bairro Praça. _x000D_
 	Justificativa: A manutenção se faz necessária devido aos buracos existentes no local, podendo ocasionar acidentes e danos aos veículos que por ali transitam._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5368/ind_354.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5368/ind_354.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de Outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 354/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a revitalização da Unidade Básica de Saúde Orlando Barreto, no centro, mais especificamente na recepção do pronto atendimento 24h._x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que as pessoas que ali esperam para ser atendidas, se deparam com uma sala com mofo, paredes carunchadas, necessitando de reparos._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5372/ind_355.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5372/ind_355.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 15 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 355/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de restabelecer o atendimento de saúde junto à comunidade do bairro Oliveira._x000D_
  _x000D_
 _x000D_
 Justificativa: A Comunidade através da moradora Bernadete organizou abaixo assinado com mais de 150 (cento e cinquenta) assinaturas, em anexo, com o objetivo de ver restabelecido seu atendimento de saúde._x000D_
 A indicação foi realizada pela Vereadora que subscreve a presente em 30 de janeiro de 2017, através de ofício dirigido ao Prefeito Municipal, cuja cópia acompanha o presente, e até hoje a população encontra-se sem atendimento de saúde. _x000D_
 O bairro é o mais longínquo do centro urbano do Município de Tijucas, e tem sua população na grande maioria composta por idosos, o atendimento da presente</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5373/ind_356.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5373/ind_356.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 356/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação de parte da pavimentação da Rua Pica Pau Amarelo, no bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida rua encontra-se deteriorada com vários buracos em sua extensão, possui um buraco, próximo ao passeio/calçada, causando riscos a pedestres, ciclistas e obrigando o desvio dos carros, o que coloca a comunidade em situação de vulnerabilidade.  _x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5374/ind_357.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5374/ind_357.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 357/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Caio Jonas Portela, no bairro da Praça._x000D_
  _x000D_
  _x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5375/ind_358.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5375/ind_358.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 358/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do passeio ao redor do Cemitério Municipal de Tijucas, no bairro da Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: Há uma grande quantidade de lixo, na área referida, conforme fotos acima._x000D_
 Restos das podas das árvores, lixo e entulhos, acumulam-se sobre as calçadas em seu entorno. _x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5376/ind_359.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5376/ind_359.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 359/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Geraldino Martins Reis, assim como sua travessa com a Rua Navegantes, no Bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 700 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5377/ind_360.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5377/ind_360.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 360/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado, na Rua Geraldino Martins Reis, no Bairro Praça._x000D_
  _x000D_
  _x000D_
 Justificativa: Após receber reclamação de moradores e realizar visita, constatou-se o acúmulo de lixo depositado ao longo da rua, os resíduos assim lançados a céu aberto acarretam problemas de saúde pública, propiciando o desenvolvimento de pragas e possíveis doenças._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5378/ind_361.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5378/ind_361.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 361/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à Rua São Paulo, no Bairro Universitário._x000D_
  _x000D_
 _x000D_
 _x000D_
 Justificativa: Há uma grande quantidade de lixo, na área referida, conforme foto acima necessita que sejam recolhidos e identificados os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5379/ind_362.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5379/ind_362.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019_x000D_
 _x000D_
 INDICAÇÃO Nº 362/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza do lixo depositado, na Rua Treze de Maio, no Bairro Areias._x000D_
  _x000D_
 _x000D_
 _x000D_
 Justificativa: Há grande quantidade de lixo, depositado encima da calçada, necessita que seja recolhido e identificado os responsáveis, uma vez que deve ser resto de obra das residências próximas ao local.  _x000D_
 O passeio público necessita ser desobstruído, urgentemente, considerando-se que os pedestres encontram-se em uma situação de vulnerabilidade, tendo que utilizarem a via de transito dos carros para circularem na rua, correndo riscos iminentes de atropelamento_x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5380/ind_363.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5380/ind_363.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 363/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Elisa C de Melo, no Bairro Areias._x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 250 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5381/ind_364.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5381/ind_364.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 364/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação do bueiro da Rua Antônio Gripa, no Bairro Areias._x000D_
  _x000D_
 _x000D_
  _x000D_
 Justificativa: A referida Rua, tem um bueiro que se encontra com a tampa quebrada, apresentando riscos aos pedestres e ciclistas que ali transitam._x000D_
 Os problemas apresentados na Rua Antônio Gripa, deixam moradores em situação de vulnerabilidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5382/ind_365.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5382/ind_365.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 365/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação do bueiro na Avenida Manacá, esquina com a Rua Treze de Maio, no Bairro Areias._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida Rua faz ligação de uma importante via da cidade, localizada no bairro Areias._x000D_
 No início da rua, tem um bueiro que se encontra com a tampa quebrada, apresentando riscos aos pedestres e ciclistas que ali transitam._x000D_
 Os problemas apresentados na Avenida Manacá, esquina com a Treze de Maio, deixam moradores em situação de vulnerabilidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5383/ind_366.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5383/ind_366.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 366/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação da Rua Maria Isabel, no Bairro Areias._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida rua encontra-se deteriorada com vários buracos em sua entrada, dificultando o trânsito._x000D_
  Há um buraco próximo ao bueiro, também deteriorado, tem profundidade considerável, e risco aparente de provocar um grave acidente automobilístico ou de pedestres e ciclistas que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5384/ind_367.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5384/ind_367.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 367/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar para oferecer maior incentivo ao produtor rural, do nosso município: a) projeto para realização de feiras itinerantes; b) aquisição de um micro ônibus para transporte dos feirantes; c) aquisição de caminhão para escoamento de produtos para a cidade; d) aquisição de barracas adequadas de forma que contribuam para a exposição dos produtos. _x000D_
 _x000D_
 _x000D_
 Justificativa: O proposto visa valorizar e reconhecer a importância do pequeno produtor rural. Assim, solicitamos o empenho no atendimento da presente indicação._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5385/ind_368.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5385/ind_368.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 368/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de viabilizar a regulamentação dos catadores de lixo que utilizam carroças e/ou carretinhas. Esses meios de transporte precisam estar sinalizados e padronizados tendo em vista que durante a noite o perigo é iminente, pois dificilmente conseguimos vê-los.  _x000D_
 Justificativa: A propositura visa garantir a segurança dos munícipes. _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5386/ind_369.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5386/ind_369.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 369/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de viabilizar a regulamentação do tráfego de pick up, caçambas, e/ou carros abertos que transitam nas avenidas carregando ferragens, capim, materiais de construção, lenha e etc., sem nenhuma proteção, colocando em risco a segurança de outros motoristas. _x000D_
 _x000D_
 Justificativa: Garantir a segurança dos demais que por estas vias também transitam._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ELÓI PEDRO GERALDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5387/ind_370.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5387/ind_370.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 370/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a limpeza e retirada de entulhos na Rua São José, próximo à localidade Aldeia, no Bairro Praça._x000D_
 	Justificativa: A limpeza se faz necessária devido aos entulhos depósitos ao longo da rua._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5388/ind_371.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5388/ind_371.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 371/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 	A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a instalação de uma academia ao ar livre com parque infantil, no Bairro Oliveira. _x000D_
 _x000D_
   _x000D_
 _x000D_
 _x000D_
 Justificativa: A Comunidade através da moradora Bernadete organizou abaixo assinado com mais de 150 (cento e cinquenta) assinaturas, em anexo, com o objetivo de ver a instalação de uma academia ao ar livre com parque infantil no bairro._x000D_
 Oliveira, é a comunidade mais longínquo do centro urbano do Município de Tijucas, o atendimento da presente indicação é fundamental para a garantia da qualidade de vida dos munícipes._x000D_
 As academias ao ar livre e os parques infantis, são um espaço democrático, voltado para pessoas de todas as idades, trazem muitos benefícios e são in</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5391/ind_372.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5391/ind_372.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 372/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a reconstrução ou instalação de um letreiro que identifique o nome da cidade de Tijucas, disposto na entrada da cidade que se encontra a meses quebrado._x000D_
 	Justificativa: Por questões de localização e imagem da nossa cidade perante a comunidade e aos visitantes que por nosso Município passam._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5392</t>
@@ -18432,1007 +18432,1007 @@
 INDICAÇÃO Nº 373/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar o transporte (ônibus) circular no bairro Nova Descoberta. _x000D_
 	Justificativa: Atender um apelo dos moradores desta localidade que precisam se deslocar até o centro de Tijucas para poderem fazer suas tarefas diárias, como exemplo: trabalhar, consultas médicas, pagamentos, compras, etc. _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5393/ind_374.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5393/ind_374.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 16 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 374/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar um ponto de ônibus na Avenida Hercílio Luz, próximo a Loja Zonta Materiais de Construção._x000D_
 	Justificativa: Um pedido dos moradores que relatam não ter um local apropriado para a espera de ônibus no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5394/ind_375.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5394/ind_375.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 375/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade da retirada de um ponto de ônibus na Rua Pedro Eulálio Adriani, próximo a Tijuvel manutenção de veículos, no  Bairro XV de Novembro. _x000D_
 _x000D_
              Justificativa: O referido ponto de ônibus no momento não tem nenhuma serventia, pois desde que a referida rua se tornou mão única o ponto ficou contra mão, no momento o local esta sendo usado por moradores de rua e usuários de drogas, deixando no local muito lixo._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELLE_x000D_
 Vereador - PDT</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5395/ind_376.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5395/ind_376.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 17 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 376/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade da abertura da Avenida P3 que já esta projetada e executada em alguns trechos._x000D_
 _x000D_
              Justificativa: A abertura desta Avenida possibilitara o acesso do loteamento Witkoski a dois novos loteamentos no Bairro Joaia, melhorando o fluxo para pedestres e veículos e ainda facilitando a trafegabilidade entre as localidades supramencionadas.  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FABIANO MORFELLE_x000D_
 Vereador - PDT</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5403/ind_377.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5403/ind_377.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 377/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a construção de lombadas, bem como placas indicativas, no Loteamento Feller, no bairro Joaia. _x000D_
 	Justificativa: Reduzir a velocidade dos veículos que transitam em alta velocidade nas ruas do loteamento, sendo esta uma solicitação da comunidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5404/ind_378_0001.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5404/ind_378_0001.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 378/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Jean Carlos de Sieno dos Santos_x000D_
 Secretário Municipal de Desenvolvimento Econômico_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Senhor Secretário, que analise a possibilidade de formular um projeto com todos os bares, lanchonetes e restaurantes do Município, a fim de criar um ‘’Roteiro Gastronômico’’ em Tijucas._x000D_
 	Justificativa: Tal iniciativa aqueceria a economia e daria mais visibilidade aos bares, lanchonetes e restaurantes do município, haja vista que de alguns anos para cá, abriram em Tijucas vários novos comércios no segmento gastronômico, seja na cidade ou no interior._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5405/ind_379.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5405/ind_379.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 379/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Euclídes Francisco Peixoto, em frente à empresa Brasil Novo._x000D_
 	Justificativa: A manutenção se dá necessária devido a um buraco existente no local, podendo ocasionar futuros acidentes e danos aos veículos que por ali transitam._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5406/ind_380.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5406/ind_380.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 22 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 380/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Jean Carlos de Sieno dos Santos_x000D_
 Secretário Municipal de Desenvolvimento Econômico_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita ao Senhor Secretário, que analise a possibilidade de formular um projeto, a fim de criar um ‘’Roteiro Religioso’’ em Tijucas._x000D_
 	Justificativa: Tal projeto teria o objetivo de impulsionar o turismo religioso de Tijucas, divulgando e os principais pontos religiosos e trazendo mais turistas para a cidade._x000D_
 O turismo religioso vem crescendo cada vez mais no Brasil e seria uma forma de valorizar os patrimônios religiosos de nossa cidade._x000D_
 Como exemplo a ser observado de Roteiro Religioso, a cidade de Jaraguá do Sul._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5410/ind_381.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5410/ind_381.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 23 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 381/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a conclusão da pavimentação da Rua Patativa, no Bairro Centro._x000D_
           _x000D_
       _x000D_
  _x000D_
 Justificativa: A referida indicação já foi apresentada e aprovada na sessão de novembro de 2018, e até hoje nenhuma providência foi tomada._x000D_
  A rua Patativa recebeu pavimentação em grande parte de sua extensão, restando apenas uma faixa de aproximadamente 100 metros, correspondentes ao meio desta rua, uma vez que a entrada e a saída já estão pavimentadas._x000D_
 A referida obra beneficiaria aquela área industrial de Tijucas com saída para a Rua Coronel Conceição._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5411/ind_382.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5411/ind_382.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 23 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 382/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar uma lombada ou faixa de pedestre, próximo a Lanchonete do Coxinha, na Rua Treze de Maio, Bairro Universitário._x000D_
 	Justificativa: Solicitação dos moradores, que relatam que no local acontecem vários acidentes devido a alta velocidade que os carros transitam na referida rua. _x000D_
 A instalação de uma lombada ou faixa de pedestre será uma maneira de evitar futuros acidentes e proporcionando mais segurança aos pedestres e ciclistas no local._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5417/ind_383.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5417/ind_383.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de Outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 383/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar juntamente com a Auto Pista Litoral Sul, para que seja colocada iluminação no túnel para pedestres do viaduto da BR 101, Km 163, nas proximidades da Churrascaria Guarnieri Cunha._x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que o túnel está sem nenhuma iluminação, tornando-se perigoso para quem o utiliza como passagem._x000D_
 _x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5421/ind_384.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5421/ind_384.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 384/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à Rua Treze de Maio, no Bairro Areias._x000D_
  _x000D_
 _x000D_
  _x000D_
 Justificativa: Há uma grande quantidade de lixo, na área referida, conforme foto acima necessita que sejam recolhidos e identificados os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5424/ind_385.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5424/ind_385.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 31 de outubro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 385/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção e conservação da Rua João Regis, no Bairro Praça._x000D_
 	Justificativa: Um pedido dos moradores a este vereador, que relatam que em dias de chuva a referida rua fica totalmente esburacada, e nos dias de sol sofrem com o problema de poeira._x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5425/ind_386.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5425/ind_386.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 386/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise possibilidade de fazer doação de rações e medicamentos aos protetores de animais, por intermédio da Secretária de Agricultura_x000D_
              Justificativa: Os referidos cuidadores  de animais prestam um excelente serviço à  saúde e no momento necessitam de ajuda, pois a demanda de animais nas ruas é enorme._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VAGNER FELIZARDO_x000D_
 VEREADOR-PDT</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5426/ind_387.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5426/ind_387.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 387/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de fazer reparos na Rua Capitão Amorim, no Bairro da Praça._x000D_
              Justificativa: A referida Rua encontra-se em estado precário, muitos buracos, bocas de lobos e tampas quebradas e outros._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VAGNER FELIZARDO_x000D_
 VEREADOR–PDT</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5428/ind_388.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5428/ind_388.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar a restauração da pavimentação, colocando bocas de lobo para escoamento da água, nas rótulas do Loteamento Mata Atlântica I e II. _x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que as referidas rótulas estão com a pavimentação danificada e ocorre acumulo de água das chuvas por não ter bocas de lobo para escoamento.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5432/ind_389.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5432/ind_389.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 389/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de providenciar um abrigo no ponto de ônibus na comunidade do Jardim Progresso._x000D_
 _x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que os moradores ficam aguardando o ônibus em dias ruins na chuva, seguem fotos, e em dias bons no sol._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5433/ind_390.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5433/ind_390.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 390/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Bem-Te-Vi, no Bairro Praça._x000D_
 	Justificativa: A manutenção se faz necessária devido a vários buracos existentes na rua, podendo ocasionar acidentes e danos aos veículos que por ali transitam._x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5434/ind_391.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5434/ind_391.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 391/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de elaborar e executar um projeto para a instalação de uma calçada adequada aos pedestres e ciclovia, ao longo da Rua Euclídes Francisco Peixoto, popular ‘’Geral de Santa Luzia’’._x000D_
 	Justificativa: Trata-se de uma rua de grande extensão e movimento continuo de pedestres e ciclistas. _x000D_
 Esta solicitação tem o intuito de proporcionar um local adequado para locomoção dos pedestres e ciclistas que transitam na referida rua._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5435/ind_392.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5435/ind_392.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 05 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 392/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a ampliação na rede de iluminação pública e melhorias na sinalização da Rua Biguá, no Bairro Praça._x000D_
 	Justificativa: Um pedido da comunidade, que relata a falta de iluminação e sinalização à noite na referida rua, sendo necessárias as melhorias, promovendo mais segurança no local._x000D_
 A falta de iluminação da referida rua é no trecho entre a Rua Euclides Francisco Peixoto até o Centro de Distribuição Koch, onde não possui nenhuma iluminação._x000D_
 _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5436/ind_393.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5436/ind_393.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 393/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de fazer a  tubulação na vala da área verde no final da rua Garça Dourada com a Ciriema, Bairro Praça._x000D_
              Justificativa: A referida vala encotra-se aberta exalando um mau cheiro e pondo em risco a saúde da comunidade local.  _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VAGNER FELIZARDO_x000D_
 VEREADOR–PDT</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5437/ind_394.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5437/ind_394.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 01 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 394/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de fazer uma faixa elevada em frente da creche de ensino Zilda Maria Peixer, na Rua Bem te vi, no Bairro Praça._x000D_
 _x000D_
              Justificativa: Com a construção desta faixa elevada os alunos e pais vão ter mais segurança, pois no local a grande trafego de veículos,_x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VAGNER FELIZARDO_x000D_
 VEREADOR–PDT</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5441/ind_395.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5441/ind_395.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 395/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar manutenção adequada na rede pluvial, no Loteamento Feller, no bairro Joaia._x000D_
 	Justificativa: Solicitação da comunidade, que relata que em dias de chuva alguns pontos do loteamento ficam completamente alagados, principalmente próximo a C.E.I Maria de Lourdes Souza Furtado._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5444/ind_396.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5444/ind_396.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 08 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 396/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
    O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade junto com a Secretaria Municipal de Cultura, Juventude e Turismo para que sejam providenciados alguns reparos no Anfiteatro Leda Regina de Souza, como pintura, limpeza do terreno, pois encontra-se com mato, verificar a possibilidade de colocar uma cortina permanente para espetáculos, uma iluminação própria para eventos, som de qualidade._x000D_
 _x000D_
 Justificativa: Por se tratar de um local bastante utilizado para eventos para toda comunidade e que apresenta tabela de valores que são pagos pelos usuários do serviço._x000D_
 _x000D_
  _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5448/ind_397.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5448/ind_397.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 12 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 397/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar para que seja colocada uma lombada na Rua Nova Trento, no Bairro Joaia, nas proximidades dos números 986 e 989._x000D_
  _x000D_
 Justificativa: A referida solicitação feita por moradores, já foi solicitada por este vereador no ano de 2018 pela indicação 441, e novamente através da indicação 047 em 2019, e por não ter sido atendida, reforçamos o pedido._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5449/ind_398.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5449/ind_398.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 398/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise com a Diretoria Municipal de Trânsito e Transportes, a possibilidade de providenciar para que a Rua Joaquim José Santana, no Centro, passe a ter o trânsito em mão dupla. _x000D_
 _x000D_
  _x000D_
 Justificativa: A referida solicitação é feita pelos moradores, tendo em vista que a rua não tem grande movimento do trafego de Tijucas. _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5450/ind_399.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5450/ind_399.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 13 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 399/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar para que seja colocada uma faixa de pedestres elevada na Rua Nilo Oliveira, no Bairro XV de Novembro, nas proximidades da oficina do Alisson._x000D_
 _x000D_
  _x000D_
 Justificativa: A referida solicitação é feita pela comunidade, tendo em vista que o trânsito na rua torna-se perigoso, por se tratar de uma rua asfaltada e não tem nenhuma faixa elevada.  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5455/ind_400.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5455/ind_400.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 400/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a restauração da pavimentação na Rua Erasmo Elói da Silva, Jardim Portobello, no Centro._x000D_
 _x000D_
  _x000D_
 Justificativa: A referida solicitação é feita pelos moradores, tendo em vista que a rua encontra-se com a pavimentação danificada desde que um serviço na tubulação foi executado, como podemos verificar nas fotos que seguem._x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5457/ind_401.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5457/ind_401.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 401/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar para que seja construído um abrigo de ônibus no Bairro de Santa Luzia. _x000D_
 _x000D_
 Justificativa: É uma necessidade da comunidade, e foi um dos primeiros pedidos desse vereador no ano de 2017, aprovado nesta casa a Indicação 212/2017e em 2018 pela indicação 439, renova-se o pedido._x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5458/ind_402.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5458/ind_402.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 402/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a limpeza e colocação de nova plotagem nos portais turísticos do nosso Município localizados nos Bairros Santa Luzia e Joaia._x000D_
 _x000D_
 Justificativa: Como segue foto podemos verificar que há necessidade desta manutenção._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5459/ind_403.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5459/ind_403.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 403/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar para que seja colocada uma lombada no Bairro Santa Luzia._x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que o acesso de Santa Luzia a Porto Belo asfaltado, aumentou muito o fluxo do transito para as praias da Costa Esmeralda, ficando assim sem segurança para a comunidade. _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -19465,963 +19465,963 @@
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Tijucas (SC), 18 de Novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 405/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita que a Vossa Excelência, através da Secretaria Municipal de Obras, Transportes e Serviços Públicos, analise a possibilidade de realizar a edificação da rede de esgotamento sanitário, nos loteamentos Mata Atlântica 1 e 2. _x000D_
 Justificativa: A falta de tratamento dos esgotos e condições adequadas de saneamento podem contribuir para a proliferação de inúmeras doenças parasitárias e infecções, além da degradação do corpo da água. A disposição adequada dos esgotos é essencial para a proteção da saúde pública. Os esgotos, ou excretas humanos, podem contaminar a água, o alimento, os utensílios domésticos, as mãos, o solo ou ser transportados por moscar, baratas, roedores, provocando vários tipos de doenças. Dessa forma, indic</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5464/ind_406.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5464/ind_406.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 406/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   Os Vereadores que abaixo subscrevem, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicitam a Vossa Excelência que analise a possibilidade de providenciar para que sejam colocadas lombadas no cruzamento das Ruas 13 de Junho e São Sebastião, no Bairro Praça._x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que estão acontecendo acidentes diariamente no cruzamento, como segue foto, pelo excesso de velocidade dos veículos._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES                                              ESAÚ BAYER_x000D_
          VEREADOR                                                            VEREADOR</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5465/ind_407.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5465/ind_407.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 407/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de instalar câmeras de monitoramento de segurança no cemitério municipal, na Rua Doze de Outubro e Rua 13 de Junho, Bairro Praça._x000D_
 	Justificativa: Ocorrem diversos atos de vandalismo no cemitério municipal, bem como atos de vandalismos nas redondezas do cemitério, como na Praça Manoel dos Anjos, ocorrendo também assaltos em comércios próximos ao cemitério._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                VAGNER FELIZARDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5466/ind_408.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5466/ind_408.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 408/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de elaborar um Projeto de Lei criando o Censo Municipal de Animais Domésticos no município._x000D_
 	Justificativa: O referido projeto tem por objetivo auxiliar os protetores que terão mais controle da quantidade de animais e das condições que se encontram, e também coibir o abandono._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                VAGNER FELIZARDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5467/ind_409.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5467/ind_409.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 409/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de notificar o proprietário para realizar a limpeza de um terreno em frente ao Condomínio Simon Bolivar, na Rua Flamingo, Bairro Praça. _x000D_
 	Justificativa: O referido terreno encontra-se com grande quantidade de lixo, mato alto e vários animais peçonhentos._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                VAGNER FELIZARDO_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5470/ind_410.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5470/ind_410.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de Novembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 410/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar para que sejam colocadas faixas de pedestres elevadas, onde já tem as faixas pintadas, nos dois sentidos do cruzamento da Rua Antônio Bayer e Rua do Governo, no Centro, _x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, por se tratar de um cruzamento com grande fluxo de trânsito e há excesso de velocidade dos veículos, segue foto._x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5471/ind_411.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5471/ind_411.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 411/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação na pavimentação da Rua Bahia, no Bairro Universitário._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida rua possui um buraco em frente à casa nº 84. As lajotas continuam cedendo com o decorrer dos dias, aumentando o diâmetro do buraco, causando riscos e obrigando o desvio dos carros para evitar acidentes e danos aos veículos, deixando as pessoas em situação de vulnerabilidade. _x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5472/ind_412.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5472/ind_412.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 412/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Rua Servidão Isaí Nunes, no Bairro Joaia._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 400 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5473/ind_413.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5473/ind_413.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 413/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da Servidão Claudino Molinari, no Bairro Joaia._x000D_
  _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 350 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5474/ind_414.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5474/ind_414.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 414/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a recuperação do bueiro na Senador Alexandre Batistotti, no Bairro Joaia._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida Rua faz ligação de uma importante via da cidade, localizada no bairro Joaia._x000D_
 No início da rua, tem um bueiro que se encontra com a tampa quebrada, apresentando riscos aos pedestres e ciclistas que ali transitam._x000D_
 Os problemas apresentados na rua Senador Alexandre Batistotti, deixam os moradores em situação de vulnerabilidade._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer_x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5475/ind_415.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5475/ind_415.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 415/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a retirada de entulhos junto à área verde na Rua Pará, no Bairro Universitário._x000D_
  _x000D_
 _x000D_
  _x000D_
 Justificativa: Há uma grande quantidade de lixo, na área referida, conforme foto acima necessita que sejam recolhidos e identificados os responsáveis, uma vez que é notável ser resto de limpeza das residências próximas ao local._x000D_
 O lixo acumulado em local inadequado pode servir de abrigo e alimento para animais e insetos que são vetores de doenças. _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5476/ind_416.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5476/ind_416.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 416/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a pavimentação da travessa da Rua Manoel Furtuoso com a Avenida Manacá, Bairro Areias._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 Justificativa: A Rua possui pequena extensão, de aproximadamente 250 metros. O que representa uma obra de baixo custo e grande beneficio aos moradores._x000D_
 A pavimentação colabora para o engrandecimento patrimonial e embelezamento da cidade, além de garantir mais qualidade de vida aos moradores._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5477/ind_417.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5477/ind_417.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 27 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 417/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de modificar a faixa de travessia de pedestres situada a Rua Justino Soares, no Bairro da Praça._x000D_
  _x000D_
 _x000D_
  _x000D_
  Justificativa – A pedido da comunidade, solicita-se a mudança de local da faixa de travessia de pedestres, situada na rua Justino Soares, aproximando a mesma do cruzamento da rua Coronel Gallotti, em função da ausência de visibilidade no cruzamento._x000D_
 As faixas de pedestres são importantes para as pessoas transitarem com segurança, mas precisar estar em locais adequado._x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5479/ind_418.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5479/ind_418.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 418/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a limpeza da área verde, localizada ao fim da Rua Licurana, Loteamento Mata Atlântica, Bairro Areias._x000D_
 	Justificativa: A área verde encontra-se com mato alto, propiciando a proliferação de insetos e animais peçonhentos e servindo de incentivo às pessoas para a deposição de lixo e entulho. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5480/ind_419.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5480/ind_419.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 419/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção e limpeza, na Avenida Carlos Humberto Ternes (P2)._x000D_
 	Justificativa: A referida avenida encontra-se com mato invadindo as calçadas, e até mesmo a ciclovia._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5481/ind_420.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5481/ind_420.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 26 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 420/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção na Rua Raul Bayer Laus, próximo a casa n°379, Centro._x000D_
 	Justificativa: A manutenção se dá necessária devido a vários buracos existente no local, podendo ocasionar futuros acidentes._x000D_
 _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5482/ind_421.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5482/ind_421.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 25 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 421/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a manutenção e conservação de uma Rua (sem nome) ao Lado da Loja Automega Renault._x000D_
 	Justificativa: A referida rua sofre com problemas de buracos e alagamentos em dias de chuva e poeira nos dias de sol, sendo uma rua importante no município, pois contem muitas estabelecimentos comerciais._x000D_
  _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5483/ind_422.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5483/ind_422.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 06 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 422/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Amazonas, no bairro Universitário._x000D_
  _x000D_
 _x000D_
  _x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, as lajotas precisam ser recolocadas. O material alocado junto ao passeio prejudica o trânsito das pessoas junto à calçada._x000D_
 A situação oferece risco de pequenos acidentes e danos aos veículos que por ali transitam._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5484/ind_423.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5484/ind_423.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 423/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar a   manutenção da pavimentação, da Rua Albertina Feller, Bairro Joaia, solicita-se ainda a devida identificação da via por placa._x000D_
  _x000D_
  _x000D_
 Justificativa: A referida rua está com a pavimentação danificada, com acúmulo de mato e também não possui placa de identificação com o nome da rua._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5485/ind_424-2019.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5485/ind_424-2019.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 07 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 424/2019_x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 A Vereadora que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de executar a recuperação da pavimentação ao longo da Rua Ademar V. Bertemes, no bairro da Joaia._x000D_
  _x000D_
  _x000D_
 Justificativa - A referida rua encontra-se deteriorada com vários buracos em sua extensão, dificultando o trânsito._x000D_
 É de suma importância para a comunidade, gerando qualidade de vida e oportunizando melhor trafegabilidade de veículos e pedestres e ainda evitando acidentes._x000D_
 Cordialmente,_x000D_
 _x000D_
 Fernanda Melo Bayer _x000D_
 Vereadora</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5487/ind_425.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5487/ind_425.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 29 de novembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 425/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de instalar pontos de ônibus nos Loteamentos Feller e Gumercindo Lemos, Bairro Joaia. _x000D_
 	Justificativa: Um pedido da comunidade, onde relata que as crianças não tem um local adequado para a espera do transporte escolar._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5491/ind_426.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5491/ind_426.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de dezembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 426/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar para que seja colocada uma faixa de pedestres elevada no cruzamento da Rua Capitão Amorim com a Rua Henrique Boiteux, no Bairro Praça._x000D_
 _x000D_
 Justificativa: Solicitação da comunidade, sendo que no local tem uma placa indicando a faixa, como segue foto, e não há nenhuma._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5492/ind_427.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5492/ind_427.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 02 de dezembro de 2019._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 427/2019_x000D_
 _x000D_
 _x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
   O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência que analise a possibilidade de providenciar para que seja feita a limpeza da vala localizada na Rua Henrique Boiteux, no Bairro Praça._x000D_
 _x000D_
 _x000D_
 Justificativa: Solicitação dos moradores._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 FERNANDO FAGUNDES_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5493/ind_428.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5493/ind_428.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de dezembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 428/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar a limpeza e manutenção no Loteamento Gumercindo Lemos, no Bairro Joaia._x000D_
 Justificativa: Um pedido dos moradores a este vereador, que relatam que o mato tomou conta das calçadas e agora segue invadindo a rua._x000D_
 _x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5494/ind_429.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5494/ind_429.pdf</t>
   </si>
   <si>
     <t>Tijucas (SC), 04 de dezembro de 2019._x000D_
 _x000D_
 INDICAÇÃO Nº 429/2019_x000D_
 Exmo. Sr. Elói Mariano Rocha_x000D_
 Prefeito Municipal_x000D_
 Tijucas – SC_x000D_
 _x000D_
 Senhor Prefeito,_x000D_
 _x000D_
 O Vereador que abaixo subscreve, no uso de suas prerrogativas legais e de acordo com a Lei Orgânica do Município de Tijucas, solicita a Vossa Excelência, que analise a possibilidade de realizar providenciar placas de identificação de Ruas no Loteamento Gumercindo Lemos, no Bairro Joaia._x000D_
 Justificativa: Moradores relatam que a falta de sinalização lhe causam grandes transtornos, como a dificuldade com a entrega de correspondências, quando contratam um serviço ou até mesmo para receber amigos ou parentes, pois não conseguem se localizar devido à falta de sinalização._x000D_
 _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 Cordialmente,_x000D_
 _x000D_
 _x000D_
                                                     ESAÚ BAYER_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>MOLOU</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4982/0138_-_mocao_tyuco.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4982/0138_-_mocao_tyuco.pdf</t>
   </si>
   <si>
     <t>001 - MOÇÃO_LOUVOR - REQ 094 - TYUCO</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5035/mocao_req_98.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5035/mocao_req_98.pdf</t>
   </si>
   <si>
     <t>002 - MOÇÃO_LOUVOR - REQ 098 - ARGAJUNCKES</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5036/0186_-_mocao_ymanitu.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5036/0186_-_mocao_ymanitu.pdf</t>
   </si>
   <si>
     <t>003 - MOÇÃO_LOUVOR - REQ 102 - YMANITU</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5045/0185_-_mocao_karolaine.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5045/0185_-_mocao_karolaine.pdf</t>
   </si>
   <si>
     <t>004 - MOÇÃO_LOUVOR - REQ 101 - KAROLAINE</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5046/mocao_req_104.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5046/mocao_req_104.pdf</t>
   </si>
   <si>
     <t>005 - MOÇÃO_LOUVOR - REQ 104 - JOELMIR</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>006 - MOÇÃO_LOUVOR - REQ 178 - ROMEU DOS SANTOS</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>007 - MOÇÃO_LOUVOR - REQ 192 - SIMAS JUNIOR</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>008 - MOÇÃO_LOUVOR - REQ 197 - JACKSON DIAS</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>MOÇÕES DE APLAUSOS/APELO/PESAR/PROTESTO</t>
   </si>
   <si>
     <t>001 - MOÇÃO_APLAUSOS - REQ 002 - COORDENADORA CAPELA SÃO BRÁS</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4814/0060_-_mocao_aplausos.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4814/0060_-_mocao_aplausos.pdf</t>
   </si>
   <si>
     <t>002 - MOÇÃO_APLAUSOS - REQ 059 - LUPEL PAPELARIA</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4858/0080_-_mocao_aplausos.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4858/0080_-_mocao_aplausos.pdf</t>
   </si>
   <si>
     <t>003 - MOÇÃO_APLAUSOS - REQ 058 - LUIZ CARLOS VERONEZI</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4877/mocao_4.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4877/mocao_4.pdf</t>
   </si>
   <si>
     <t>004 - MOÇÃO_APLAUSOS - REQ 063 - MANECAR</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4878/mocao_5.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4878/mocao_5.pdf</t>
   </si>
   <si>
     <t>005 - MOÇÃO_APLAUSOS - REQ 068 - KARINA PEIXOTO SILVA</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5037/mocao_req_103.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5037/mocao_req_103.pdf</t>
   </si>
   <si>
     <t>006 - MOÇÃO_APLAUSOS - REQ 103 - PORTOBELLO SA</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>007 - MOÇÃO_APELO - REQ 93 - GOVERNADOR</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>008 - MOÇÃO_APELO - REQ 93 - SECRETÁRIO DE ESTADO DA CASA CIVIL</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5044/mocao_req_93_-_infraestrutura.pdf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5044/mocao_req_93_-_infraestrutura.pdf</t>
   </si>
   <si>
     <t>009 - MOÇÃO_APELO - REQ 93 - SECRETÁRIO DE ESTADO DA INFRAESTRUTURA</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>010 - MOÇÃO_APLAUSOS - REQ 112 - RAYSSA FERNANDES</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>011 - MOÇÃO_APLAUSOS - REQ 123 - Gilson Alves - Presidente da Associação Clube Flamengo</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>012 - MOÇÃO_APLAUSOS - REQ 123 - Carmem Lucia Serpa - Presidente da Associação Joáia Esporte Clube</t>
   </si>
   <si>
     <t>5170</t>
   </si>
@@ -21163,67 +21163,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4832/ploex_2366_QeZkvRE.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4880/ploex_2367_-_completo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4900/ploex_2368_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4901/ploex_2369_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4981/ploex_2370_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4999/ploex_2371_-_ppi_-_completo_wmVgfzg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5238/0300_-_projeto_de_lei_no_2372.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5249/ploex_no_2373.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5357/ploex_no_2374.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5358/ploex_no_2375.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5401/ploex_no_2376.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5447/pl_no_2377.2019_-_aprovado09122019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5451/ploex_no_2378.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5452/ploex_no_2379.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5469/ploex_no_2380.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4724/plcex_066_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4931/plcex_067_-_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5004/plcex_068_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5204/0316_-_projeto_de_lei_complementar_no_069.2019__C5mYhlt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5398/plc_no_70.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5453/projeto_de_lei_complementar_no_71.2019_-_apropv_L5nLbiL.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5445/projeto_de_lei_complementar_no_72_-_aprovado16122019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5486/plc_no_73.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4620/plole_001_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4621/0238_-_projeto_de_lei_no_02.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4622/plole_003_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4623/plole_004_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4624/plole_005_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4625/plole_006_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4626/plole_007_-_texto_integral_OV0veCl.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4627/plole_008_3BQJkjI.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4628/plc_1_arquivado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4629/plole_010_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4659/plole_011_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4677/12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4713/plole_013_-_esau_-_bolsa_atleta_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4762/plole_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4763/plole_015_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4764/plole_016_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4765/plole_17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4766/plole_018_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4767/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4781/0291_-__projeto_de_lei_no_20.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4784/plole_021_-_fernanda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4785/plole_022_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4818/plole_023_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4819/plole_024_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4828/0223_-_projeto_de_lei_no_25.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4831/plole_026_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4859/0239_-_projeto_de_lei_no_27.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4866/projeto_de_lei_028.2019_-_odirlei_-_nome_rua_-__cGBkInZ.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4890/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4939/0152_-_projeto_de_lei_30_-_aprovado_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4977/projeto_de_lei_no_31_-_vetado_e_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4979/plole_032_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/0289_-_projeto_de_lei_no_33.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/pl_no_34.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4992/plole_035_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4998/plole_036_-_mesa_diretora_-_doacao_veiculo_-_fl_DLltdCv.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5002/pl_37_completo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5003/plole_038_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5005/pl_39_completo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5006/pl_no_40.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5016/plole_041_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5024/0306_-_projeto_de_lei_no_042.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5032/0315_-_projeto_de_lei_no_043.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5040/0221_-_projeto_de_lei_no_44.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5041/0210_-_projeto_de_lei_no_45.2019_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5075/plole_046_-_seperacao_do_lixo_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5076/pl_no_47.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5077/0222_-_projeto_de_lei_no_48.2019_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5078/plole_049_-_cargos_comissionados_-_texto_integr_0zaZe59.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5079/redacao_final_ao_projeto_de_lei_no_50_-_aprovad_imNujYn.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5082/0271_-_projeto_de_lei_no_51.2019_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5083/plole_052_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5094/plole_053_-_texto_integral_Orjbw3K.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5095/plole_054_-_texto_integral_aVAkGEM.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5096/pl_no_55.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5097/plole_056_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5098/0298_-__projeto_de_lei_no_057.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5099/plole_058_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5111/plole_059_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5112/plole_60_completo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5123/0312_-_projeto_de_lei_no_061.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5125/0311_-_projeto_de_lei_no_062.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5126/plole_063_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5127/plole_064_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5128/plole_065_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5158/0302_-_projeto_de_lei_no_066.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5167/plole_067_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5188/projeto_de_lei_no_68.2019_-_aprovado30042020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5202/plole_069_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5203/plole_070_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5210/pl_no_71.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5229/plole_072_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5230/plole_073.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5231/plole_074_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5232/plole_075_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5233/plole_076_-_semana_do_bem_estar_animal_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5234/0296_-_projeto_de_lei_no_077.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5235/plole_078_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5236/projeto_de_lei_no_79_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5252/plole_080_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5253/plole_081_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5254/plole_082_-programa_livre_para_viver_nas_escola_r1O75mn.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5255/plole_083_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5290/projeto_de_lei_no_84_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5291/pl_no_085.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5298/projeto_de_lei_no_86.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5299/pl_no_87.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5300/projeto_de_lei_no_88_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5301/projeto_de_lei_no_89_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5307/pl_no_90.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5308/plole_091_-_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5371/projeto_de_lei_no_92.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5399/plcex_093_-_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5413/projeto_de_lei_no_94.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5414/projeto_de_lei_no_95.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5422/projeto_de_lei_no_96_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5423/pl_no_097.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5429/projeto_de_lei_no_98.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5430/projeto_de_lei_no_99_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5440/projeto_de_lei_no_100_-_arquivado16122019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5463/pl_no_101.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5468/pl_no_102.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4787/plc_01-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4821/pdcle_002_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4974/0150_-_projeto_de_lei_complementar_03_-_aprovad_o3cBmtG.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4631/0019_-_projeto_de_resolucao_01.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4782/projeto_de_resolucao_02_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4783/pre_03.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4879/pre_004-2019_-_juarez_-_medalha_maria_gallotti__HwH6mEV.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4896/pre_005_-_eloi_-_completo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4914/pre_06_-_completo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4916/pre_07_-_completo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4917/pre_08_-_completo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4918/pre_09_-_completo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4925/pre_10_-_completo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4926/pre_11_-_completo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4928/pre_12_-_completo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4930/pre_13_-_completo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4933/pre_14_-_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4934/pre_15_-_completo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4935/pre_16_-_completo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4936/pre_17_-_completo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4938/pre_018_-_vilson_e_outros_-_cidadao_benemerito__VvBGrX6.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4975/pre_19_-_completo_xxslWp8.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4976/pre_20_-_completo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/0327_-_projeto_de_resolucao_no_021.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5017/pre_022_-_mesa_-_substituicao_de_membros_da_cfoff.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5022/pr_no_023.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5070/01_-_projeto_de_resolucao_no_24.2019_-_comissao_pMqt3MU.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5071/pre_25_aprovado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5080/pre_026_-_mandato_da_presidencia_-texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5122/0333_-_projeto_de_resolucao_no_027.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5200/projeto_de_resolucao_no_28_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5247/pr_no_029.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5431/projeto_de_resolucao_no_30_-_arquivado16122019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4820/pdcle_001_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4978/pdcle_002_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5262/0249_-_projeto_de_decreto_legislativo_no_03.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5081/projeto_de_emenda_a_lei_organica_no_01.2019_-_r_Ic5dkTb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5066/0248_-_parecer_previo_do_tribunal_de_contas_do__qQ1T8ov.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5498/0347_-_tce_prestacao_contas_prefeito_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4612/req_001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4632/req_002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4633/req_003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4635/req_004.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4636/req_005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4637/req_006.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4638/req_007.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4640/req_008.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4641/req_009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4644/req_010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4645/req_011.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4651/req_012.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4652/req_013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4653/req_14.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4655/req_015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4656/req_016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4657/req_017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4658/req_18.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4665/req_19.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4669/req_20.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4670/req_21.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4671/req_22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4673/req_23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4674/req_24.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4675/req_25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4679/req_26.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4690/req_027.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4693/req_028.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4695/req_30.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4697/req_031.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4698/req_032.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4702/req_033.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4703/req_034.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4715/req_035-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4716/req_036-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4717/req_037.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4723/req_038.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4731/req_039.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4733/req_040.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4756/req_041.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4757/req_042.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4758/req_043.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4759/req_044.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4770/req_046.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4771/req_047.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4772/req_048.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4776/req_049.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4780/req_050.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4786/req_051.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4788/req_052.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4789/req_053.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4793/req_054.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4794/req_055.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4795/req_056.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4800/req_057.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4801/req_58.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4802/req_059.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4806/req_060.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4807/req_061.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4829/req_063.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4836/req_064.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4837/req_065.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4838/req_066.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4839/req_067.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4855/req_068.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4856/req_069.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4873/req_070.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4874/req_071.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4875/req_072.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4876/req_073.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4884/req_074.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4889/req_075.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4891/req_076_Zttk10o.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4892/req_077_slVSg1J.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4897/req_078.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4898/req_079.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4915/req_080.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4919/req_081.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4924/req_082.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4927/req_083.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4929/req_084.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4932/req_085.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4940/req_086.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4943/req_087.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4955/req_088.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4956/req_089.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4957/req_090.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4959/req_091.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4960/req_092.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4965/req_093.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4966/req_094.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4968/req_095.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4972/req_096.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4973/req_097.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4991/req_098.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4993/req_099.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4997/req_100.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5001/req_101.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5007/req_102.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5015/req_103.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5018/req_104.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5019/req_105.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5021/req_106.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5027/req_107.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5028/req_108.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5048/req_109.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5056/req_110.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5057/req_111.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5064/req_112.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5084/req_113.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5085/req_114.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5101/req_115.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5102/req_116.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5103/req_117.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5104/req_118.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5105/req_119.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5119/req_120.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5121/req_121.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5124/req_122.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5140/req_123.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5141/req_124.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5159/req_125.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5160/req_126.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5162/req_128.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5164/req_130_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5166/req_131.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5197/req_132.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5201/req_133.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5205/req_134.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5206/req_135.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5211/req_138.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5224/req_139.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5225/req_140.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5226/req_141.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5227/req_142.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5228/req_143.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5237/req_144.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5241/req_145.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5242/req_146.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5248/req_147.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5250/req_148.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5251/req_149.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5256/req_150.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5258/req_151.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5259/req_152.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5260/req_153.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5261/req_154.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5263/req_155.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5265/req_156.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5266/req_157.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5267/req_158.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5270/req_159.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5271/req_160.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5272/req_161.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5273/req_162.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5274/req_163.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5275/req_164.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5277/req_165.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5278/req_166.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5280/req_168.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5281/req_169.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5297/req_170.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5302/req_171.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5303/req_172.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5309/req_173.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5360/req_174.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5361/req_175.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5389/req_176.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5390/req_177.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5397/req_178.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5400/req_179.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5407/req_180.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5408/req_181.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5409/req_182.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5412/req_183.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5415/req_184.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5416/req_185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5418/req_186.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5419/req_187.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5420/req_188.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5427/req_189.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5438/req_190.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5439/req_191.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5442/req_192.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5443/req_193.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5446/req_194.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5454/req_195.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5456/req_196.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5462/req_197.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5478/req_198.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5488/req_199.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5489/req_200.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5490/req_201.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5495/req_202.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4610/ind_001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4611/ind_002.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4613/ind_003.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4614/ind_004.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4615/ind_005.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4616/ind_006.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4617/ind_007.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4618/ind_008.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4619/ind_009.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4630/ind_010.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4634/ind_011.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4639/ind_012.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4642/ind_013.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4643/ind_014.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4646/ind_015.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4647/ind_016.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4648/ind_017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4649/ind_018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4650/ind_019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4654/ind_020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4663/ind_024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4664/ind_025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4667/ind_026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4668/ind_027.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4672/ind_028.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4676/ind_029.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4678/ind_030.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4680/ind_031.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4681/ind_032.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4683/ind_034.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4685/ind_036.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4686/ind_037.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4687/ind_038.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4688/ind_039.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4689/ind_040.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4691/ind_041.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4692/ind_42.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4696/ind_043.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4699/ind_044.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4700/ind_045.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4701/ind_046.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4705/ind_048.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4706/ind_049.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4707/ind_050.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4708/ind_051.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4709/ind_052.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4710/ind_053.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4711/ind_054.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4712/ind_055.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4714/ind_056.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4718/ind_057.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4720/ind_058.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4721/ind_059.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4722/ind_060.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4725/ind_062.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4726/ind_063.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4727/ind_064.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4728/ind_065.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4729/ind_066.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4730/ind_067_0001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4732/ind_068.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4734/ind_069.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4735/ind_070.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4736/ind_071.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4737/ind_072.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4738/ind_073.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4739/ind_074.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4740/ind_075.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4741/ind_076.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4742/ind_077.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4743/ind_078.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4744/ind_079.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4745/ind_080.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4746/ind_081.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4747/ind_082.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4748/ind_083.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4749/ind_084.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4750/ind_085.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4751/ind_086.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4752/ind_087.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4753/ind_088.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4754/ind_089.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4755/ind_090.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4760/ind_091.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4761/ind_092.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4768/ind_093.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4773/ind_094.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4774/ind_095.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4775/ind_096.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4777/ind_097.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4778/ind_098.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4779/ind_099.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4790/ind_100.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4791/ind_101.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4792/ind_102.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4796/ind_103.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4797/ind_104.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4798/ind_105.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4799/ind_106.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4803/ind_107.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4804/ind_108.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4805/ind_109.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4808/ind_110.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4809/ind_111.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4810/ind_112.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4813/ind_113.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4815/ind_114.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4816/ind_115.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4817/ind_116.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4822/ind_117.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4824/ind_118.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4825/ind_119.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4827/ind_121.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4830/ind_122.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4833/ind_123.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4834/ind_124.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4835/ind_125.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4840/ind_126.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4841/ind_127.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4842/ind_128.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4843/ind_129.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4844/ind_130.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4845/ind_131.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4846/ind_132.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4847/ind_133.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4848/ind_134.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4849/ind_135.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4850/ind_136.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4851/ind_137.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4852/ind_138.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4853/ind_139.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4854/ind_140.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4857/ind_141.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4860/ind_142.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4861/ind_143.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4862/ind_144.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4863/ind_145.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4864/ind_146.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4865/ind_147.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4867/ind_148.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4868/ind_149.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4869/ind_150.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4870/ind_151.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4871/ind_152.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4872/ind_153.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4881/ind_154.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4882/ind_155.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4883/ind_156.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4885/ind_157.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4886/ind_158.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4887/ind_159.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4888/ind_160.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4894/ind_162.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4895/ind_163.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4899/ind_164.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4902/ind_165.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4904/ind_167.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4905/ind_168.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4906/ind_169.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4907/ind_170.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4908/ind_171.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4909/ind_172.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4911/ind_174.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4912/ind_175.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4913/ind_176.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4920/ind_177.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4921/ind_178.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4922/ind_179.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4923/ind_180.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4937/ind_181.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4941/ind_182.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4942/ind_183.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4944/ind_184.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4945/ind_185.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4946/ind_186.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4947/ind_187.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4948/ind_188.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4949/ind_189.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4950/ind_190.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4951/ind_191.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4952/ind_192.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4953/ind_193.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4954/ind_194.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4958/ind_195.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4962/ind_197.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4963/ind_198.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4964/ind_199.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4967/ind_200.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4969/ind_201.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4970/ind_202.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4971/ind_203.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4980/ind_204.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4983/ind_205.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/ind_206.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/ind_207.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/ind_208.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/ind_209.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4994/ind_210.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4995/ind_211.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4996/ind_212.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5008/ind_214.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5009/ind_215.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5011/ind_216.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5012/ind_218.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5013/ind_219.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5014/ind_220.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5020/ind_221.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5023/ind_222.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5025/ind_223.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5026/ind_224.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5029/ind_225.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5030/ind_226.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5033/ind_228.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5034/ind_229.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5038/ind_230.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5039/ind_231.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5047/ind_232.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5049/ind_233.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5050/ind_234.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5051/ind_235.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5052/ind_236.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5053/ind_237.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5054/ind_238.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5058/ind_240.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5059/ind_241.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5060/ind_242.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5061/ind_243.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5062/ind_244.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5063/ind_245.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5067/ind_246.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5068/ind_247.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5069/ind_248.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5072/ind_249.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5073/ind_250.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5074/ind_251.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5087/ind_252.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5089/ind_254.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5090/ind_255.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5091/ind_256.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5092/ind_257.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5093/ind_258.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5100/ind_259.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5106/ind_260.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5107/ind_261.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5108/ind_262.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5109/ind_263.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5110/ind_264.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5113/ind_265.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5114/ind_266.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5115/ind_267.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5116/ind_268.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5117/ind_269.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5118/ind_270.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5120/ind_271.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5129/ind_272.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5130/ind_273.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5133/ind_276.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5134/ind_277.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5135/ind_278.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5136/ind_279.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5137/ind_280.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5138/ind_281.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5139/ind_282.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5142/ind_283.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5143/ind_284.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5144/ind_285.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5145/ind_286.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5146/ind_287.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5147/ind_288.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5148/ind_289.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5149/ind_290.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5150/ind_291.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5151/ind_292.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5152/ind_293.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5153/ind_294.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5154/ind_295.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5155/ind_296.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5156/ind_297.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5157/ind_298.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5165/ind_299.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5189/ind_300.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5190/ind_301.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5191/ind_302.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5192/ind_303.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5193/ind_304.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5195/ind_306.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5196/ind_307.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5198/ind_308.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5199/ind_309.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5209/ind_310.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5212/ind_311.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5213/ind_312.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5214/ind_313.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5215/ind_314.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5216/ind_315.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5217/ind_316.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5218/ind_317.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5219/ind_318.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5220/ind_319.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5221/ind_320.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5222/ind_321.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5223/ind_322.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5239/ind_323.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5240/ind_324.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5244/ind_326.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5245/ind_327.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5246/ind_328.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5257/ind_329.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5264/ind_330.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5276/ind_331.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5282/ind_332.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5283/ind_333.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5284/ind_334.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5285/ind_335.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5286/ind_336.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5287/ind_337.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5288/ind_338.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5289/ind_339.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5292/ind_340.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5293/ind_341.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5294/ind_342.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5295/ind_343.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5304/ind_344.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5305/ind_345.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5306/ind_346.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5359/ind_347.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5362/ind_348.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5363/ind_349.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5364/ind_350.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5366/ind_352.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5367/ind_353.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5368/ind_354.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5372/ind_355.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5373/ind_356.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5374/ind_357.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5375/ind_358.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5376/ind_359.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5377/ind_360.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5378/ind_361.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5379/ind_362.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5380/ind_363.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5381/ind_364.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5382/ind_365.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5383/ind_366.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5384/ind_367.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5385/ind_368.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5386/ind_369.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5387/ind_370.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5388/ind_371.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5391/ind_372.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5393/ind_374.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5394/ind_375.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5395/ind_376.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5403/ind_377.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5404/ind_378_0001.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5405/ind_379.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5406/ind_380.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5410/ind_381.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5411/ind_382.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5417/ind_383.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5421/ind_384.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5424/ind_385.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5425/ind_386.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5426/ind_387.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5428/ind_388.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5432/ind_389.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5433/ind_390.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5434/ind_391.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5435/ind_392.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5436/ind_393.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5437/ind_394.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5441/ind_395.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5444/ind_396.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5448/ind_397.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5449/ind_398.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5450/ind_399.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5455/ind_400.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5457/ind_401.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5458/ind_402.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5459/ind_403.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5464/ind_406.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5465/ind_407.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5466/ind_408.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5467/ind_409.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5470/ind_410.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5471/ind_411.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5472/ind_412.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5473/ind_413.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5474/ind_414.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5475/ind_415.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5476/ind_416.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5477/ind_417.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5479/ind_418.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5480/ind_419.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5481/ind_420.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5482/ind_421.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5483/ind_422.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5484/ind_423.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5485/ind_424-2019.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5487/ind_425.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5491/ind_426.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5492/ind_427.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5493/ind_428.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5494/ind_429.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4982/0138_-_mocao_tyuco.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5035/mocao_req_98.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5036/0186_-_mocao_ymanitu.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5045/0185_-_mocao_karolaine.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5046/mocao_req_104.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4814/0060_-_mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4858/0080_-_mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4877/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4878/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5037/mocao_req_103.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5044/mocao_req_93_-_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4832/ploex_2366_QeZkvRE.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4880/ploex_2367_-_completo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4900/ploex_2368_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4901/ploex_2369_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4981/ploex_2370_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4999/ploex_2371_-_ppi_-_completo_wmVgfzg.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5238/0300_-_projeto_de_lei_no_2372.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5249/ploex_no_2373.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5357/ploex_no_2374.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5358/ploex_no_2375.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5401/ploex_no_2376.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5447/pl_no_2377.2019_-_aprovado09122019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5451/ploex_no_2378.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5452/ploex_no_2379.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5469/ploex_no_2380.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4724/plcex_066_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4931/plcex_067_-_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5004/plcex_068_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5204/0316_-_projeto_de_lei_complementar_no_069.2019__C5mYhlt.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5398/plc_no_70.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5453/projeto_de_lei_complementar_no_71.2019_-_apropv_L5nLbiL.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5445/projeto_de_lei_complementar_no_72_-_aprovado16122019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5486/plc_no_73.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4620/plole_001_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4621/0238_-_projeto_de_lei_no_02.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4622/plole_003_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4623/plole_004_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4624/plole_005_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4625/plole_006_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4626/plole_007_-_texto_integral_OV0veCl.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4627/plole_008_3BQJkjI.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4628/plc_1_arquivado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4629/plole_010_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4659/plole_011_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4677/12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4713/plole_013_-_esau_-_bolsa_atleta_0001.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4762/plole_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4763/plole_015_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4764/plole_016_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4765/plole_17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4766/plole_018_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4767/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4781/0291_-__projeto_de_lei_no_20.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4784/plole_021_-_fernanda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4785/plole_022_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4818/plole_023_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4819/plole_024_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4828/0223_-_projeto_de_lei_no_25.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4831/plole_026_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4859/0239_-_projeto_de_lei_no_27.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4866/projeto_de_lei_028.2019_-_odirlei_-_nome_rua_-__cGBkInZ.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4890/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4939/0152_-_projeto_de_lei_30_-_aprovado_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4977/projeto_de_lei_no_31_-_vetado_e_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4979/plole_032_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4984/0289_-_projeto_de_lei_no_33.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4985/pl_no_34.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4992/plole_035_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4998/plole_036_-_mesa_diretora_-_doacao_veiculo_-_fl_DLltdCv.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5002/pl_37_completo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5003/plole_038_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5005/pl_39_completo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5006/pl_no_40.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5016/plole_041_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5024/0306_-_projeto_de_lei_no_042.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5032/0315_-_projeto_de_lei_no_043.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5040/0221_-_projeto_de_lei_no_44.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5041/0210_-_projeto_de_lei_no_45.2019_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5075/plole_046_-_seperacao_do_lixo_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5076/pl_no_47.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5077/0222_-_projeto_de_lei_no_48.2019_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5078/plole_049_-_cargos_comissionados_-_texto_integr_0zaZe59.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5079/redacao_final_ao_projeto_de_lei_no_50_-_aprovad_imNujYn.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5082/0271_-_projeto_de_lei_no_51.2019_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5083/plole_052_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5094/plole_053_-_texto_integral_Orjbw3K.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5095/plole_054_-_texto_integral_aVAkGEM.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5096/pl_no_55.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5097/plole_056_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5098/0298_-__projeto_de_lei_no_057.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5099/plole_058_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5111/plole_059_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5112/plole_60_completo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5123/0312_-_projeto_de_lei_no_061.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5125/0311_-_projeto_de_lei_no_062.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5126/plole_063_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5127/plole_064_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5128/plole_065_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5158/0302_-_projeto_de_lei_no_066.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5167/plole_067_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5188/projeto_de_lei_no_68.2019_-_aprovado30042020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5202/plole_069_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5203/plole_070_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5210/pl_no_71.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5229/plole_072_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5230/plole_073.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5231/plole_074_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5232/plole_075_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5233/plole_076_-_semana_do_bem_estar_animal_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5234/0296_-_projeto_de_lei_no_077.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5235/plole_078_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5236/projeto_de_lei_no_79_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5252/plole_080_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5253/plole_081_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5254/plole_082_-programa_livre_para_viver_nas_escola_r1O75mn.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5255/plole_083_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5290/projeto_de_lei_no_84_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5291/pl_no_085.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5298/projeto_de_lei_no_86.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5299/pl_no_87.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5300/projeto_de_lei_no_88_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5301/projeto_de_lei_no_89_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5307/pl_no_90.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5308/plole_091_-_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5371/projeto_de_lei_no_92.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5399/plcex_093_-_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5413/projeto_de_lei_no_94.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5414/projeto_de_lei_no_95.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5422/projeto_de_lei_no_96_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5423/pl_no_097.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5429/projeto_de_lei_no_98.2019_-_arquivado11122019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5430/projeto_de_lei_no_99_-_arquivado12122019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5440/projeto_de_lei_no_100_-_arquivado16122019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5463/pl_no_101.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5468/pl_no_102.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4787/plc_01-2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4821/pdcle_002_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4974/0150_-_projeto_de_lei_complementar_03_-_aprovad_o3cBmtG.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4631/0019_-_projeto_de_resolucao_01.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4782/projeto_de_resolucao_02_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4783/pre_03.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4879/pre_004-2019_-_juarez_-_medalha_maria_gallotti__HwH6mEV.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4896/pre_005_-_eloi_-_completo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4914/pre_06_-_completo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4916/pre_07_-_completo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4917/pre_08_-_completo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4918/pre_09_-_completo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4925/pre_10_-_completo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4926/pre_11_-_completo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4928/pre_12_-_completo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4930/pre_13_-_completo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4933/pre_14_-_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4934/pre_15_-_completo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4935/pre_16_-_completo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4936/pre_17_-_completo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4938/pre_018_-_vilson_e_outros_-_cidadao_benemerito__VvBGrX6.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4975/pre_19_-_completo_xxslWp8.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4976/pre_20_-_completo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4986/0327_-_projeto_de_resolucao_no_021.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5017/pre_022_-_mesa_-_substituicao_de_membros_da_cfoff.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5022/pr_no_023.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5070/01_-_projeto_de_resolucao_no_24.2019_-_comissao_pMqt3MU.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5071/pre_25_aprovado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5080/pre_026_-_mandato_da_presidencia_-texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5122/0333_-_projeto_de_resolucao_no_027.2019_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5200/projeto_de_resolucao_no_28_-_aprovado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5247/pr_no_029.2019_-_completo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5431/projeto_de_resolucao_no_30_-_arquivado16122019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4820/pdcle_001_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4978/pdcle_002_-_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5262/0249_-_projeto_de_decreto_legislativo_no_03.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5081/projeto_de_emenda_a_lei_organica_no_01.2019_-_r_Ic5dkTb.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5066/0248_-_parecer_previo_do_tribunal_de_contas_do__qQ1T8ov.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5498/0347_-_tce_prestacao_contas_prefeito_2018.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4612/req_001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4632/req_002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4633/req_003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4635/req_004.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4636/req_005.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4637/req_006.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4638/req_007.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4640/req_008.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4641/req_009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4644/req_010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4645/req_011.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4651/req_012.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4652/req_013.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4653/req_14.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4655/req_015.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4656/req_016.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4657/req_017.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4658/req_18.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4665/req_19.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4669/req_20.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4670/req_21.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4671/req_22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4673/req_23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4674/req_24.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4675/req_25.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4679/req_26.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4690/req_027.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4693/req_028.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4695/req_30.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4697/req_031.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4698/req_032.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4702/req_033.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4703/req_034.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4715/req_035-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4716/req_036-rejeitado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4717/req_037.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4723/req_038.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4731/req_039.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4733/req_040.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4756/req_041.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4757/req_042.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4758/req_043.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4759/req_044.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4770/req_046.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4771/req_047.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4772/req_048.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4776/req_049.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4780/req_050.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4786/req_051.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4788/req_052.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4789/req_053.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4793/req_054.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4794/req_055.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4795/req_056.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4800/req_057.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4801/req_58.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4802/req_059.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4806/req_060.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4807/req_061.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4829/req_063.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4836/req_064.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4837/req_065.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4838/req_066.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4839/req_067.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4855/req_068.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4856/req_069.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4873/req_070.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4874/req_071.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4875/req_072.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4876/req_073.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4884/req_074.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4889/req_075.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4891/req_076_Zttk10o.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4892/req_077_slVSg1J.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4897/req_078.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4898/req_079.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4915/req_080.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4919/req_081.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4924/req_082.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4927/req_083.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4929/req_084.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4932/req_085.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4940/req_086.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4943/req_087.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4955/req_088.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4956/req_089.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4957/req_090.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4959/req_091.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4960/req_092.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4965/req_093.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4966/req_094.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4968/req_095.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4972/req_096.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4973/req_097.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4991/req_098.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4993/req_099.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4997/req_100.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5001/req_101.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5007/req_102.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5015/req_103.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5018/req_104.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5019/req_105.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5021/req_106.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5027/req_107.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5028/req_108.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5048/req_109.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5056/req_110.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5057/req_111.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5064/req_112.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5084/req_113.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5085/req_114.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5101/req_115.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5102/req_116.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5103/req_117.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5104/req_118.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5105/req_119.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5119/req_120.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5121/req_121.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5124/req_122.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5140/req_123.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5141/req_124.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5159/req_125.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5160/req_126.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5162/req_128.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5164/req_130_-_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5166/req_131.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5197/req_132.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5201/req_133.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5205/req_134.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5206/req_135.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5211/req_138.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5224/req_139.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5225/req_140.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5226/req_141.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5227/req_142.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5228/req_143.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5237/req_144.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5241/req_145.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5242/req_146.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5248/req_147.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5250/req_148.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5251/req_149.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5256/req_150.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5258/req_151.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5259/req_152.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5260/req_153.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5261/req_154.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5263/req_155.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5265/req_156.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5266/req_157.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5267/req_158.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5270/req_159.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5271/req_160.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5272/req_161.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5273/req_162.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5274/req_163.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5275/req_164.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5277/req_165.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5278/req_166.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5280/req_168.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5281/req_169.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5297/req_170.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5302/req_171.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5303/req_172.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5309/req_173.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5360/req_174.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5361/req_175.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5389/req_176.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5390/req_177.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5397/req_178.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5400/req_179.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5407/req_180.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5408/req_181.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5409/req_182.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5412/req_183.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5415/req_184.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5416/req_185.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5418/req_186.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5419/req_187.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5420/req_188.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5427/req_189.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5438/req_190.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5439/req_191.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5442/req_192.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5443/req_193.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5446/req_194.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5454/req_195.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5456/req_196.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5462/req_197.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5478/req_198.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5488/req_199.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5489/req_200.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5490/req_201.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5495/req_202.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4610/ind_001.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4611/ind_002.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4613/ind_003.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4614/ind_004.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4615/ind_005.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4616/ind_006.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4617/ind_007.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4618/ind_008.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4619/ind_009.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4630/ind_010.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4634/ind_011.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4639/ind_012.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4642/ind_013.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4643/ind_014.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4646/ind_015.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4647/ind_016.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4648/ind_017.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4649/ind_018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4650/ind_019.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4654/ind_020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4663/ind_024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4664/ind_025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4667/ind_026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4668/ind_027.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4672/ind_028.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4676/ind_029.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4678/ind_030.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4680/ind_031.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4681/ind_032.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4683/ind_034.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4685/ind_036.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4686/ind_037.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4687/ind_038.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4688/ind_039.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4689/ind_040.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4691/ind_041.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4692/ind_42.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4696/ind_043.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4699/ind_044.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4700/ind_045.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4701/ind_046.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4705/ind_048.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4706/ind_049.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4707/ind_050.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4708/ind_051.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4709/ind_052.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4710/ind_053.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4711/ind_054.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4712/ind_055.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4714/ind_056.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4718/ind_057.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4720/ind_058.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4721/ind_059.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4722/ind_060.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4725/ind_062.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4726/ind_063.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4727/ind_064.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4728/ind_065.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4729/ind_066.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4730/ind_067_0001.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4732/ind_068.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4734/ind_069.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4735/ind_070.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4736/ind_071.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4737/ind_072.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4738/ind_073.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4739/ind_074.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4740/ind_075.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4741/ind_076.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4742/ind_077.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4743/ind_078.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4744/ind_079.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4745/ind_080.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4746/ind_081.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4747/ind_082.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4748/ind_083.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4749/ind_084.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4750/ind_085.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4751/ind_086.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4752/ind_087.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4753/ind_088.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4754/ind_089.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4755/ind_090.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4760/ind_091.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4761/ind_092.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4768/ind_093.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4773/ind_094.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4774/ind_095.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4775/ind_096.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4777/ind_097.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4778/ind_098.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4779/ind_099.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4790/ind_100.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4791/ind_101.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4792/ind_102.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4796/ind_103.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4797/ind_104.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4798/ind_105.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4799/ind_106.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4803/ind_107.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4804/ind_108.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4805/ind_109.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4808/ind_110.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4809/ind_111.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4810/ind_112.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4813/ind_113.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4815/ind_114.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4816/ind_115.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4817/ind_116.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4822/ind_117.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4824/ind_118.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4825/ind_119.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4827/ind_121.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4830/ind_122.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4833/ind_123.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4834/ind_124.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4835/ind_125.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4840/ind_126.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4841/ind_127.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4842/ind_128.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4843/ind_129.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4844/ind_130.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4845/ind_131.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4846/ind_132.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4847/ind_133.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4848/ind_134.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4849/ind_135.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4850/ind_136.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4851/ind_137.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4852/ind_138.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4853/ind_139.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4854/ind_140.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4857/ind_141.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4860/ind_142.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4861/ind_143.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4862/ind_144.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4863/ind_145.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4864/ind_146.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4865/ind_147.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4867/ind_148.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4868/ind_149.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4869/ind_150.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4870/ind_151.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4871/ind_152.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4872/ind_153.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4881/ind_154.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4882/ind_155.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4883/ind_156.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4885/ind_157.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4886/ind_158.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4887/ind_159.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4888/ind_160.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4894/ind_162.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4895/ind_163.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4899/ind_164.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4902/ind_165.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4904/ind_167.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4905/ind_168.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4906/ind_169.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4907/ind_170.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4908/ind_171.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4909/ind_172.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4911/ind_174.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4912/ind_175.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4913/ind_176.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4920/ind_177.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4921/ind_178.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4922/ind_179.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4923/ind_180.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4937/ind_181.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4941/ind_182.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4942/ind_183.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4944/ind_184.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4945/ind_185.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4946/ind_186.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4947/ind_187.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4948/ind_188.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4949/ind_189.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4950/ind_190.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4951/ind_191.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4952/ind_192.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4953/ind_193.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4954/ind_194.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4958/ind_195.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4962/ind_197.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4963/ind_198.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4964/ind_199.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4967/ind_200.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4969/ind_201.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4970/ind_202.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4971/ind_203.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4980/ind_204.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4983/ind_205.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4987/ind_206.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4988/ind_207.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4989/ind_208.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4990/ind_209.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4994/ind_210.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4995/ind_211.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4996/ind_212.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5008/ind_214.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5009/ind_215.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5011/ind_216.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5012/ind_218.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5013/ind_219.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5014/ind_220.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5020/ind_221.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5023/ind_222.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5025/ind_223.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5026/ind_224.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5029/ind_225.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5030/ind_226.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5033/ind_228.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5034/ind_229.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5038/ind_230.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5039/ind_231.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5047/ind_232.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5049/ind_233.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5050/ind_234.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5051/ind_235.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5052/ind_236.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5053/ind_237.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5054/ind_238.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5058/ind_240.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5059/ind_241.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5060/ind_242.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5061/ind_243.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5062/ind_244.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5063/ind_245.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5067/ind_246.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5068/ind_247.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5069/ind_248.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5072/ind_249.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5073/ind_250.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5074/ind_251.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5087/ind_252.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5089/ind_254.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5090/ind_255.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5091/ind_256.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5092/ind_257.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5093/ind_258.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5100/ind_259.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5106/ind_260.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5107/ind_261.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5108/ind_262.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5109/ind_263.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5110/ind_264.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5113/ind_265.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5114/ind_266.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5115/ind_267.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5116/ind_268.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5117/ind_269.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5118/ind_270.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5120/ind_271.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5129/ind_272.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5130/ind_273.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5133/ind_276.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5134/ind_277.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5135/ind_278.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5136/ind_279.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5137/ind_280.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5138/ind_281.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5139/ind_282.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5142/ind_283.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5143/ind_284.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5144/ind_285.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5145/ind_286.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5146/ind_287.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5147/ind_288.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5148/ind_289.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5149/ind_290.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5150/ind_291.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5151/ind_292.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5152/ind_293.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5153/ind_294.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5154/ind_295.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5155/ind_296.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5156/ind_297.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5157/ind_298.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5165/ind_299.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5189/ind_300.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5190/ind_301.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5191/ind_302.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5192/ind_303.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5193/ind_304.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5195/ind_306.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5196/ind_307.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5198/ind_308.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5199/ind_309.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5209/ind_310.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5212/ind_311.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5213/ind_312.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5214/ind_313.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5215/ind_314.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5216/ind_315.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5217/ind_316.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5218/ind_317.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5219/ind_318.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5220/ind_319.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5221/ind_320.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5222/ind_321.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5223/ind_322.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5239/ind_323.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5240/ind_324.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5244/ind_326.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5245/ind_327.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5246/ind_328.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5257/ind_329.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5264/ind_330.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5276/ind_331.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5282/ind_332.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5283/ind_333.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5284/ind_334.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5285/ind_335.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5286/ind_336.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5287/ind_337.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5288/ind_338.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5289/ind_339.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5292/ind_340.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5293/ind_341.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5294/ind_342.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5295/ind_343.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5304/ind_344.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5305/ind_345.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5306/ind_346.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5359/ind_347.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5362/ind_348.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5363/ind_349.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5364/ind_350.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5366/ind_352.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5367/ind_353.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5368/ind_354.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5372/ind_355.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5373/ind_356.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5374/ind_357.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5375/ind_358.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5376/ind_359.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5377/ind_360.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5378/ind_361.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5379/ind_362.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5380/ind_363.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5381/ind_364.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5382/ind_365.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5383/ind_366.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5384/ind_367.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5385/ind_368.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5386/ind_369.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5387/ind_370.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5388/ind_371.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5391/ind_372.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5393/ind_374.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5394/ind_375.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5395/ind_376.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5403/ind_377.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5404/ind_378_0001.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5405/ind_379.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5406/ind_380.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5410/ind_381.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5411/ind_382.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5417/ind_383.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5421/ind_384.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5424/ind_385.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5425/ind_386.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5426/ind_387.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5428/ind_388.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5432/ind_389.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5433/ind_390.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5434/ind_391.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5435/ind_392.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5436/ind_393.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5437/ind_394.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5441/ind_395.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5444/ind_396.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5448/ind_397.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5449/ind_398.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5450/ind_399.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5455/ind_400.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5457/ind_401.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5458/ind_402.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5459/ind_403.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5464/ind_406.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5465/ind_407.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5466/ind_408.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5467/ind_409.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5470/ind_410.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5471/ind_411.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5472/ind_412.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5473/ind_413.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5474/ind_414.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5475/ind_415.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5476/ind_416.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5477/ind_417.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5479/ind_418.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5480/ind_419.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5481/ind_420.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5482/ind_421.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5483/ind_422.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5484/ind_423.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5485/ind_424-2019.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5487/ind_425.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5491/ind_426.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5492/ind_427.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5493/ind_428.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5494/ind_429.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4982/0138_-_mocao_tyuco.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5035/mocao_req_98.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5036/0186_-_mocao_ymanitu.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5045/0185_-_mocao_karolaine.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5046/mocao_req_104.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4814/0060_-_mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4858/0080_-_mocao_aplausos.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4877/mocao_4.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/4878/mocao_5.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5037/mocao_req_103.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/sapl/public/materialegislativa/2019/5044/mocao_req_93_-_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H886"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="122.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>