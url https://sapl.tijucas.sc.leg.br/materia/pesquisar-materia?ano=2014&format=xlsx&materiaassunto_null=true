--- v0 (2025-12-10)
+++ v1 (2026-04-19)
@@ -54,447 +54,447 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>PLOEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI - EXECUTIVO</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE LEI 2211/2014_x000D_
 _x000D_
 AUTORIZA A CONCESSÃO DE USO DO IMOVEL QUE IDENTIFICA_x000D_
 _x000D_
 _x000D_
 VALÉRIO TOMAZI, PREFEITO MUNICIPAL DE TIJUCAS, ESTADO DE SANTA CATARINA, COM FUNDAMENTO NO ART. 13, § 2º, I E II, DA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, FAZ SABER QUE A CÂMARA MUNICIPAL APROVOU E ELE SANCIONA ESTA LEI:_x000D_
 _x000D_
 _x000D_
 ART. 1º - FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A CONCEDER À CEF &amp;#8211; CAIXA ECONÔMICA FEDERAL (AGÊNCIA DE TIJUCAS/SC), PELO PRAZO DE CINCO ANOS, O USO GRATUITO DE ÁREA LOCALIZADA NO IMÓVEL DO TERMINAL RODOVIÁRIO MIGUEL VIEIRA DE BRITO, CUJA FINALIDADE É A INSTALAÇÃO DE UM QUIOSQUE DE AUTOATENDIMENTO À POPULAÇÃO._x000D_
 PARÁGRAFO ÚNICO &amp;#8211; DESDE QUE HAJA INTERESSE DAS PARTES, O PRAZO DE CINCO ANOS PODERÁ SER RENOVADO POR IGUAL PERÍODO, POR MEIO DE TERMO ADITIVO._x000D_
 _x000D_
 ART. 2º - CONSIDERANDO A FINALIDADE E AS RECONHECIDAS CONDIÇÕES DA CONCESSIONÁRIA, BEM COMO O RELEVANTE INTERESSE PÚBLICO DEVIDAMENTE JUSTIFICADO NO PROCESSO ADMINISTRATIVO Nº 6883/2013, FICA DISPENSADO O PROCESSO LICITATÓRIO, CONFORME O ART. 13, § 2º, II, DA LEI ORGÂNICA MUNICIPAL E NO ART. 17, § 2º, I, DA LEI Nº 8.666/93._x000D_
 _x000D_
 ART. 3º - SERÁ FIRMADO CONTRATO ENTRE O MUNICÍPIO DE TIJUCAS E A CAIXA ECONÔMICA FEDERAL DE FORMA SUBSIDIÁRIA A ESTA LEI, CUJO CONTEÚDO DISCIPLINARÁ OS DIREITOS E OBRIGAÇÕES DO CONCEDENTE E DA CONCESSIONÁRIA._x000D_
 _x000D_
 ART. 4º - ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES CONTRÁRIAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 GABINETE DO PREFEITO MUNICIPAL DE TIJUCAS,_x000D_
 10 DE FEVEREIRO DE 2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VALÉRIO TOMAZI_x000D_
 PREFEITO MUNICIPAL _x000D_
 </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI 2212/2014_x000D_
 _x000D_
 ALTERA A LEI Nº 2.409/11_x000D_
 VALÉRIO TOMAZI, PREFEITO MUNICIPAL DE TIJUCAS, ESTADO DE SANTA CATARINA, COM FUNDAMENTO NO ART. 62, II, DA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, FAZ SABER QUE A CÂMARA MUNICIPAL APROVOU E ELE SANCIONA ESTA LEI:_x000D_
 ART. 1º. O DISPOSTO NO ART. 2º, CAPUT E PARÁGRAFO ÚNICO, DA LEI Nº 2.409/11 PASSA A TER ESTA REDAÇÃO:_x000D_
 ART. 2º O VALOR DO AUXILIO REFEIÇÃO CONCEDIDO PELO MUNICÍPIO DE TIJUCAS AOS SERVIDORES E EMPREGADOS PÚBLICOS, EM EFETIVO EXERCÍCIO, DE CARÁTER INDENIZATÓRIO, SERÁ DE ATÉ R$ 90,00 (NOVENTA REAIS) POR MÊS, OBSERVADO O LIMITE DE ATÉ VINTE E DOIS DIAS, E PODERÁ SER PAGO, EM FOLHA DE PAGAMENTO, NA PROPORÇÃO DOS DIAS EFETIVAMENTE TRABALHADOS._x000D_
 PARÁGRAFO ÚNICO - O VALOR APONTADO NO CAPUT DESTE ARTIGO SERÁ REAJUSTADO A PARTIR DE 2014, ANUALMENTE, PELO MESMO ÍNDICE E NA MESMA ÉPOCA EM QUE FOR CONCEDIDA A REPOSIÇÃO/REVISÃO SALARIAL ANUAL AOS SERVIDORES MUNICIPAIS._x000D_
 ART. 2º. ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES CONTRÁRIAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 GABINETE DO PREFEITO MUNICIPAL DE TIJUCAS,_x000D_
 10 DE FEVEREIRO DE 2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VALÉRIO TOMAZI_x000D_
 PREFEITO MUNICIPAL _x000D_
 </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA_x000D_
 </t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE TIJUCAS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA TAXA DE VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA DA PREFEITURA MUNICIPAL DE TIJUCAS E FUNDAÇÃO MUNICIPAL DE ESPORTE.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL DOS MUNICÍPIOS DE SANTA CATARINA COMO ÓRGÃO DE PUBLICAÇÃO OFICIAL.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL A TÍTULO DE REVISÃO GERAL ANUAL</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE AUXÍLIO FINANCEIRO AO CTG FAZENDA ELIANE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À AÇÃO SOCIAL E PAROQUIAL DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE OBRAS</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A REPASSAR RECURSOS DO FUNDO MUNICIPAL DE AÇÃO SOCIAL, MEDIANTE CONVÊNIO (TERMO DE AJUSTE), À ASSOCIAÇÃO CASA IRMÃ DULCE</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1469/1469_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1469/1469_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA FUNÇÃO PÚBLICA DE CONSELHEIRO TUTELAR NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O RECEBIMENTO DE DOAÇÃO E CONCEDE, EM CARÁTER EXCEPCIONAL, CRÉDITO DE ÁREAS DESTINADAS À IMPLANTAÇÃO DE EQUIPAMENTOS URBANOS E COMUNITÁRIOS.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO CASA IRMÃ DULCE.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1569/1569_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1569/1569_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2493/2013 LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1570/1570_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1570/1570_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2494-A &amp;#8211; PLANO PLURIANUAL DO MUNICIPIO DE TIJUCAS PARA O QUADRIÊNIO DE 2014 A 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1571/1571_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1571/1571_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1572/1572_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1572/1572_texto_integral.doc</t>
   </si>
   <si>
     <t>ANULA E SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA DA PREFEITURA MUNICIPAL E FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA  A   RECEITA   E   FIXA   A   DESPESA DO MUNICÍPIO DE TIJUCAS  PARA O EXERCÍCIO DE 2015_x000D_
 </t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROMOÇÃO VERTICAL, EM RAZÃO DA TITULAÇÃO, DO MAGISTÉRIO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1578/1578_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1578/1578_texto_integral.doc</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ANULA E SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA DA ADMINISTRAÇÃO DIRETA E INDIRETA_x000D_
 </t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA ABERTURA DE CRÉDITO ESPECIAL </t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE LEI 2239/2014_x000D_
 _x000D_
 _x000D_
 AUTORIZA ABERTURA DE CRÉDITO ESPECIAL_x000D_
 _x000D_
 VALÉRIO TOMAZI, PREFEITO MUNICIPAL DE TIJUCAS, FAÇO SABER A TODOS OS HABITANTES DESTE MUNICÍPIO QUE A CÂMARA MUNICIPAL DE VEREADORES APROVOU E EU SANCIONO A SEGUINTE LEI:_x000D_
 _x000D_
 ART. 1º - FICA O EXECUTIVO MUNICIPAL AUTORIZADO A ABRIR UM CREDITO ESPECIAL NO ORÇAMENTO DO EXERCÍCIO 2015, NO VALOR DE R$ 65.000,00 (SESSENTA E CINCO MIL REAIS), COM RECURSOS PRÓPRIOS DO MUNICÍPIO, PARA ATENDER DESPESA COM A CONTRIBUIÇÃO DO PREVISERTI_x000D_
 _x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 1311.1.027 &amp;#8211; CONSTRUÇÃO DO PRÉDIO DA CÂMARA _x000D_
 4.4.90.00 &amp;#8211; APLICAÇÕES DIRETAS...................................................................R$    65.000,00_x000D_
 FONTE DE RECURSOS 0.1.0000 &amp;#8211; RECURSOS PRÓPRIOS_x000D_
 _x000D_
 ART. 2º- POR CONTA DA ANULAÇÃO REFERIDA NO ARTIGO ANTERIOR FICA SUPLEMENTADA A DOTAÇÃO  QUE SEGUE:_x000D_
 _x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 1311.2.001 &amp;#8211; FUNCIONAMENTO E MANUTENÇÃO DA CÂMARA MUNICIPAL _x000D_
 3.1.91.00 &amp;#8211; APLICAÇÕES DIRETAS....................................................................R$   65.000,00_x000D_
 FONTE DE RECURSOS 0.1.0000 &amp;#8211; RECURSOS PRÓPRIOS_x000D_
 _x000D_
 ART. 3º - ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO COM EFEITOS A PARTIR DE 01 DE JANEIRO DE 2015, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 GABINETE DO PREFEITO MUNICIPAL DE TIJUCAS_x000D_
 01 DE DEZEMBRO DE 2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VALÉRIO TOMAZI_x000D_
 PREFEITO MUNICIPAL _x000D_
 </t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE LEI 2240/2014_x000D_
 _x000D_
 _x000D_
 ANULA E SUPLEMENTA DOTAÇÃO ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE VEREADORES._x000D_
 _x000D_
 VALÉRIO TOMAZI, PREFEITO MUNICIPAL DE TIJUCAS, FAÇO SABER A TODOS OS HABITANTES DESTE MUNICÍPIO QUE A CÂMARA MUNICIPAL DE VEREADORES APROVOU E EU SANCIONO A SEGUINTE LEI:_x000D_
 _x000D_
 ART. 1º - FICA O EXECUTIVO MUNICIPAL AUTORIZADO A ANULAR EM R$ 55.000,00(CINQUENTA E CINCO MIL REAIS) AS DOTAÇÕES QUE SEGUE:_x000D_
 _x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 1311.1.027 &amp;#8211; CONSTRUÇÃO DO PRÉDIO DA CÂMARA _x000D_
 4.4.90.00 &amp;#8211; APLICAÇÕES DIRETAS....................................................................R$   55.000,00_x000D_
 FONTE DE RECURSOS 0.1.0000 &amp;#8211; RECURSOS PRÓPRIOS_x000D_
 _x000D_
 ART. 2º- POR CONTA DAS ANULAÇÕES REFERIDA NO ARTIGO ANTERIOR FICAM SUPLEMENTADAS AS DOTAÇÕES  QUE SEGUE:_x000D_
 _x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 01 &amp;#8211; CÂMARA MUNICIPAL DE VEREADORES_x000D_
 1311.2.001 &amp;#8211; FUNCIONAMENTO E MANUTENÇÃO DA CÂMARA MUNICIPAL _x000D_
 3.3.90.00 &amp;#8211; APLICAÇÕES DIRETAS....................................................................R$   55.000,00_x000D_
 FONTE DE RECURSOS 0.1.0000 &amp;#8211; RECURSOS PRÓPRIOS_x000D_
@@ -506,352 +506,352 @@
 01 DE DEZEMBRO DE 2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VALÉRIO TOMAZI_x000D_
 PREFEITO MUNICIPAL _x000D_
 </t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR - EXECUTIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES DO INCISO III DO ARTIGO 46, ART. 59 E ART. 60,  ALTERAÇÃO DO CAPÍTULO V, REVOGAÇÃO DOS CAPÍTULOS VI, VII E VIII, CRIAÇÃO DOS ARTIGOS 62-A, 62-B, 62-C E 62-D, E ALTERAÇÃO DO ANEXO VI, TODOS DA LEI COMPLEMENTAR Nº 17/2013.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 24/2014_x000D_
 _x000D_
 ALTERA A REDAÇÃO DO DISPOSTO NO ART. 1º, § 1º, I, DA LEI COMPLEMENTAR Nº 23/13._x000D_
 VALÉRIO TOMAZI, PREFEITO MUNICIPAL DE TIJUCAS, NO USO DAS ATRIBUIÇÕES CONFERIDAS PELA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, FAZ SABER A TODOS QUE A CÂMARA DE VEREADORES APROVOU E ELE SANCIONOU ESTA LEI COMPLEMENTAR:_x000D_
 ART. 1º - FICA ALTERADA A REDAÇÃO DO DISPOSTO NO ART. 1º, § 1º, I, DA LEI COMPLEMENTAR Nº 23/13, QUE PASSA A TER ESTA REDAÇÃO:_x000D_
 I - DEZ (10) ANOS DEPOIS DE CONSTITUÍDOS PELO ÚLTIMO DETENTOR DO DOMÍNIO ÚTIL OU MEDIANTE A SOMA DO SEU TEMPO À DE ANTECESSORES E DESDE QUE O REQUERENTE NÃO POSSUA DÉBITO COM A ADMINISTRAÇÃO MUNICIPAL;_x000D_
 ART. 2º - ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 GABINETE DO PREFEITO MUNICIPAL DE TIJUCAS_x000D_
 10 DE FEVEREIRO DE 2013._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VALÉRIO TOMAZI_x000D_
 PREFEITO MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI COMPLEMENTAR Nº 25/2014_x000D_
 _x000D_
 ALTERA O ANEXO III DA LEI COMPLEMENTAR Nº 03/10._x000D_
 VALÉRIO TOMAZI, PREFEITO MUNICIPAL DE TIJUCAS, NO USO DAS ATRIBUIÇÕES CONFERIDAS PELA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, FAZ SABER A TODOS QUE A CÂMARA DE VEREADORES APROVOU E ELE SANCIONOU ESTA LEI COMPLEMENTAR:_x000D_
 ART. 1º - FICA ALTERADO O ANEXO III DA LEI COMPLEMENTAR Nº 03/10, ESPECIFICAMENTE QUANTO AO CARGO DE ASSISTENTE JURÍDICO EDUCACIONAL:_x000D_
 CARGO	SITUAÇÃO ATUAL	NOVA DENOMINAÇÃO DO CARGO	OBSERVAÇÃO_x000D_
 ASSISTENTE JURÍDICO EDUCACIONAL	PERMANENTE	AGENTE ADMINISTRATIVO	_x000D_
 _x000D_
 ART. 2º - ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO COM EFEITOS RETROATIVOS A 16 DE NOVEMBRO DE 2010, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 GABINETE DO PREFEITO MUNICIPAL DE TIJUCAS_x000D_
 10 DE FEVEREIRO DE 2013._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VALÉRIO TOMAZI_x000D_
 PREFEITO MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO DISPOSTO NO ART. 18 DA LEI COMPLEMENTAR Nº 18/13.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGO, ATRIBUIÇÕES, HABILITAÇÃO, CARGA HORÁRIA SEMANAL E SALÁRIO DOS CARGOS QUE ESPECIFICA </t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1679/1679_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1679/1679_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE PLANTÃO E O REGIME DE SOBREAVISO NO ÂMBITO DO SAMAE - SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI - LEGISLATIVO</t>
   </si>
   <si>
     <t>Dinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 01/2014_x000D_
 _x000D_
 _x000D_
 DENOMINA DE ADELIZ EDUARDO REIS, _x000D_
 À RUA QUE IDENTIFICA._x000D_
 _x000D_
 _x000D_
 PREFEITO MUNICIPAL DE TIJUCAS, FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, QUE A CÂMARA MUNICIPAL DE TIJUCAS APROVOU E ELE SANCIONA A SEGUINTE LEI:_x000D_
 _x000D_
 _x000D_
 ART. 1º - DENOMINA DE ADELIZ EDUARDO REIS, 01 (UMA) RUA QUE  TEM SEU ACESSO PELA SC 410, NO BAIRRO NOVA DESCOBERTA._x000D_
 _x000D_
 PARÁGRAFO ÚNICO - A RUA QUE TRATA O ARTIGO TEM SUA LOCALIZAÇÃO NA SC 410, LADO DIREITO, SENTIDO TIJUCAS PARA CANELINHA, TENDO COMO PONTO DE REFERENCIA A RUA DA CACHAÇA, NO BAIRRO NOVA DESCOBERTA, CONFORME MAPA ANEXO._x000D_
 _x000D_
 ART. 2º - ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGANDO AS DISPOSIÇÕES CONTRÁRIAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TIJUCAS, SC. 12 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANTÍDIO PEDRO REIS_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Lealzinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 02/2014_x000D_
 _x000D_
 _x000D_
 DENOMINA DE JOÃO AUGUSTO AMORIM, _x000D_
 À SERVIDÃO QUE IDENTIFICA._x000D_
 _x000D_
 _x000D_
 PREFEITO MUNICIPAL DE TIJUCAS, FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, QUE A CÂMARA MUNICIPAL DE TIJUCAS APROVOU E ELE SANCIONA A SEGUINTE LEI:_x000D_
 _x000D_
 _x000D_
 ART. 1º - DENOMINA DE JOÃO AUGUSTO AMORIM, 01 (UMA) SERVIDÃO LOCALIZADA NO BAIRRO SANTA LUZIA._x000D_
 _x000D_
 PARÁGRAFO ÚNICO - A SERVIDÃO QUE TRATA O ARTIGO TEM SUA LOCALIZAÇÃO NA RUA NORMI AVELINO AZEVEDO, ESQUINA COM A CASA Nº 31, NO BAIRRO SANTA LUZIA, CONFORME FOTOS ANEXADAS._x000D_
 _x000D_
 ART. 2º - ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGANDO AS DISPOSIÇÕES CONTRÁRIAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TIJUCAS, SC. 13 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bete, Lealzinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DENOMINA DE ARANI CAETANO RITA DA SILVA, _x000D_
 À RUA QUE IDENTIFICA._x000D_
 </t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ESTABELECE A PROIBIÇÃO DO USO DE EQUIPAMENTO &amp;#8220;BATE-ESTACA&amp;#8221; NA CONSTRUÇÃO CIVIL NO PERÍMETRO URBANO DE TIJUCAS QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fernando do Gordo</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE ANTÔNIO CARLOS HEMKMAIER, _x000D_
 A RUA QUE IDENTIFICA._x000D_
 </t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rogerinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE A OBRIGATORIEDADE DA DISPONIBILIZAÇÃO DE CADEIRAS DE RODAS NOS ESTABELECIMENTOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.rtf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DA PUBLICAÇÃO DE EXTRATO SIMPLIFICADO DE INFORMAÇÕES DA GESTÃO PUBLICADO MUNICIPIO DE TIJUCAS&amp;#8211;SESINGESP. EM COMPLEMENTO A LEI N. 12527/2011 DE ACESSO À INFORMAÇÃO NO ÂMBITO DO MUNICÍPIO DE TIJUCAS-SC.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edson Souza</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE A OBRIGATORIEDADE DE INCLUSÃO DA ORIGEM E DO PROPOSITOR DOS PROJETOS DE LEIS EM LEIS PUBLICADAS E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.rtf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO PARA IMPLANTAÇÃO DO TURNO ÚNICO DE TRABALHO, COM EXTENSÃO DO ATENDIMENTO A POPULAÇÃO NO MUNICÍPIO DE TIJUCAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jean do Nico, Bete, Betinho, Dinho, Eder Muraro, Fernando do Gordo, Lealzinho, Rogerinho, Serginho, Tannay, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 10/2014_x000D_
 _x000D_
 _x000D_
 AUTORIZA A TRANSFERÊNCIA DE BEM MÓVEL À PREFEITURA MUNICIPAL DE TIJUCAS._x000D_
 _x000D_
 _x000D_
 O PREFEITO MUNICIPAL DE TIJUCAS, ESTADO DE SANTA CATARINA, FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, QUE A CÂMARA MUNICIPAL DE TIJUCAS APROVOU E ELE SANCIONA A SEGUINTE LEI:_x000D_
 _x000D_
 ART. 1º. FICA O PRESIDENTE DA CÂMARA DE VEREADORES DE TIJUCAS AUTORIZADO A TRANSFERIR À PREFEITURA MUNICIPAL DE TIJUCAS O BEM MÓVEL INTEGRANTE DO PATRIMÔNIO DO LEGISLATIVO DISCRIMINADO NO ANEXO L, QUE FAZ PARTE INTEGRANTE DESTA LEI._x000D_
 _x000D_
 ART. 2º. ESTA LEI ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TIJUCAS, SC. 25 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	SÉRGIO MURILO CORDEIRO_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
@@ -912,323 +912,323 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 ANEXO L_x000D_
 _x000D_
 MARCA/MODELO	ANO FAB. MOD.	PLACA	CHASSI	Nº PATRIMÔNIO_x000D_
 FORD/FIESTA SEDAN 1.6 FLEX	2005/2005	MDI 1257	9BFZF26P358375790	811_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A TRANSFERÊNCIA DE BEM MÓVEL À PREFEITURA MUNICIPAL DE TIJUCAS._x000D_
 </t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE CÍCERO FELÍCIO, _x000D_
 À RUA QUE IDENTIFICA._x000D_
 </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Eder Muraro</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA DENANCIO DUARTE, A RUA QUE IDENTIFICA. </t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DENOMINA DE RUA DAS LAGOAS, A RUA QUE IDENTIFICA. _x000D_
 </t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA CAROEIRA, A RUA QUE IDENTIFICA. _x000D_
 </t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE CANTO DOS MATIAS, A RUA QUE IDENTIFICA. </t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA BEIRA RIO, A RUA QUE IDENTIFICA. </t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DENOMINA DE RUA NOGUEIRAS, A RUA QUE IDENTIFICA. _x000D_
 </t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA REZINI, A RUA QUE IDENTIFICA. _x000D_
 </t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1552/1552_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1552/1552_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ARCO IRIS, A RUA QUE IDENTIFICA. </t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DENOMINA DE RUA SOARES, A RUA QUE IDENTIFICA. _x000D_
 </t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1554/1554_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1554/1554_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ZEM, A RUA QUE IDENTIFICA. </t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DENOMINA DE RUA SILVIO SILVESTRE DE SOUZA, A RUA QUE IDENTIFICA. _x000D_
 </t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>Lialda Lemos</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA HELIO MACHADO DE SOUZA, A RUA QUE IDENTIFICA. </t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>Jean do Nico</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA ABRÃO CAETANO, A RUA QUE IDENTIFICA. </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE CIGARROS, CIGARRILHAS, CACHIMBOS, CHARUTOS E DEMAIS PRODUTOS CONGÊNERES, EM ÁREAS DE PRÁTICA ESPORTIVA PROFISSIONAL OU AMADORA, ABERTAS OU FECHADAS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.doc</t>
   </si>
   <si>
     <t>NORMATIZA A DECLARAÇÃO DE UTILIDADE PÚBLICA DE ENTIDADES, BEM COMO DISCIPLINA A MANUTENÇÃO DA DECLARAÇÃO CONCEDIDA.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL DO CICLISMO NO CALENDÁRIO DO ANIVERSÁRIO DO MUNICÍPIO DE TIJUCAS._x000D_
 </t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O &amp;#8220;PROGRAMA WI-FI LIVRE NO MUNICÍPIO DE TIJUCAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;PROÍBE A COBRANÇA DE TAXA DE RELIGAÇÃO DE ABASTECIMENTO DE ÁGUA POR PARTE DO SAMAE &amp;#8211; SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO, NO MUNICÍPIO DE TIJUCAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;PROÍBE A REALIZAÇÃO DE PROVAS E COMPETIÇÕES DE RALLY  NO MUNICÍPIO DE TIJUCAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>PRESO</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 01/2014_x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A CRIAÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 _x000D_
 A MESA DIRETORA FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, DE ACORDO COM A LEI ORGÂNICA, QUE A CÂMARA DE VEREADORES APROVOU E ELA PROMULGA A SEGUINTE RESOLUÇÃO:_x000D_
 _x000D_
 _x000D_
 ARTIGO 1º- FICAM FORMADAS AS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE TIJUCAS, PARA O ANO DE 2014._x000D_
  _x000D_
  _x000D_
              I - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA (CCJ)._x000D_
  _x000D_
                      PRESIDENTE &amp;#8211; LUIZ ROGÉRIO DA SILVA	_x000D_
                      MEMBRO &amp;#8211; EDER MURARO_x000D_
                      MEMBRO &amp;#8211; FERNANDO FAGUNDES_x000D_
  _x000D_
               II - COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO FINANCEIRA._x000D_
  _x000D_
                        PRESIDENTE &amp;#8211; ELIZABETE MIANES DA SILVA_x000D_
                        MEMBRO &amp;#8211; JOSÉ LEAL SILVA JUNIOR_x000D_
                        MEMBRO &amp;#8211; JOSÉ ROBERTO GIACOMOSSI_x000D_
@@ -1249,51 +1249,51 @@
 _x000D_
 _x000D_
 _x000D_
 ARTIGO 2º - ESTA RESOLUÇÃO ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 _x000D_
 TIJUCAS, SC. 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO	JOSÉ ROBERTO GIACOMOSSI_x000D_
 PRESIDENTE_x000D_
 _x000D_
 _x000D_
 _x000D_
 	VICE-PRESIDENTE_x000D_
 ELIZABETE MIANES DA SILVA	EDER MURARO_x000D_
 1ª SECRETÁRIA	2º SECRETÁRIO_x000D_
 </t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE RESOLUÇÃO Nº 02/2014_x000D_
 DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO ESPECIAL A FIM DE QUE SEJA PROCEDIDA A DISCUSSÃO DA LEI Nº 1664/01, COM OS PROPRIETÁRIOS DE FARMÁCIAS E/OU SEUS REPRESENTANTES._x000D_
 _x000D_
 A MESA DIRETORA DESTA CASA LEGISLATIVA FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, DE ACORDO COM A LEI ORGÂNICA, QUE A CÂMARA DE VEREADORES APROVOU E ELA PROMULGA A SEGUINTE RESOLUÇÃO:_x000D_
 ART. 1º. FICA FORMADA COMISSÃO ESPECIAL A FIM DE DISCUTIR A EFICÁCIA DA LEI Nº 1664/01, COM OS SEGUINTES MEMBROS:_x000D_
 PRESIDENTE: LIALDA LEMOS_x000D_
 MEMBRO: LUIZ ROGÉRIO DE SOUZA_x000D_
 MEMBRO: PAULO SARTORI_x000D_
 _x000D_
 ART.2º. ESTA RESOLUÇÃO ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 TIJUCAS/SC, 14 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO    		           JOSÉ ROBERTO GIACOMOSSI_x000D_
            PRESIDENTE 	                                                                            VICE PRESIDENTE_x000D_
 _x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA   	                                                   EDER MURARO_x000D_
       1ª SECRETÁRIA	                                                                    2º SECRETARIO_x000D_
 _x000D_
@@ -1302,51 +1302,51 @@
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 _x000D_
 O PRESENTE PROJETO DE RESOLUÇÃO 02/2014, TEM COMO ESCOPO A CRIAÇÃO DE COMISSÃO ESPECIAL COM A FINALIDADE DE CONVIDAR PROPRIETÁRIOS DE FARMÁCIAS E/OU SEUS REPRESENTANTES, A FIM DE QUE SEJA PROCEDIDA A DISCUSSÃO DA LEI Nº 1664/01, ENCONTRANDO-SE ALTERNATIVAS QUE VIABILIZEM A EFICÁCIA DA REFERIDA NORMA JURÍDICA FRENTE AOS FINS A QUE SE DESTINA, PARA ATENDER AOS ANSEIOS DA COMUNIDADE._x000D_
 _x000D_
 TIJUCAS/SC, 14 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO		JOSÉ ROBERTO GIACOMOSSI_x000D_
          PRESIDENTE                                                                               VICE PRESIDENTE_x000D_
 _x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA	                                                        EDER MURARO_x000D_
       1ª SECRETÁRIA                                                                     2º SECRETARIO_x000D_
 </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 03/2014_x000D_
 DISPÕE SOBRE O PAGAMENTO DA QUANTIA PENDENTE NO VALOR DE R$ 6.636.17 (SEIS MIL SEISCENTOS E TRINTA E SEIS REIS E DEZESSETE CENTAVOS), RELATIVOS A SERVIÇOS DE TELECOMUNICAÇÕES CORRESPONDENTES AOS VENCIMENTOS DE 27/05/2011, 27/06/2011, 04/01/2012, 04/02/2012 E 04/03/2012._x000D_
 _x000D_
 A MESA DIRETORA DESTA CASA LEGISLATIVA FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, DE ACORDO COM A LEI ORGÂNICA, QUE A CÂMARA DE VEREADORES APROVOU E ELA PROMULGA A SEGUINTE RESOLUÇÃO:_x000D_
 ART. 1º. FICA A MESA DIRETORA DA CÂMARA DE VEREADORES DE TIJUCAS, AUTORIZADA A EFETUAR O PAGAMENTO DE DESPESAS PENDENTES JUNTO A OPERADORA OI S/A, NO VALOR DE R$ 6.636.17 (SEIS MIL SEISCENTOS E TRINTA E SEIS REIS E DEZESSETE CENTAVOS), QUANTIA ESTA PROVENIENTE DE SERVIÇOS DE TELECOMUNICAÇÕES._x000D_
 _x000D_
 ART.2º. AS DESPESAS DECORRENTES DESTA RESOLUÇÃO CORRERÃO POR CONTA DA DOTAÇÃO ORÇAMENTÁRIA VIGENTE, PREVISTA PARA ESTE EXERCÍCIO._x000D_
 _x000D_
 ART. 3º. ESTA RESOLUÇÃO ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 TIJUCAS/SC, 05 DE MAIO DE 2014._x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VICE PRESIDENTE_x000D_
 NO EXERCÍCIO DO CARGO DE PRESIDENTE_x000D_
 _x000D_
 _x000D_
    ELIZABETE MIANES DA SILVA                                           EDER MURARO   	                                                  _x000D_
                 1ª SECRETÁRIA	                                                           2º SECRETÁRIO_x000D_
 NO EXERCÍCIO DO CARGO DE VICE PRESIDENTE           NO EXERCÍCIO DO CARGO DE 1° SECRETÁRIO                                                    _x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -1355,60 +1355,60 @@
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 _x000D_
 O PRESENTE PROJETO DE RESOLUÇÃO (03/2014), TEM COMO ESCOPO O PAGAMENTO DE QUANTIA EM DÉBITO COM SERVIÇOS DE TELECOMUNICAÇÕES DA EMPRESA OI S/A, TOTALIZANDO O MONTANTE DE R$ 6.636.17 (SEIS MIL SEISCENTOS E TRINTA E SEIS REIS E DEZESSETE CENTAVOS), UMA VEZ QUE A SECRETARIA DESTA CASA CONSTATOU A NÃO REALIZAÇÃO DO PAGAMENTO CORRESPONDENTES AOS MESES QUE ESTÃO SENDO COBRADOS PELA EMPRESA OI S/A, QUAIS SEJAM: 27/05/2011, 27/06/2011, 04/01/2012, 04/02/2012 E 04/03/2012. ASSIM, O ADIMPLEMENTO DA QUANTIA EM COMENTO TEM O ESCOPO DE QUITAR REFERIDO DÉBITO EVITANDO-SE EVENTUAL COBRANÇA QUE VENHA INCIDIR MAIORES GASTOS A ESTA CASA LEGISLATIVA._x000D_
 TIJUCAS/SC, 05 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VICE PRESIDENTE_x000D_
 NO EXERCÍCIO DO CARGO DE PRESIDENTE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
    ELIZABETE MIANES DA SILVA                                           EDER MURARO   	                                                  _x000D_
                 1ª SECRETÁRIA	                                                           2º SECRETÁRIO_x000D_
 NO EXERCÍCIO DO CARGO DE VICE-PRESIDENTE          NO EXERCÍCIO DO CARGO DE 1° SECRETÁRIO                                                    _x000D_
 </t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.rtf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE DESPESAS PARA REALIZAÇÃO DE SESSÃO SOLENE COMEMORATIVA AOS 154 ANOS DE EMANCIPAÇÃO POLITICO-ADMINISTRATIVA DE TIJUCAS.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 06/2014_x000D_
 DISPÕE SOBRE O PAGAMENTO DA QUANTIA PENDENTE NO VALOR DE R$ 455,62 (QUATROCENTOS E CINQÜENTA E CINCO REAIS E SESSENTA E DOIS CENTAVOS), RELATIVOS A DÉBITOS DE LICENCIAMENTO E SEGURO DPVAT DA MOTONETA HONDA/BIZ 125 ES, PERTENCENTE À CÂMARA DE VEREADORES DE TIJUCAS, COM VENCIMENTOS EM 15/12/2011, 15/12/2012, 15/12/2013 E 31/10/2013._x000D_
 _x000D_
 A MESA DIRETORA DESTA CASA LEGISLATIVA FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, DE ACORDO COM A LEI ORGÂNICA, QUE A CÂMARA DE VEREADORES APROVOU E ELA PROMULGA A SEGUINTE RESOLUÇÃO:_x000D_
 ART. 1º. FICA A MESA DIRETORA DA CÂMARA DE VEREADORES DE TIJUCAS, AUTORIZADA A EFETUAR O PAGAMENTO DE DESPESAS PENDENTES DA MOTONETA HONDA/BIZ 125 ES, ANO 2006, MODELO 2007, CÓD. RENAVAM: 906434734, CHASSI Nº 9C2JA04207R030027, PLACA: MKL 1350, COR: PRETA, COMBUSTÍVEL: GASOLINA, PERTENCENTE A CÂMARA DE VEREADORES DE TIJUCAS, NO TOCANTE AO SEGURO DPVAT (COTA ÚNICA) DE 2013, NO VALOR DE R$ 290,90 (DUZENTOS E NOVENTA REAIS), QUE VENCEU EM 31/10/2013, LICENCIAMENTO ANUAL DE 2011, NO VALOR DE R$ 50,60 (CINQÜENTA REAIS E SESSENTA CENTAVOS), QUE VENCEU EM 15/12/2011, LICENCIAMENTO ANUAL DE 2012, NO VALOR DE R$ 57,06 (CINQÜENTA E SETE REAIS E SEIS CENTAVOS), QUE VENCEU EM 15/12/2012, E LICENCIAMENTO ANUAL DE 2013, NO VALOR DE R$ 57,06 (CINQÜENTA E SETE REAIS E SEIS CENTAVOS), QUE VENCEU EM 15/12/2013, TOTALIZANDO O DÉBITO DE R$ 455,62 (QUATROCENTOS E CINQÜENTA E CINCO REAIS E SESSENTA E DOIS CENTAVOS)._x000D_
 _x000D_
 ART.2º. AS DESPESAS DECORRENTES DESTA RESOLUÇÃO CORRERÃO POR CONTA DA DOTAÇÃO ORÇAMENTÁRIA VIGENTE, PREVISTA PARA ESTE EXERCÍCIO._x000D_
 _x000D_
 _x000D_
 ART. 3º. ESTA RESOLUÇÃO ENTRARÁ EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGADAS AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 _x000D_
                TIJUCAS/SC, 23 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
        SÉRGIO MURILO CORDEIRO                                 JOSÉ ROBERTO GIACOMOSSI_x000D_
                  PRESIDENTE                                                    VICE-PRESIDENTE_x000D_
 _x000D_
 _x000D_
    ELIZABETE MIANES DA SILVA                                           EDER MURARO   	                                                  _x000D_
             1ª SECRETÁRIA	                                                     2º SECRETÁRIO_x000D_
 _x000D_
@@ -1441,1275 +1441,1275 @@
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 _x000D_
 O PRESENTE PROJETO DE RESOLUÇÃO (04/2014), TEM COMO ESCOPO O PAGAMENTO DE QUANTIA EM DÉBITO NOS PERÍODOS DE 15/12/2011, 15/12/2012, 15/12/2013 E 31/10/2013, COM A DOCUMENTAÇÃO DO LICENCIAMENTO ANUAL E SEGURO DPVAT, DA MOTONETA HONDA/BIZ 125 ES, ANO 2006, MODELO 2007, CÓD. RENAVAM: 906434734, CHASSI Nº 9C2JA04207R030027, PLACA: MKL 1350, COR: PRETA, COMBUSTÍVEL: GASOLINA, PERTENCENTE À CÂMARA DE VEREADORES DE TIJUCAS, TOTALIZANDO O MONTANTE DE R$ 455,62 (QUATROCENTOS E CINQÜENTA E CINCO REAIS E SESSENTA E DOIS CENTAVOS). ASSIM, O ADIMPLEMENTO DA QUANTIA EM COMENTO TEM A FINALIDADE DE QUITAR REFERIDO DÉBITO EVITANDO-SE EVENTUAL COBRANÇA QUE VENHA INCIDIR MAIORES GASTOS A ESTA CASA LEGISLATIVA._x000D_
 _x000D_
              TIJUCAS/SC, 23 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO                           JOSÉ ROBERTO GIACOMOSSI_x000D_
          PRESIDENTE                                              VICE-PRESIDENTE_x000D_
 _x000D_
 _x000D_
 _x000D_
    ELIZABETE MIANES DA SILVA                                           EDER MURARO   	                                                  _x000D_
             1ª SECRETÁRIA	                                                     2º SECRETÁRI_x000D_
 </t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1510/1510_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1510/1510_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 13 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, ADOTANDO NOVO HORÁRIO DAS SESSÕES ORDINÁRIAS. </t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA QUE O VEREADOR JOSÉ LEAL SILVA JÚNIOR PARTICIPE DO XVI ENCOB &amp;#8211; ENCONTRO NACIONAL DE COMITÊS DE BACIAS HIDROGRÁFICAS, QUE ACONTECE ENTRE OS DIAS 23 E 28 DE NOVEMBRO DE 2014, EM MACEIÓ - ALAGOAS.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 13 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, ADOTANDO NOVO HORÁRIO DAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>PDCLE</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.rtf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRECIAÇÃO DO PARECER PRÉVIO DO TCE (TRIBUNAL DE CONTAS DO ESTADO) DAS CONTAS DO EXERCÍCIO DE 2012, DA PREFEITURA DE TIJUCAS.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>Serginho, Bete, Betinho, Dinho, Eder Muraro, Edson Souza, Fernando do Gordo, Jean do Nico, Lealzinho, Lialda Lemos, Paulinho, Rogerinho, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> EMENDA À LEI ORGÂNICA Nº 01 DE 2014_x000D_
 ALTERA O ARTIGO 100 E SEUS PARÁGRAFOS DA LEI ORGÂNICA MUNICIPAL, QUE TRATA DA PUBLICAÇÃO DOS ATOS MUNICIPAIS._x000D_
 A MESA DIRETORA FAZ SABER A TODOS OS HABITANTES DESTE MUNICÍPIO, DE ACORDO COM A LEI ORGÂNICA, QUE A CÂMARA DE VEREADORES APROVOU E ELA PROMULGA A SEGUINTE EMENDA A LOM:_x000D_
 ARTIGO 1º - O ARTIGO 100 E SEUS PARÁGRAFOS DA LEI ORGÂNICA MUNICIPAL PASSAM A VIGORAR COM ESTA REDAÇÃO:_x000D_
 ART. 100 - OS ATOS MUNICIPAIS QUE PRODUZAM EFEITOS EXTERNOS SERÃO PUBLICADOS NO ÓRGÃO OFICIAL DO MUNICÍPIO DEFINIDO EM LEI OU, NA FALTA DESTE, EM DIÁRIO DA RESPECTIVA ASSOCIAÇÃO MUNICIPAL OU EM JORNAL LOCAL OU DA MICRORREGIÃO A QUE PERTENCER._x000D_
 § 1º - A LEI PODERÁ INSTITUIR DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO, DISPONIBILIZADO EM SÍTIO DA REDE MUNDIAL DE COMPUTADORES, PARA PUBLICAÇÃO DOS ATOS MUNICIPAIS._x000D_
 § 2º - O SÍTIO E O CONTEÚDO DAS PUBLICAÇÕES DE QUE TRATA § 1º DEVERÃO SER ASSINADOS DIGITALMENTE COM BASE EM CERTIFICADO EMITIDO POR AUTORIDADE CERTIFICADORA CREDENCIADA NO ÂMBITO DA INFRAESTRUTURA DE CHAVES PÚBLICAS BRASILEIRA (ICP-BRASIL)._x000D_
 § 3º - A PUBLICAÇÃO ELETRÔNICA NA FORMA DO § 1º SUBSTITUI QUALQUER OUTRO MEIO E PUBLICAÇÃO OFICIAL, PARA QUAISQUER EFEITOS LEGAIS, À EXCEÇÃO DOS CASOS QUE, POR LEI ESPECIAL, EXIJAM OUTRO MEIO DE PUBLICAÇÃO. _x000D_
 § 4º A ESCOLHA DO ÓRGÃO DE IMPRENSA PARA A DIVULGAÇÃO DE LEIS E ATOS ADMINISTRATIVOS FAR-SE-Á ATRAVÉS DE LICITAÇÃO, EM QUE SE LEVARÃO EM CONTA NÃO SÓ AS CONDIÇÕES DE PREÇO, COMO AS CIRCUNSTÂNCIAS DE FREQUÊNCIA, HORÁRIO, TIRAGEM E DISTRIBUIÇÃO._x000D_
 § 5º NENHUM ATO PRODUZIRÁ EFEITO ANTES DE SUA PÚBLICA._x000D_
 ARTIGO 2º - ESTA EMENDA ENTRA EM VIGOR NA DATA DE SUA PUBLICAÇÃO, REVOGANDO-SE AS DISPOSIÇÕES EM CONTRÁRIO._x000D_
 _x000D_
 TIJUCAS, SC, 02 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 01/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A POLICIA MILITAR DO MUNICÍPIO, SOLICITANDO QUE SEJA FEITA RONDAS DIÁRIAS NAS LOCALIDADES DE TERRA NOVA, CAMPO NOVO E OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: AS REFERIDAS LOCALIDADES ESTÃO SOFRENDO COM OS CONSTANTES ASSALTOS E ARROMBAMENTOS DE SUAS RESIDÊNCIAS, INCLUSIVE ESTE VEREADOR QUE ESTÁ FAZENDO A SOLICITAÇÃO FOI ALVO DESSES MARGINAIS._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 02/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A POLICIA MILITAR DO MUNICÍPIO, SOLICITANDO QUE SEJA FEITA BLITZ NO FINAL DA AV.EMÍLIA RAMOS (P4) COM A RUA NOVA TRENTO, PELO MENOS UMA VEZ POR SEMANA.  _x000D_
 _x000D_
 JUSTIFICATIVA: CONSTANTES REGISTROS DE ROUBOS DE MOTOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 03/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES DA MESMA, POR QUAL RAZÃO OU MOTIVO AS ESCOLAS DAS LOCALIDADES DE TERRA NOVA, CAMPO NOVO E OLIVEIRA, AINDA NÃO TEM ACESSO A COMPUTADORES, IMPRESSORAS E INTERNET._x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 04/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE AGRICULTURA, PESCA E MEIO AMBIENTE, SOLICITANDO QUE A MESMA JUSTIFIQUE OS CÁLCULOS FEITOS PARA CHEGAR A UM VALOR DE R$ 40,00 (QUARENTA REAIS), A HORA TRABALHADA DE TRATOR PNEU._x000D_
 _x000D_
 JUSTIFICATIVA: OS MUNICÍPIOS DE CANELINHA, SÃO JOÃO BATISTA E NOVA TRENTO, QUE POSSUEM UMA ARRECADAÇÃO INFERIOR AO MUNICÍPIO DE TIJUCAS E UMA QUANTIDADE DE MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS BEM SUPERIOR TEM UM CUSTO DE R$ 20,00 (VINTE REAIS)._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 05/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS PÚBLICOS, SOLICITANDO AS SEGUINTES INFORMAÇÕES ABAIXO RELACIONADAS:_x000D_
 A) SE ESTÁ DENTRO DA PROGRAMAÇÃO DA REFERIDA SECRETARIA, O RECAPEAMENTO DA ESTRADA GERAL TERRA NOVA, CAMPO NOVO E OLIVEIRA. _x000D_
 B) QUAL DATA PREVISTA PARA O INICIO DA OBRA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 06/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA À DIREÇÃO DO HOSPITAL SÃO JOSÉ E MATERNIDADE CHIQUINHA GALLOTTI, SOLICITANDO AS SEGUINTES INFORMAÇÕES ABAIXO RELACIONADAS:_x000D_
 A) EM QUAL DATA ESTARÁ SENDO DISPONIBILIZADO PARA A POPULAÇÃO OS EXAMES DE MAMOGRAFIA._x000D_
  B) JUSTIFICAR A DEMORA NO ATENDIMENTO AOS PACIENTES DE URGÊNCIA E EMERGÊNCIA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 07/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO COMANDANTE DA 3ª CIA, DO 12º BTPM/SC, CAPITÃO JEFERSON SEBASTIÃO VIEIRA, SOLICITANDO A POSSIBILIDADE DAS GUARNIÇÕES REALIZAREM RONDAS NOTURNAS EM TORNO DA PRAÇA DO COROADO, A PEDIDO DA COMUNIDADE. OS MORADORES DENUNCIAM USO E COMÉRCIO DE DROGAS EM PRAÇA PÚBLICA. SEGUE ANEXO CÓPIA DA DENUNCIA POR TRÁFICO DE DROGAS. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 08/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DEPUTADO ESTADUAL GELSON MERÍSIO, SOLICITANDO AO MESMO QUE ENVIDE ESFORÇOS JUNTO AO GOVERNO DO ESTADO DE SANTA CATARINA, VISANDO PROMOVER ESTUDOS PARA ELABORAÇÃO DE PROJETO TÉCNICO PARA PAVIMENTAÇÃO ASFÁLTICA PARA A ESTRADA GERAL TERRA NOVA, CAMPO NOVO E OLIVEIRA. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 09/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO JUIZ DE DIREITO DA COMÂRCA DE TIJUCAS, DOUTOR RAFAEL BRUNING, SOLICITANDO QUE ANALISE A POSSIBILIDADE DE DOAÇÃO DE DOIS VEÍCULOS OU AUTORIZAÇÃO DE FIEL DEPOSITÁRIA EM FAVOR DA MISSÃO NOVA VIDA &amp;#8211; COMUNIDADE TERAPÊUTICA, FUNDADA EM 14/10/1977, ENTIDADE VOLTADA À RECUPERAÇÃO DE DEPENDENTES QUÍMICOS, QUE TEM COMO OBJETIVO BUSCAR A READAPTAÇÃO DO JOVEM AO CONVÍVIO FAMILIAR E SOCIAL.  _x000D_
 A MISSÃO NOVA VIDA, ESTÁ LOCALIZADA NA ESTRADA GERAL DA ROCINHA, S/N, ANTÔNIO CARLOS/ SC. O ACESSO A COMUNIDADE TERAPÊUTICA, SE DÁ ATRAVÉS DE UMA ESTRADA DE CHÃO BATIDO E DEMASIADAMENTE ÍNGREME, TORNANDO-SE MUITO COMPLICADO O TRAJETO ATÉ O REFERIDO LOCAL. _x000D_
 ATUALMENTE A ENTIDADE NÃO POSSUI VEÍCULO PARA TRANSPORTE DOS DEPENDENTES COMO CENTRO DA CIDADE/MISSÃO NOVA VIDA, POSTO SAÚDE, HOSPITAL, DENTISTA E ETC._x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 10/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO SUPERINTENDENTE DA POLICIA FEDERAL/SC, DELEGADO FEDERAL DOUTOR CLYTON EUSTÁQUIO XAVIER, SOLICITANDO QUE ANALISE A POSSIBILIDADE DE DOAÇÃO DE DOIS VEÍCULOS OU AUTORIZAÇÃO DE FIEL DEPOSITÁRIA EM FAVOR DA MISSÃO NOVA VIDA &amp;#8211; COMUNIDADE TERAPÊUTICA, FUNDADA EM 14/10/1977, ENTIDADE VOLTADA À RECUPERAÇÃO DE DEPENDENTES QUÍMICOS, QUE TEM COMO OBJETIVO BUSCAR A READAPTAÇÃO DO JOVEM AO CONVÍVIO FAMILIAR E SOCIAL.  _x000D_
 A MISSÃO NOVA VIDA , ESTÁ LOCALIZADA NA ESTRADA GERAL DA ROCINHA, S/N, ANTÔNIO CARLOS/SC.  _x000D_
 O ACESSO À COMUNIDADE TERAPÊUTICA, SE DA ATRAVÉS DE UMA ESTRADA DE CHÃO BATIDO E DEMASIADAMENTE ÍNGREME, TORNANDO-SE MUITO COMPLICADO O TRAJETO ATÉ O REFERIDO LOCAL. _x000D_
  ATUALMENTE A ENTIDADE NÃO POSSUI VEÍCULO PARA TRANSPORTE DOS DEPENDENTES COMO CENTRO DA CIDADE / MISSÃO NOVA VIDA, POSTO DA SAÚDE, HOSPITAL, DENTISTA, ETC. _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">			TIJUCAS (SC), 13 DE FEVEREIRO DE 2014.				_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 11/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO SUPERINTENDENTE DA POLICIA FEDERAL/SC, DOUTOR HÉRCULE IMBROSIO NETO, SOLICITANDO QUE ANALISE A POSSIBILIDADE DE DOAÇÃO DE DOIS VEÍCULOS OU AUTORIZAÇÃO DE FIEL DEPOSITÁRIA EM FAVOR DA MISSÃO NOVA VIDA &amp;#8211; COMUNIDADE TERAPÊUTICA, FUNDADA EM 14/10/1977, ENTIDADE VOLTADA À RECUPERAÇÃO DE DEPENDENTES QUÍMICOS, QUE TEM COMO OBJETIVO BUSCAR A READAPTAÇÃO DO JOVEM AO CONVÍVIO FAMILIAR E SOCIAL.  _x000D_
 A MISSÃO NOVA VIDA , ESTÁ LOCALIZADA NA ESTRADA GERAL DA ROCINHA, S/N, ANTÔNIO CARLOS/SC. _x000D_
 O ACESSO À COMUNIDADE TERAPÊUTICA, SE DA ATRAVÉS DE UMA ESTRADA DE CHÃO BATIDO E DEMASIADAMENTE ÍNGREME, TORNANDO-SE MUITO COMPLICADO O TRAJETO ATÉ O REFERIDO LOCAL. _x000D_
  ATUALMENTE A ENTIDADE NÃO POSSUI VEÍCULO PARA TRANSPORTE DOS DEPENDENTES COMO CENTRO DA CIDADE / MISSÃO NOVA VIDA, POSTO DA SAÚDE, HOSPITAL, DENTISTA, ETC. _x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 		</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 12/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO SUPERINTENDENTE DA RECEITA FEDERAL DA 9º REGIÃO - PARANÁ/SANTA CATARINA, DOUTOR LUIZ BERNADI, SOLICITANDO QUE ANALISE A POSSIBILIDADE DE DOAÇÃO DE DOIS VEÍCULOS OU AUTORIZAÇÃO DE FIEL DEPOSITÁRIA EM FAVOR DA MISSÃO NOVA VIDA &amp;#8211; COMUNIDADE TERAPÊUTICA, FUNDADA EM 14/10/1977, ENTIDADE VOLTADA À RECUPERAÇÃO DE DEPENDENTES QUÍMICOS, QUE TEM COMO OBJETIVO BUSCAR A READAPTAÇÃO DO JOVEM AO CONVÍVIO FAMILIAR E SOCIAL.  _x000D_
 A MISSÃO NOVA VIDA , ESTÁ LOCALIZADA NA ESTRADA GERAL DA ROCINHA, S/N, ANTÔNIO CARLOS/SC. _x000D_
 O ACESSO À COMUNIDADE TERAPÊUTICA, SE DA ATRAVÉS DE UMA ESTRADA DE CHÃO BATIDO E DEMASIADAMENTE ÍNGREME, TORNANDO-SE MUITO COMPLICADO O TRAJETO ATÉ O REFERIDO LOCAL. _x000D_
  ATUALMENTE A ENTIDADE NÃO POSSUI VEÍCULO PARA TRANSPORTE DOS DEPENDENTES COMO CENTRO DA CIDADE/MISSÃO NOVA VIDA, POSTO DE SAÚDE, HOSPITAL, DENTISTA, ETC. _x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 13/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MARIO POLLI._x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 14/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITA QUE A MESA DIRETORA PROVIDENCIE UMA REUNIÃO ESPECIAL COM A DIRETORIA DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE TIJUCAS. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 15/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITA QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES COM AS COPIAS DOS DOCUMENTOS PERTINENTES DO PORQUE O MUNICÍPIO ESTA PAGANDO ALUGUEL DE UM IMÓVEL PARA O USO DA CASA DA CIDADANIA SENDO QUE O MUNICÍPIO TEM IMÓVEIS PRÓPRIOS? POR EXEMPLO: A CASA AO LADO DA PREFEITURA QUE ERA A ANTIGA CASA DA CIDADANIA. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 16/2014_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A TODOS OS DEPUTADOS ESTADUAIS , SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A &amp;#8211; QUANTAS E QUAIS FORAM AS EMENDAS PARLAMENTARES APRESENTADAS PELO PARLAMENTAR CONTEMPLANDO O MUNICÍPIO DE TIJUCAS ?_x000D_
 B &amp;#8211; QUAIS FORAM AS AÇÕES DESENVOLVIDAS PELO PARLAMENTAR COM A FINALIDADE DE ATENDER AS DEMANDAS E AS REIVINDICAÇÕES DO NOSSO MUNICÍPIO ? _x000D_
  _x000D_
 JUSTIFICATIVA: .É SABIDO POR TODOS, QUE EM 2014  TEREMOS ELEIÇÕES  NO BRASIL PARA ESCOLHA DO PRESIDENTE, GOVERNADOR, SENADOR, DEPUTADOS FEDERAIS E ESTADUAIS. _x000D_
 NO ULTIMO PLEITO 196 CANDIDATOS A DEPUTADOS ESTADUAIS FORAM VOTADOS NO MUNICÍPIO DE TIJUCAS E  TODOS OS ELEITOS RECEBERAM VOTOS EM NOSSO TERRITÓRIO._x000D_
 AGORA COM A PROXIMIDADE DO PLEITO É NECESSÁRIO QUE POSSAMOS CONHECER O  TRABALHO REALIZADO NOS ÚLTIMOS 3 ANOS E O QUE  CADA UM DOS PARLAMENTARES CONTRIBUIU  EFETIVAMENTE PARA COM O MUNICÍPIO DE TIJUCAS E SUA GENTE._x000D_
 CORDIALMENTE,_x000D_
 LUIZ ROGÉRIO DA SILVA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 17/2014_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A TODOS OS DEPUTADOS FEDERAIS E SENADORES DO ESTADO DE SANTA CATARINA , SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A &amp;#8211; QUANTAS E QUAIS FORAM AS EMENDAS PARLAMENTARES APRESENTADAS PELO PARLAMENTAR CONTEMPLANDO O MUNICÍPIO DE TIJUCAS ?_x000D_
 _x000D_
 B &amp;#8211; QUAIS FORAM AS AÇÕES DESENVOLVIDAS PELO PARLAMENTAR COM A FINALIDADE DE ATENDER AS DEMANDAS E AS REIVINDICAÇÕES DO NOSSO MUNICÍPIO ? _x000D_
  _x000D_
 JUSTIFICATIVA: .É SABIDO POR TODOS, QUE EM 2014  TEREMOS ELEIÇÕES  NO BRASIL PARA ESCOLHA DO PRESIDENTE, GOVERNADOR, SENADOR, DEPUTADOS FEDERAIS E ESTADUAIS. _x000D_
 _x000D_
 NO ULTIMO PLEITO 111 CANDIDATOS A DEPUTADOS FEDERAIS FORAM VOTADOS NO MUNICÍPIO DE TIJUCAS E  TODOS OS ELEITOS RECEBERAM VOTOS EM NOSSO TERRITÓRIO._x000D_
 AGORA COM A PROXIMIDADE DO PLEITO É NECESSÁRIO QUE POSSAMOS CONHECER O  TRABALHO REALIZADO NOS ÚLTIMOS 3 ANOS E O QUE  CADA UM DOS PARLAMENTARES CONTRIBUIU  EFETIVAMENTE PARA COM O MUNICÍPIO DE TIJUCAS E SUA GENTE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 LUIZ ROGÉRIO DA SILVA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 18/2014_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A AO DIRETOR DO DEPARTAMENTO DE ATENÇÃO BÁSICA DO MINISTÉRIO DA SAÚDE, DR. HÊIDER AURÉLIO PINTO, SOLICITANDO AS SEGUINTES INFORMAÇÕES  :_x000D_
 _x000D_
  EM OBSERVAÇÃO AO EXTRATO DISPONIBILIZADO  NO PORTAL DO FUNDO NACIONAL DE SAÚDE &amp;#8211; FNS ( HTTP://WWW.FNS2.SAUDE.GOV.BR ) OBSERVA-SE QUE NO MÊS DE JANEIRO DE 2013 O MUNICÍPIO DE TIJUCAS RECEBEU APENAS  R $ 12.704, 86 DO TOTAL GERAL DE REPASSES._x000D_
 _x000D_
 A - POR QUE FOI REPASSADO SOMENTE A IMPORTÂNCIA DE  R $ 12. 704, 86  NA REFERENCIA  JANEIRO  DE 2013 ?   _x000D_
 _x000D_
 B &amp;#8211; HOUVE ALGUMA COMPENSAÇÃO DOS VALORES DEVIDOS  REFERENTES A JANEIRO DE 2013 EM OUTRO MÊS DURANTE AQUELE OU OUTRO EXERCÍCIO ?_x000D_
 _x000D_
 JUSTIFICATIVA: COMO DEMONSTRA OS EXTRATOS DO FUNDO NACIONAL DE SAÚDE, O MUNICÍPIO DE TIJUCAS DEIXOU DE RECEBER VALORES SIGNIFICATIVOS, O QUE EFETIVAMENTE DIFICULTA AS AÇÕES DE SAÚDE NO MUNICÍPIO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 19/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR REINALDO BORGES._x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 20/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO A INFORMAÇÃO SE TODAS AS CARNEIRAS DO CEMITÉRIO MUNICIPAL, SÃO FEITAS POR SISTEMA DE TUBULAÇÃO, INCLUSIVE AS DESTINADAS AOS INDIGENTES._x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 21/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DA COMISSÃO DE SEGURANÇA PÚBLICA, TENDO EM VISTA QUE FICOU ACORDADO A FORMAÇÃO DA MESMA EM AUDIÊNCIA PÚBLICA E ATÉ O PRESENTE MOMENTO NÃO SE TEM MAIORES INFORMAÇÕES. _x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 22/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES TÉCNICAS DO REAL MOTIVO DA FALTA DE ÁGUA NO COROADO, PRAÇA, AREIAS E RUA MANOEL NAHUM DE BRITO (CENTRO)._x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 23/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO EM QUE FASE DE IMPLANTAÇÃO ESTÁ A OBRA DA CIDADE DIGITAL, CONTRATUALIZADA EM 22 DE DEZEMBRO DE 2010 ENTRE O MCT E O MUNICÍPIO DE TIJUCAS PARA IMPLANTAÇÃO DA CIDADE DIGITAL NO VALOR DE R $ 292.500,00._x000D_
 _x000D_
 JUSTIFICATIVA: SEGUINDO A MESMA LINHA APRESENTO AS JUSTIFICATIVAS UTILIZADAS NO PROJETO APRESENTADO NO SINCOV.: TIJUCAS  NÃO PODE FICAR DE FORA DA ERA DA TECNOLOGIA. PROCURANDO SEMPRE OFERECER MEIOS PARA QUE OS MUNÍCIPES TENHAM O MAIOR ACESSO POSSÍVEL AOS MEIOS DE COMUNICAÇÃO, ESTA MUNICIPALIDADE, PREOCUPADA COM A CRESCENTE ERA DA INFORMAÇÃO DIGITAL VEM PROPOR ESTE PROJETO QUE OBJETIVA A IMPLANTAÇÃO DA CIDADE DIGITAL... - GESTÃO EFICIENTE; - INCLUSÃO DIGITAL; - PROVER SERVIÇOS PÚBLICOS INOVADORES; - REDUZIR CUSTOS DE TELECOMUNICAÇÕES; - MELHORAR A SEGURANÇA PÚBLICA; - AUMENTAR A COMPETITIVIDADE LOCAL; - MELHORAR A EXPERIÊNCIA DE VISITANTES. APLICAÇÕES: - CAPACITAÇÃO DA MÃO DE OBRA LOCAL; - EDUCAÇÃO, INCLUSÃO DIGITAL; - ORG: PROJETOS DE ORDEM SOCIAL; - REDE DE SAÚDE PÚBLICA; - SEGURANÇA PÚBLICA; - E-GOV (INTRANET MUNICIPAL); -AUMENTO DA ARRECADAÇÃO TRIBUTÁRIA; -VOIP: ECONOMIA DE TELEFONIA._x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 24/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A PRESIDENTE DO SINTRASERTI &amp;#8211; SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE TIJUCAS, SRA EDINA DE LOURDES PEREIRA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A)	CÓPIA DAS ATAS DAS ÚLTIMAS 3 ASSEMBLÉIAS ORDINÁRIAS._x000D_
 B)	 CÓPIA DOS ÚLTIMOS 3 EDITAIS PARA CONVOCAÇÃO DA ASSEMBLÉIA GERAL ORDINÁRIA COM RESPECTIVA PUBLICAÇÃO NOS JORNAIS._x000D_
 C)	NO ANO DE 2013 E 2014 FORAM REALIZADAS ASSEMBLÉIAS GERAIS EXTRAORDINÁRIAS?_x000D_
 D)	CÓPIA DA LISTAGEM DOS ASSOCIADOS._x000D_
 E)	QUAL A PAUTA DE REIVINDICAÇÕES PARA O ANO DE 2014?_x000D_
 F)	HOUVE EFETIVAMENTE A RENÚNCIA OU LICENCIAMENTO DO ENTÃO PRESIDENTE JAIME MARTINS?_x000D_
 _x000D_
 JUSTIFICATIVA. O SINDICATO TEM UM PAPEL FUNDAMENTAL E IMPORTANTE PARA A CONSTRUÇÃO DE UM NOVO MODELO DE GESTÃO, QUE POSSA ATENDER AS NECESSIDADES DE TODA A COMUNIDADE TIJUQUENSE._x000D_
 É CONDIÇÃO INDISPENSÁVEL QUE SE ESTABELEÇA UM CANAL DE COMUNICAÇÃO SOBRE FATOS E VERDADES ENTRE A ATUAL DIRETORIA E SEUS ASSOCIADOS, BEM COMO COM TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS._x000D_
 RESSALTA-SE QUE UM PAUTA CONQUISTADA ATINGE A TOTALIDADE DOS SERVIDORES PÚBLICOS MUNICIPAIS, MESMO AQUELES QUE NÃO SÃO ASSOCIADOS._x000D_
 HOUVE EM 2013 FATOS QUE NECESSITAM DE ESCLARECIMENTOS E INFORMAÇÕES COM O INTUITO DE FORTALECER A INSTITUIÇÃO E TAMBÉM AS RELAÇÕES ENTRE A ADMINISTRAÇÃO MUNICIPAL E OS SERVIDORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 25/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO MUNICIPAL SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A) QUANDO SERÁ REALIZADO O PROCESSO DE LEGALIZAÇÃO E REGULARIZAÇÃO DO TRANSPORTE PÚBLICO (TRANSPORTE COLETIVO) DO MUNICÍPIO DE TIJUCAS?    _x000D_
 B) QUAIS AS LINHAS DISPONÍVEIS QUE ATENDEM O SISTEMA DE TRANSPORTE PÚBLICO?_x000D_
 C) QUAIS AS EMPRESAS QUE VENCERAM O CERTAME PARA EXECUÇÃO DO TRANSPORTE ESCOLAR?_x000D_
 D) QUAIS OS VALORES APLICADOS POR ALUNO TRANSPORTADO?_x000D_
 E) QUEM É O RESPONSÁVEL PELA FISCALIZAÇÃO DO TRANSPORTE ESCOLAR NO MUNICÍPIO DE TIJUCAS?_x000D_
 F) QUEM É O RESPONSÁVEL PELAS CONDIÇÕES DE USO DOS VEÍCULOS UTILIZADOS PELA EMPRESA GANHADORA DO CERTAME?_x000D_
 G) CÓPIA DOS DOCUMENTOS E REGISTROS LEGAIS DOS VEÍCULOS UTILIZADOS JUNTO AO DETER &amp;#8211; SC E AO DETRAN-SC._x000D_
 H) É EFETUADO ALGUM PAGAMENTO DE COMPENSAÇÃO FINANCEIRA OU SUBSÍDIO PELA PREFEITURA MUNICIPAL PARA A EMPRESA EM VIRTUDE DE OUTRAS LINHAS DE PASSAGEIROS? _x000D_
 _x000D_
 JUSTIFICATIVA. A PROLIFERAÇÃO DO TRANSPORTE INFORMAL E FORMAL DE PASSAGEIROS TORNOU-SE UM PROBLEMA DE ALCANCE NACIONAL, INDEPENDENTE DO TAMANHO, CARACTERÍSTICAS SÓCIO-ECONÔMICAS._x000D_
 EM TIJUCAS A REGULARIZAÇÃO DO TRANSPORTE PÚBLICO DE PASSAGEIROS TORNOU-SE UMA INTERVENÇÃO URGENTE E NECESSÁRIA DO PODER PÚBLICO._x000D_
 É NOTÓRIO NÃO SÓ PELOS USUÁRIOS, MAS COMO PELA POPULAÇÃO EM GERAL O SUCATEAMENTO DA FROTA E A FALTA DE LINHAS E HORÁRIOS PARA ATENDER A NOSSA COMUNIDADE._x000D_
 NA MESMA DIREÇÃO, O TRANSPORTE ESCOLAR URBANO MOSTRA-SE PRECÁRIO E CAUSA PREOCUPAÇÃO PARA PAÍS, ALUNOS, PROFESSORES E OUTROS USUÁRIOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 26/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A)	QUANTOS E QUAIS SÃO OS SERVIDORES ATUALMENTE LOTADOS NA SECRETARIA MUNICIPAL DE EDUCAÇÃO. (GRUPO OCUPACIONAL FUNCIONAL DA ÁREA DA EDUCAÇÃO, GRUPO OCUPACIONAL DE MAGISTÉRIO DA ÁREA DA EDUCAÇÃO, GRUPO OCUPACIONAL DE ESPECIALISTAS DA ÁREA DA EDUCAÇÃO, SUPERVISORES, ORIENTADORES, TÉCNICOS, PROFESSORES DE TODOS OS NÍVEIS, AUXILIARES ADMINISTRATIVOS, SERVIDORES EM GERAL, AUXILIARES DE SERVIÇOS GERAIS, ZELADORES, VIGIAS, MERENDEIRAS, NUTRICIONISTAS).  _x000D_
 _x000D_
 B)	QUANTOS SERVIDORES ESTÃO CUMPRINDO ESTAGIO PROBATÓRIO NESTA SECRETARIA ADMITIDOS PELO CONCURSO PÚBLICOS DE 2011?_x000D_
 _x000D_
 C)	TODOS OS SERVIDORES QUE ESTÃO CUMPRINDO ESTÁGIO PROBATÓRIOS LOTADOS NESTA SECRETARIA ESTÃO ATUANDO NAS FUNÇÕES INERENTES AO CARGO PARA O QUAL PRESTARAM CONCURSO?_x000D_
 _x000D_
 D)	QUAL A NORMA LEGAL QUE SERÁ UTILIZADA E COMO SE DARÁ O ENQUADRAMENTO DOS PROFESSORES APÓS A AVALIAÇÃO E A APROVAÇÃO DO ESTAGIO PROBATÓRIO?_x000D_
 E)	QUEM SÃO OS RESPONSÁVEIS PELAS AVALIAÇÕES DO ESTÁGIO PROBATÓRIO  DOS SERVIDORES LOTADOS NA SECRETARIA?_x000D_
 F)	QUAIS OS CRITÉRIOS UTILIZADOS E COMO SE DÁ A DISTRIBUIÇÃO DA LOTAÇÃO, VAGA E CARGA HORÁRIA DOS SERVIDORES DA SECRETARIA? _x000D_
 _x000D_
 JUSTIFICATIVA. AS INFORMAÇÕES SOLICITADAS TÊM COMO OBJETIVO ESCLARECER, INFORMAR COM SEGURANÇA, ALEM DE ELUCIDAR AS MAIS VARIADAS INFORMAÇÕES QUE CHEGAM DIARIAMENTE AO CONHECIMENTO DESTA CASA LEGISLATIVA ._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 27/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREVISERTI, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A) QUANDO SERÁ REALIZADO O DEVIDO PROCESSO ELEITORAL PARA COMPOSIÇÃO DOS MEMBROS DO CONSELHO ADMINISTRATIVO E DO CONSELHO FISCAL DO PREVISERTI?    _x000D_
 B) QUAIS OS MOTIVOS QUE LEVARAM O ADIAMENTO DO PROCESSO ELEITORAL E CONSEQÜENTE PRORROGAÇÃO DA ATUAL COMPOSIÇÃO?_x000D_
 C) EXISTE ALGUMA CONSEQÜÊNCIA LEGAL SOBRE AS DELIBERAÇÕES TOMADAS PELO CONSELHO ADMINISTRATIVO APÓS A DATA DE VENCIMENTO DO MANDATO?_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A LEI 2218/2009 QUE TRATA SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE TIJUCAS ESTABELECE EM SEU CAPITULO III NORMAS ESPECIFICAS E NECESSÁRIAS PARA ORGANIZAÇÃO E ADMINISTRAÇÃO DO PREVISERTI. _x000D_
 O ATUAL CONSELHO ADMINISTRATIVO E FISCAL DO INSTITUTO ESTÃO COM OS MANDATOS VENCIDOS DESDE 2012 E ATÉ A PRESENTE DATA NÃO SE OBSERVA QUALQUER MOVIMENTAÇÃO PARA SANAR A GRAVIDADE DA SITUAÇÃO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 28/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 A)	QUEM SÃO OS ATUAIS MEMBROS DO CONSELHO MUNICIPAL DE CONTRIBUINTES, CONFORME PREVISÃO LEGAL DO ART. 198 DA LEI COMPLEMENTAR 01/2010, CÓDIGO TRIBUTÁRIO MUNICIPAL._x000D_
 _x000D_
 JUSTIFICATIVA. A INFORMAÇÃO SOLICITADA TEM COMO OBJETIVO ESCLARECER E INFORMAR OS CONTRIBUINTES DE TIJUCAS QUEM SÃO OS MEMBROS DO CONSELHO MUNICIPAL DE CONTRIBUINTES RESPONSÁVEIS PELAS DECISÕES DE SEGUNDA INSTÂNCIA, DEFINITIVAS E IRRECORRÍVEIS._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 29/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A)	QUEM SÃO OS ATUAIS MEMBROS DA COMISSÃO DE REVISÕES DE ENQUADRAMENTOS DO QUADRO DE PESSOAL DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE TIJUCAS._x000D_
 B)	QUAL ATO OFICIAL QUE DEFINIU A NOMEAÇÃO DA COMISSÃO SUPRACITADA CONFORME ART. 34 DA LEI COMPLEMENTAR 03/2010._x000D_
 _x000D_
 JUSTIFICATIVA: A INFORMAÇÃO SOLICITADA TEM COMO OBJETIVO ESCLARECER E INFORMAR OS SERVIDORES PÚBLICOS MUNICIPAIS PARA EVENTUAIS QUESTIONAMENTOS SOBRE O ENQUADRAMENTO E SUAS REVISÕES SE NECESSÁRIO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 30/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AOS PROPRIETÁRIOS DA EMPRESA &amp;#8220;DNOBRI&amp;#8221;, CUMPRIMENTANDO- OS E PARABENIZANDO-OS PELA INAUGURAÇÃO DA NOVA LOJA, BEM COMO DESEJANDO-OS SUCESSO NESSE NOVO EMPREENDIMENTO QUE COM CERTEZA IRÁ CONTRIBUIR MUITO PARA O DESENVOLVIMENTO SOCIAL E ECONÔMICO DA NOSSA QUERIDA TIJUCAS.  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 31/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	EXISTE EXCESSO OU INSUFICIÊNCIA DE QUADROS DE SERVIDORES PÚBLICOS ATUALMENTE?_x000D_
 B)	QUAIS OS SETORES OU SECRETARIAS COM MAIOR OCIOSIDADE E COM MAIOR SOBRECARGA DE TAREFAS._x000D_
 C)	COMO TEM SE COMPORTADO A EVOLUÇÃO DA FOLHA DE PAGAMENTOS?_x000D_
 D)	 QUAL A DESPESA BRUTA MENSAL PARA O GASTOS COM A FOLHA DE PAGAMENTO?_x000D_
 E)	QUAL A DESPESA LÍQUIDA MENSAL DISPONIBILIZADA PARA OS GASTOS DA FOLHA DE PAGAMENTO?_x000D_
 F)	QUAL A DESPESA MENSAL DISPONIBILIZADA COM GASTOS DE PESSOAL EXCLUSIVAMENTE PARA O PAGAMENTO DE HORAS EXTRAS?  _x000D_
@@ -2718,1909 +2718,1909 @@
 I)	EXISTE COMPATIBILIDADE DE ESCOLARIDADE DOS CARGOS EXERCIDOS E AS SITUAÇÕES EFETIVAS ENCONTRADAS EM TODOS OS SETORES?_x000D_
 J)	QUAL O SERVIDOR OU GRUPO GESTOR RESPONSÁVEL PELA CONSISTÊNCIA DAS INFORMAÇÕES DA FOLHA DE PAGAMENTO._x000D_
 K)	EXISTE CONTROLE ESPECIFICO SOBRE A LEGALIDADE DOS PAGAMENTOS DE ADICIONAIS (HORAS EXTRAS, GRATIFICAÇÕES) E DE BENEFÍCIOS, BEM COMO DE INDENIZAÇÕES (DIÁRIAS, AJUDAS DE CUSTO ETC )._x000D_
 L)	QUAL O CONJUNTO DE POLÍTICAS, PLANOS E METAS ESTABELECIDOS PARA A ÁREA DE RECURSOS HUMANOS PELA PREFEITURA?            (COMPREENDE: A EXISTÊNCIA DE PROGRAMAS DE DESENVOLVIMENTO E CAPACITAÇÃO TÉCNICO-PROFISSIONAL DOS RECURSOS HUMANOS E A ADEQUAÇÃO DO PROGRAMA DE CAPACITAÇÃO DESENVOLVIDO NO MUNICÍPIO, COM AS EFETIVAS NECESSIDADES DE TREINAMENTO, TENDO EM VISTA O PERFIL TÉCNICO-PROFISSIONAL DA FORÇA DE TRABALHO)._x000D_
 _x000D_
 JUSTIFICATIVA: A GESTÃO DE RECURSOS HUMANOS É UMA ATIVIDADE EXECUTADA POR ORGANIZAÇÕES PÚBLICAS E PRIVADAS COM A FINALIDADE DE SELECIONAR, GERIR E DIRECIONAR OS COLABORADORES DE UMA ORGANIZAÇÃO NO CUMPRIMENTO DE OBJETIVOS E INTERESSES PRÉ-DEFINIDOS. OS RECURSOS HUMANOS SÃO O COMPONENTE MAIS IMPORTANTE DE UMA INSTITUIÇÃO. GERENCIÁ-LO DE FORMA APROPRIADA É FUNDAMENTAL PARA QUE ELA FUNCIONE ADEQUADAMENTE._x000D_
 NESSE SENTIDO, É DEVER DA ADMINISTRAÇÃO MANTER UM QUADRO DE PESSOAL QUALIFICADO, MOTIVADO E ADEQUADO ÀS SUAS NECESSIDADES, OBSERVANDO SEMPRE O ASPECTO DA LEGALIDADE NO QUE SE REFEREM AOS ATOS DE GESTÃO DE RECURSOS HUMANOS. NESSE CONTEXTO, COMPETE À CÂMARA MUNICIPAL FISCALIZAR A GESTÃO DE PESSOAL, CERTIFICANDO-SE DA SUA LISURA E EFICIÊNCIA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 32/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO,  SOLICITANDO A SEGUINTE INFORMAÇÃO:_x000D_
 _x000D_
 A)	LISTAGEM COMPLETA DOS CARGOS COMISSIONADOS, FUNÇÃO DESEMPENHADA, CARGO OCUPADO  E  EFETIVA  LOTAÇÃO._x000D_
 _x000D_
 JUSTIFICATIVA: A GESTÃO DE RECURSOS HUMANOS É UMA ATIVIDADE EXECUTADA POR ORGANIZAÇÕES PÚBLICAS COM A FINALIDADE DE SELECIONAR, GERIR E DIRECIONAR OS COLABORADORES DE UMA ORGANIZAÇÃO NO CUMPRIMENTO DE OBJETIVOS E INTERESSES PRÉ-DEFINIDOS. _x000D_
 NA ATUAL ESTRUTURA ADMINISTRATIVA OS CARGOS COMISSIONADOS ESTÃO GERALMENTE ATRELADOS A FUNÇÃO DE DIREÇÃO, CHEFIA DE ÓRGÃOS, DEPARTAMENTOS NO QUAL EFETIVAMENTE SE ESPERA CONHECIMENTO E QUALIFICAÇÃO NA ÁREA AFIM. _x000D_
 NESSE SENTIDO, É ESPERADO DA ADMINISTRAÇÃO MANTER UM QUADRO DE PESSOAL QUALIFICADO, MOTIVADO E ADEQUADO ÀS SUAS NECESSIDADES, OBSERVANDO SEMPRE O ASPECTO DA LEGALIDADE NO QUE SE REFEREM AOS ATOS DE GESTÃO DE RECURSOS HUMANOS. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 33/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO CHEFE DE DEPARTAMENTO DE CONTABILIDADE DA SECRETARIA MUNICIPAL DE FINANÇAS, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A)	CÓPIA DO BALANÇO DE RESULTADOS DO ANO DE 2013_x000D_
 B)	CÓPIA DO RELATÓRIO DE GESTÃO FISCAL DE 2013._x000D_
 JUSTIFICATIVA: A INFORMAÇÃO SOLICITADA TEM COMO OBJETIVO ESCLARECER E INFORMAR AS OPERAÇÕES CONTÁBEIS REALIZADAS NO EXERCÍCIO DE 2013._x000D_
 A CONTABILIDADE PÚBLICA, CONTROLA E DEMONSTRA A EXECUÇÃO DOS ORÇAMENTOS, DOS ATOS E FATOS DA FAZENDA PÚBLICA E O PATRIMÔNIO PÚBLICO E SUAS VARIAÇÕES._x000D_
 PORTANTO, SEU ESCOPO RELACIONA-SE AO CONTROLE E GESTÃO DOS RECURSOS PÚBLICOS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 34/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A) CÓPIA DO BALANÇO PATRIMONIAL (VEÍCULOS) DA PREFEITURA MUNICIPAL DE TIJUCAS POR SECRETARIAS._x000D_
 B) CÓPIA DOS RELATÓRIOS DE USO DOS VEÍCULOS._x000D_
 C) QUAIS OS VEÍCULOS MÁQUINAS OU EQUIPAMENTOS QUE POSSUEM SEGUROS._x000D_
 D) LISTAGEM DOS VEÍCULOS POR SECRETARIA E RESPECTIVAS PLACAS._x000D_
 _x000D_
 JUSTIFICATIVA: A INFORMAÇÃO SOLICITADA TEM COMO OBJETIVO ESCLARECER E INFORMAR QUANTOS E QUAIS VEÍCULOS MAQUINA E EQUIPAMENTOS ESTÃO DEVIDAMENTE REGISTRADOS E INCORPORADOS AO PATRIMÔNIO DA PREFEITURA MUNICIPAL DE TIJUCAS, BEM COMO SUA DISTRIBUIÇÃO JUNTO ÀS SECRETARIAS MUNICIPAIS. É FUNÇÃO DE O VEREADOR VERIFICAR O ESTADO DE CONSERVAÇÃO DOS BENS, INCLUINDO A EXISTÊNCIA DE MANUTENÇÃO PERIÓDICA E DE CONTRATOS DE SEGURO DOS BENS DE MAIOR VALOR. É TAMBÉM DEVER FISCALIZAR A CORRETA UTILIZAÇÃO DE BENS PÚBLICOS, DENUNCIANDO SEU EVENTUAL USO PARA FINS PARTICULARES._x000D_
 PORTANTO, SEU ESCOPO RELACIONA-SE AO CONTROLE E GESTÃO DOS RECURSOS PÚBLICOS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1119/1119_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1119/1119_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 REQUERIMENTO Nº 35/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITA A MESA DIRETORA A POSSIBILIDADE DE ESTAR AGENDANDO DATA PARA A ENTREGA DAS MOÇÕES DE LOUVOR QUE FICARAM PENDENTES NO ANO DE 2013 E, INCLUIR A ENTREGA DE  MOÇÃO DE LOUVOR AO ESCRITOR, POETA, COLUNISTA E TEATRÓLOGO ANTÔNIO LAUREANO LIMA FILHO, POPULARMENTE CONHECIDO COMO TONNI LIMA._x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 36/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE ENCAMINHE PARA ESTA CASA LEGISLATIVA A LICENÇA DE CONSTRUÇÃO DE UMA CASA DE MADEIRA, SITO A RUA JOÃO ANTONIO FAGUNDES, CONFORME MAPEAMENTO EM ANEXO._x000D_
  _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 37/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENTREGUE MOÇÃO DE APLAUSO PARA A SENHORA MARIA JOSÉ MACHADO DOS ANJOS._x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1128/1128_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1128/1128_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 38/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADO A ESTÁ CASA LEGISLATIVA O PROJETO DE EXECUÇÃO DA QUADRA COBERTA DAS ESCOLAS DE EDUCAÇÃO BÁSICA ONDINA MARIA DIAS E SANTA TEREZINHA._x000D_
  _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1133/1133_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1133/1133_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 39/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA EXPEDIDA CORRESPONDÊNCIA AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA, SENHOR JOÃO CARLOS ECKER, SOLICITANDO INFORMAÇÕES A RESPEITO DO PROJETO EXECUTIVO PARA A CONSTRUÇÃO DO ANEL VIÁRIO DE TIJUCAS, LIGANDO A BR 101 À RODOVIA SC 410 (ANTIGA SC 411). SE EXISTIR PROJETO ENCAMINHAR CÓPIA DO MESMO A CÂMARA MUNICIPAL DE VEREADORES PARA CONHECIMENTO E ANÁLISE DO MESMO E, SE AINDA NÃO EXISTIR DE QUE FORMA O MUNICÍPIO PODE PROCEDER PARA REIVINDICAR ESSA IMPORTANTE OBRA. _x000D_
 ATUALMENTE TODO O TRÂNSITO DE VEÍCULOS E CAMINHÕES PESADOS DO VALE DO RIO TIJUCAS E ALTO VALE DE ITAJAÍ, TRANSITAM PELAS PRINCIPAIS RUAS DO MUNICÍPIO DE TIJUCAS, APRESENTANDO OS MAIS DIVERSOS PROBLEMAS COMO, DANOS À VIAS PÚBLICA, RACHADURAS EM PRÉDIO RESIDENCIAIS E COMERCIAIS, BEM COMO CAUSANDO TRANSTORNOS NO FLUXO DO TRÂNSITO LOCAL. FINALIZANDO, A CIDADE E AS VIAS PÚBLICAS DE TIJUCAS NÃO FORAM PLANEJADAS PARA RECEBER ESTE INTENSO FLUXO DE VEÍCULOS, PORTANTO É DE SUMA IMPORTÂNCIA A CONSTRUÇÃO URGENTE DESSA LIGAÇÃO. A CIDADE NÃO SUPORTA E PEDE SOCORRO.       _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 40/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA REALIZADA 2ª AUDIÊNCIA PÚBLICA COM A EMPRESA COSATEL E DEMAIS AUTORIDADES PRESENTES NA 1ª AUDIÊNCIA, REALIZADA NO DIA 03 DE OUTUBRO DO ANO DE 2013, CONFORME FICOU PACTUADO._x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 41/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADO  CORRESPONDÊNCIA A SDR DE BRUSQUE NA PESSOA DO SECRETÁRIO JONES BOSIO, PARA QUE O MESMO ANALISA A POSSIBILIDADE EM CONJUNTO COM A PREFEITURA MUNICIPAL DE TIJUCAS, DE ESTÁ REALIZANDO A MACADAMIZAÇÃO DA ESTRADA GERAL TERRA NOVA,CAMPO NOVO E OLIVEIRA.  _x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 42/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITA INFORMAÇÕES SOBRE A PREVISÃO DA DATA QUE SERÁ CHAMADO O PESSOAL QUE PRESTARAM CONCURSO PÚBLICO PARA ESTA CASA LEGISLATIVA._x000D_
  _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1163/1163_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1163/1163_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 17 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 43/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE ESTA CASA ENCAMINHE CORRESPONDÊNCIA AS AGÊNCIAS BANCARIAS DO MUNICÍPIO, COMUNICANDO A APROVAÇÃO DA LEI N. 2505/2013 QUE DISPÕE SOBRE A INSTALAÇÃO DE BIOMBOS E PROIBIÇÃO DO USO DE CELULARES. PARA ADEQUAÇÃO DAS AGÊNCIAS. _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA 	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Jean do Nico, Rogerinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1167/1167_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1167/1167_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 44/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, REQUISITANDO INFORMAÇÕES ACERCA DO ANDAMENTO E DO PRAZO DE IMPLANTAÇÃO DO PROJETO CIDADE DIGITAL._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A IMPLANTAÇÃO DO PROJETO CIDADE DIGITAL IMPLICA NA MAIOR EFICIÊNCIA DO PODER PÚBLICO, REDUZINDO CUSTOS OPERACIONAIS E AUMENTANDO O CONTROLE SOBRE OS PROCESSOS. NA ÁREA DE SERVIÇOS, AS INOVAÇÕES TECNOLÓGICAS PODEM CONSISTIR EM PODEROSO INSTRUMENTO EM FAVOR DA DESBUROCRATIZAÇÃO, AGILIZANDO PROCESSOS E REDUZINDO OS PRAZOS DE ATENDIMENTO À POPULAÇÃO. NO ÂMBITO SOCIAL, UM DOS GANHOS CENTRAIS QUE A TECNOLOGIA TAMBÉM PODE PROPORCIONAR EM FAVOR DOS CIDADÃOS É A INCLUSÃO DIGITAL, UNIVERSALIZANDO O USO DA INTERNET, POR EXEMPLO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
     JEAN CARLOS DE SIENO DOS SANTOS         LUIZ ROGÉRIO DA SILVA	_x000D_
                 VEREADOR                           VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1168/1168_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1168/1168_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 45/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, REQUISITANDO UMA LISTA COM TODOS OS ALUGUÉIS E SEUS VALORES PAGOS PELA ADMINISTRAÇÃO._x000D_
 	_x000D_
 _x000D_
 JUSTIFICATIVA: ESTÁ INFORMAÇÃO E DE INTERESSE SOCIAL E DEVE SER PUBLICIZADA, HAJA VISTA QUE O PODER PÚBLICO NÃO TRAZ TAL INFORMAÇÃO EM SEU PORTAL OFICIAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1169/1169_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1169/1169_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 REQUERIMENTO Nº 46/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, REQUISITANDO INFORMAÇÕES QUANTO AO PRAZO FINAL PARA A CONVOCAÇÃO DOS AGENTES DE TRÂNSITO, BEM COMO A DATA OFICIAL EM QUE O ATO DE CONVOCAÇÃO SERÁ REALIZADO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SEGUNDOS INFORMAÇÕES DO EXECUTIVO MUNICIPAL, NO ANO DE 2013 SERIAM CONVOCADOS 07 AGENTES DE TRÂNSITO DO CONCURSO EM VIGÊNCIA. APESAR DISSO, NENHUM DOS CLASSIFICADOS FORAM CONVOCADOS, DEMONSTRANDO TOTAL DESINTERESSE POR PARTE DA ADMINISTRAÇÃO QUANTO AOS PRAZOS LEGAIS E LIMITES PARA TAL ATO CONVOCATÓRIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 47/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO UMA CÓPIA DA LISTA DE ESPERA PARA CRECHE, DAS CRIANÇAS QUE AINDA ESTÃO AGUARDANDO VAGAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 48/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO GERENTE DA CELESC DE TIJUCAS, SENHOR AURINO DELFINO, SOLICITANDO A POSSIBILIDADE DE PROVIDENCIAR A COLOCAÇÃO DE UM POSTE NA ESQUINA DA RUA CASTRO ALVES, BAIRRO UNIVERSITÁRIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 49/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MANOEL GERALDO REIS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 01 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 50/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO QUE ENCAMINHE A ESTÁ CASA LEGISLATIVA CÓPIA DO RELATÓRIO DE ATENDIMENTO DO CEO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 51/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DNIT, SOLICITANDO QUE ENCAMINHE A ESTÁ CASA LEGISLATIVA MAPA COM TODO TRAÇADO DA FERROVIA, BEM COMO INFORMAÇÕES DAQUELE ÓRGÃO DE QUANDO SERÁ DADO O INICIO DA CONSTRUÇÃO DA FERROVIA._x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 52/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO QUE ENCAMINHE A ESTÁ CASA LEGISLATIVA CÓPIA DA RELAÇÃO DAS PESSOAS QUE AGUARDAM PARA FAZER OS SEGUINTES EXAMES:_x000D_
 A) RESSONÂNCIA MAGNÉTICA;_x000D_
 B) EXAMES DE SANGUE;_x000D_
 C) FONOAUDIOLOGIA;_x000D_
 D) FISIOTERAPIA;_x000D_
 E) MAMOGRAFIA;_x000D_
 F) E DEMAIS EXAMES;_x000D_
 QUAL TEM SIDO O TEMPO DE ESPERA PARA MARCAR E REALIZAR OS EXAMES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 53/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA AO CHEFE DO O PODER EXECUTIVO ESTADUAL, GOVERNADOR RAIMUNDO COLOMBO E AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA, REAFIRMANDO O DESEJO, A INTENÇÃO E NECESSIDADE DA INCLUSÃO DO MUNICÍPIO DE TIJUCAS NA REGIÃO METROPOLITANA DA GRANDE FLORIANÓPOLIS._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 54/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E A SECRETARIA MUNICIPAL DE SAÚDE, CÓPIA DA PORTARIA 314/2014 DE 28 DE FEVEREIRO DE 2014 DO MS, QUE FIXA O VALOR DE R$ 1014,00 REAIS, DO INCENTIVO DE CUSTEIO REFERENTE À IMPLANTAÇÃO DE AGENTES COMUNITÁRIOS DE SAÚDE (ACS)._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 55/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA À VIGILÂNCIA SANITÁRIA E AO JURÍDICO MUNICIPAL, REQUISITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 1. QUAL O QUADRO ATUAL DOS FISCAIS DE VIGILÂNCIA SANITÁRIA, INCLUINDO TÉCNICOS EM MÉDIA COMPLEXIDADE E SAÚDE DO TRABALHADOR, E QUAL O QUADRO NECESSÁRIO PARA O DEVIDO FUNCIONAMENTO?_x000D_
 _x000D_
 2. CASO HAJA DEFICIÊNCIA NO QUE TANGE À QUANTIDADE DE SERVIDORES, EXISTEM APROVADOS EM ESPERA DO ÚLTIMO CONCURSO PÚBLICO REALIZADO?_x000D_
 _x000D_
 3. QUAIS OS PRÉDIOS PÚBLICOS, INCLUINDO AS ESCOLAS MUNICIPAIS, NÃO POSSUEM ALVARÁ SANITÁRIO?_x000D_
 _x000D_
 4. QUAIS OS FOCOS DE DENGUE, CARAMUJO AFRICANO E ESCORPIÃO, EXISTENTES NO MUNICÍPIO (PRINCIPALMENTE NOS BAIRROS PRAÇA, XV DE NOVEMBRO E JOÁIA)?_x000D_
 _x000D_
 5. QUAL A REALIDADE DAS ÁREAS VERDES URBANAS, OU SEJA, AS MESMAS ENCONTRAM-SE DEVIDAMENTE CUIDADAS E LIVRES DE QUALQUER FOCO SUPRAMENCIONADO?_x000D_
 _x000D_
 6. QUAL O ESTADO ATUAL DA NOVA LEI DA VIGILÂNCIA SANITÁRIA?_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: TENHO RECEBIDO MUITAS DENÚNCIAS DA COMUNIDADE QUANTO AOS FOCOS DE DENGUE, CARAMUJO AFRICANO E ESCORPIÃO, BEM COMO SOBRE O ATUAL ESTADO DOS PRÉDIOS PÚBLICOS E COMÉRCIOS LOCAIS QUE ESTÃO FUNCIONANDO, NA GRANDE MAIORIA, SEM ALVARÁ SANITÁRIO._x000D_
 DESSE MODO, É NECESSÁRIO QUE A COMUNIDADE TENHA CONHECIMENTO DO ATUAL ESTADO DE ABANDONO DA VIGILÂNCIA SANITÁRIA POR PARTE DO EXECUTIVO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 56/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR JOSÉ ERALDO ANDRADE CAMARGO._x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Rogerinho, Eder Muraro</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 57/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
  OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DAS SUAS PRERROGATIVAS LEGAIS, DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS E REGIMENTO INTERNO DA CÂMARA MUNICIPAL, REQUEREM A MESA DIRETORA QUE SEJA A APRECIADO EM CARÁTER DE URGÊNCIA E INCLUSÃO NA ORDEM DO DIA, A MENSAGEM DE VETO ENCAMINHADA PELO EXECUTIVO MUNICIPAL AO PROJETO DE LEI N. 2212/2014, CONSIDERANDO OS SEGUINTES FATOS:_x000D_
 1.	O PROJETO DE LEI N. 2212/2014 FOI APROVADO NESTA CASA LEGISLATIVA, EM SESSÃO ORDINÁRIA NO DIA 13 DE MARÇO DE 2014 E ENCAMINHADO AO PODER EXECUTIVO SOMENTE EM 31 DE MARÇO PARA APRECIAÇÃO, SANSÃO E PROVIDÊNCIAS LEGAIS._x000D_
 _x000D_
 2.	O PODER EXECUTIVO APÓS AMPLO ESTUDO E AVALIAÇÃO ACATOU PARECER JURÍDICO N. 478/2014 AUTOGRAFADO PELO PROCURADOR GERAL DO MUNICÍPIO DR. SILVONEI SIMAS, QUE RECOMENDOU O VETO TOTAL A EMENDA MODIFICATIVA PROPOSTA E APROVADA POR ESTA CASA LEGISLATIVA._x000D_
 3.	EM 03 DE ABRIL DO CORRENTE, O GABINETE DO PREFEITO REMETEU A ESTA CASA OFICIO N.036/GAB/2014 COMUNICANDO VETO AO REFERIDO PROJETO DE LEI, COPIA-SE : &amp;#8220;... INFORMAR QUE CONFORME PARECER JURÍDICO 478/2014/PGM, VETO O PROJETO DE LEI 431/2013...&amp;#8221; (GRIFO NOSSO)._x000D_
 4.	EM 08 DE ABRIL NOVAMENTE O EXECUTIVO MUNICIPAL ENCAMINHA A CASA LEGISLATIVA, DECALQUE DO EXPEDIENTE ANTERIOR, CORRIGINDO O NUMERO DO PROJETO, PORÉM SEM QUALQUER PREOCUPAÇÃO COM A TROCA DA NUMERAÇÃO CRONOLÓGICA E DATA DO EXPEDIENTE ANTERIORMENTE ENCAMINHADO, DIFICULTANDO DESTA FORMA O ENTENDIMENTO DOS PRAZOS ESTABELECIDOS NA NORMA LEGAL VINGENTE._x000D_
 5.	PROTOCOLIZADO PELO EXECUTIVO NO DIA 08 E ABRIL, SEGUINDO A PRATICA, ESPERAVA-SE O TRÂMITE PECULIAR E REGIMENTAL DESTA CASA, ONDE O DOCUMENTO RECEBIDO, SERIA LIDO NO ESPAÇO DESTINADO AO EXPEDIENTE RECEBIDO E AINDA NA MESMA SESSÃO ORDINÁRIA (14 DE ABRIL) SER ENCAMINHADO PARA A COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, DEVIDO A RELEVANTE IMPORTÂNCIA DA MATÉRIA , FATO QUE NÃO OCORREU. _x000D_
 A MATÉRIA SUGERE URGÊNCIA PARA SUA APRECIAÇÃO E VOTAÇÃO DEVIDO AOS PREJUÍZOS JÁ CAUSADOS A TOTALIDADE DOS_x000D_
 _x000D_
 1.	SERVIDORES PÚBLICOS MUNICIPAIS, VISTO QUE A LEI PROPORCIONA UM INCREMENTO FINANCEIRO NO AUXILIO ALIMENTAÇÃO._x000D_
 2.	É PRAXE HABITUAL DE VOSSA EXCELÊNCIA E DOS DEMAIS PARES DA MESA DIRETORA, ATENDER OS ANSEIOS E AS PREOCUPAÇÕES DOS VEREADORES ESPECIALMENTE EM MATÉRIAS RELEVANTES, COMO ESSA._x000D_
 3.	POR FIM, A URGÊNCIA DA APRECIAÇÃO NESTA DATA, JUSTIFICA-SE COMO CONDIÇÃO INDISPENSÁVEL E NECESSÁRIA PARA O PROCESSAMENTO DO SETOR DE PESSOAL DA PREFEITURA MUNICIPAL, POSSIBILITANDO A INCLUSÃO DOS NOVOS VALORES JÁ NA FOLHA DE PAGAMENTO DOS SERVIDORES REFERENTE AO MÊS DE ABRIL._x000D_
 _x000D_
 _x000D_
 EXPOSTOS OS MOTIVOS A COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, AMPARADA NAS QUESTÕES PONTUAIS E DE ACORDO COM OS PRECEITOS LEGAIS, INFORMAMOS A NOSSA CONFIANÇA NO DESPACHO FAVORÁVEL DA MESA DIRETORA E ESPECIALMENTE DE VOSSA EXCELÊNCIA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGERIO DA SILVA                                                                  PRESIDENTE DA COMISSÃO                                                                     VEREADOR_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 MEMBRO DA COMISSÃO_x000D_
 VEREADOR                                                                         _x000D_
 </t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 23 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 58/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, REQUISITANDO INFORMAÇÕES ACERCA DO PROJETO DE LEI QUE ACRESCENTA PROMOÇÃO COM GRATIFICAÇÃO SALARIAL PARA OS SERVIDORES DA EDUCAÇÃO, EM ESPECIAL OS PROFESSORES, QUE EFETUARAM ESPECIALIZAÇÃO, MESTRADO, DOUTORADO, ETC.. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: NO INÍCIO DE 2013, CHEGOU A ESSA CASA LEGISLATIVA O PROJETO DE LEI COMPLEMENTAR Nº 17/2013, DE INICIATIVA DO EXECUTIVO, QUE, APESAR DE CONCEDER A OPORTUNIDADE DE OS PROFESSORES DA REDE MUNICIPAL ASCENDEREM NA CARREIRA COM O RECEBIMENTO DE GRATIFICAÇÕES CONFORME A QUALIFICAÇÃO REALIZADA, FOI INCLUÍDO, À ÉPOCA, EM SEU CORPO, UM DISPOSITIVO PARA ACERTAR UMA SITUAÇÃO POLÍTICA DE DETERMINADO SERVIDOR, O QUE O TORNOU INCONSTITUCIONAL, SENDO ARQUIVADO PELA CCJ._x000D_
 OCORRE QUE, EM 2014, FOI ENCAMINHADO A ESSA CASA LEGISLATIVA O PROJETO DE LEI COMPLEMENTAR 25/2014 PARA ALTERAR A SITUAÇÃO DE UM SERVIDOR EM ESPECÍFICO, TENDO SIDO APROVADO EM 1ª VOTAÇÃO. DE OUTRO LADO, O PROJETO REGULAR, LEGAL E MORAL, PARA ATENDER DIVERSOS PROFESSORES QUE SE QUALIFICARAM AO LONGO DE SUA CARREIRA NO MAGISTÉRIO MUNICIPAL NÃO FOI SEQUER ENCAMINHADO AO LEGISLATIVO._x000D_
 ASSIM, SOB O INTERESSE DE TODA A COMUNIDADE EDUCACIONAL, CABE AO MUNICÍPIO ESCLARECER O PORQUÊ DE NÃO ENCAMINHAR NOVAMENTE O PROJETO DE LEI PARA REGULARIZAR E VALORIZAR OS PROFESSORES QUE REALIZARAM QUALIFICAÇÃO PROFISSIONAL AO LONGO DA CARREIRA EXERCIDA. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 59/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA AOS DEPUTADOS PAULO BORNHAUSEN E ESPERIDIÃO AMIN, AGRADECENDO OS ESFORÇOS DE  AMBOS QUE POR MEIO DE EMENDA PARLAMENTAR CONSEGUIRAM R$ 300.000,00 (TREZENTOS MIL REAIS), PARA AQUISIÇÃO DE NOVOS EQUIPAMENTOS PARA O HOSPITAL SÃO JOSÉ E MATERNIDADE CHIQUINHA GALLOTTI._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 60/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR FERNANDO ROSA. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 61/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA DESPACHADA CORRESPONDÊNCIA AO SECRETÁRIO DA SDR DE BRUSQUE E AO DEINFRA/SC, SOLICITANDO CÓPIA DO CONTRATO FIRMADO COM A EMPRESA PML CONSTRUÇÕES E COM. LTDA., OBRA FINANCIADA PELO BANCO DO BRASIL, NO VALOR DE R$3.602.930,74, (TRÊS MILHÕES, SEISCENTOS E DOIS MIL, NOVECENTOS E TRINTA REAIS E SETENTA E QUATRO CENTAVOS), PARA EXECUÇÃO DO PROLONGAMENTO DA RODOVIA SC 410, ANTIGA SC 411, LIGANDO COM A AVENIDA BAYER FILHO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 62/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA A SECRETÁRIA MUNICIPAL DE AÇÃO SOCIAL, SOLICITANDO CÓPIA DO ATUAL PLANO MUNICIPAL DE AÇÃO SOCIAL DO MUNICÍPIO DE TIJUCAS, BEM COMO A ATA DE APROVAÇÃO NO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL. _x000D_
 _x000D_
 JUSTIFICATIVA: O PLANO DE ASSISTÊNCIA SOCIAL, É UM INSTRUMENTO ESTRATÉGICO QUE ORGANIZA, REGULA E NORTEIA À EXECUÇÃO DAS POLÍTICAS DE AÇÃO SOCIAL NO MUNICÍPIO._x000D_
 REFORÇAMOS QUE A ELABORAÇÃO DO PLANO DE ASSISTÊNCIA SOCIAL É DE RESPONSABILIDADE DO ÓRGÃO GESTOR DA POLÍTICA QUE O SUBMETE À APROVAÇÃO DO CONSELHO DE ASSISTÊNCIA SOCIAL._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 63/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO INFORMAÇÕES SOBRE AS DIFICULDADES DA MUNICIPALIDADE NA APLICAÇÃO E CUMPRIMENTO DA LEI Nº 12.527, DE 18 DE NOVEMBRO DE 2011 (LEI DE ACESSO A INFORMAÇÃO). _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: OBSERVAMOS QUE ESTÁ DISPONÍVEL NO PORTAL DA PREFEITURA DE TIJUCAS (WWW.TIJUCAS.SC.GOV.BR) O LINK DE ACESSO PARA O CUMPRIMENTO DA LEI Nº 12.527, 18 DE NOVEMBRO DE 2011, POREM OS DADOS NÃO SÃO E NÃO ESTÃO ATUALIZADOS. É DE CONHECIMENTO DE TODOS, QUE A NORMA VIGENTE TEM O PROPÓSITO DE REGULAMENTAR O DIREITO CONSTITUCIONAL DE ACESSO DOS CIDADÃOS ÀS INFORMAÇÕES PÚBLICAS E SEUS DISPOSITIVOS SÃO APLICÁVEIS AOS TRÊS PODERES DA UNIÃO, ESTADOS, DISTRITO FEDERAL E MUNICÍPIOS. É TAMBÉM DE NOSSO ENTENDIMENTO, QUE ESTA LEI POSSIBILITA UMA MAIOR PARTICIPAÇÃO POPULAR E O CONTROLE SOCIAL DAS AÇÕES GOVERNAMENTAIS, ALÉM QUE O ACESSO DA SOCIEDADE ÀS INFORMAÇÕES PÚBLICAS PERMITE QUE OCORRA UMA MELHORIA NA GESTÃO PÚBLICA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 64/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO AS SEGUINTES INFORMAÇÕES: _x000D_
 _x000D_
 A.	QUAL O DECRETO QUE NOMEOU OS ATUAIS MEMBROS DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL;_x000D_
 B.	QUAL O PERÍODO DO MANDATO DO ATUAIS CONSELHEIROS;_x000D_
 C.	RELAÇÃO DOS NOMES E ÓRGÃOS QUE REPRESENTAM EM CUMPRIMENTO A LEI N.1364/96._x000D_
 D.	CÓPIA DAS ATAS DAS ULTIMAS TRÊS REUNIÕES DO CONSELHO._x000D_
 E.	CÓPIA DO REGIMENTO INTERNO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1288/1288_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1288/1288_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 05 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 65/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL SOLICITANDO QUE SEJA ENCAMINHADA A PROPOSTA DE ALTERAÇÃO DA LEI 3/2010, INCLUINDO A PROMOÇÃO PELA REALIZAÇÃO DE MESTRADO E DOUTORADO PELOS PROFESSORES DA REDE DE ENSINO MUNICIPAL._x000D_
 _x000D_
 JUSTIFICATIVA: AINDA NÃO HÁ PREVISÃO LEGAL QUANTO À PROMOÇÃO DE MESTRADO E DOUTORADO NO MAGISTÉRIO MUNICIPAL._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 66/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR HENRIQUE KRAMBECK._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 08 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 67/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA PARA A SUPERINTENDÊNCIA DO BANCO DO BRASIL ESTADUAL E FEDERAL, AO PROCON DO MUNICÍPIO E AO PREFEITO MUNICIPAL, SOLICITANDO AOS MESMOS QUE SEJA TOMADA PROVIDÊNCIAS QUANTO A ATUAL SITUAÇÃO QUE ENCONTRA-SE A AGÊNCIA DO BANCO DO BRASIL DO MUNICÍPIO. SEGUE FOTOS EM ANEXO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 68/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL A PEDIDO DA COMUNIDADE DO BAIRRO JOAIA E DOS MORADORES DA RUA URUSSANGA REQUERENDO AS INFORMAÇÕES ABAIXO RELACIONADOS._x000D_
 1)QUAL A PREVISÃO PARA O INICIO DAS OBRAS DE RECONSTRUÇÃO OU CONSTRUÇÃO DA PONTE CONHECIDA COMO DO BAGAÇO,LOCALIZADA NA RUA URUSSANGA._x000D_
 2)QUAL O VALOR ORÇADO PARA A CONSTRUÇÃO DA MESMA?_x000D_
 3)SE EXISTE PROJETO E QUAL A PREVISÃO PARA INICIO DA CONSTRUÇÃO DA PAVIMENTAÇÃO NA RUA URUSSANGA._x000D_
 4)COM REFERÊNCIA A CONSTRUÇÃO DA PONTE:OS RECURSOS FINANCEIROS JÁ ESTÃO GARANTIDOS? QUAL A FONTE DOS MESMOS?_x000D_
 5)QUANTO AOS RECURSOS FINANCEIROS PARA CONSTRUÇÃO DA PAVIMENTAÇÃO NA RUA URUSSANGA ESTÃO GARANTIDOS? QUAL A ORIGEM DO MESMO?_x000D_
 6)COM REFERÊNCIA A LIGAÇÃO DA RUA URUSSANGA COM A SC 410,EXISTE PROJETO PARA MELHORAR O ACESSO A SEGURANÇA NO TRÂNSITO?_x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 13 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 69/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO RELAÇÃO DOS TAXISTAS QUE POSSUEM ALVARÁ DE LICENÇA PARA FUNCIONAMENTO NO MUNICÍPIO E RELAÇÃO DOS PONTOS FIXOS DOS REFERIDOS TAXISTAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 13 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 70/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER CÓPIA DOS BALANCETES DA CÂMARA MUNICIPAL DE TIJUCAS, REFERENTES AOS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DO RESPECTIVO ANO, BEM COMO TAMBÉM, CÓPIA DAS FOLHAS DE PAGAMENTO DE TODOS OS FUNCIONÁRIOS COM SUAS RESPECTIVAS FUNÇÕES E/OU CARGOS. _x000D_
 OUTROSSIM REQUER TAMBÉM BALANCETE GERAL DA CÂMARA DE VEREADORES DE TIJUCAS DOS ANOS DE 2011, 2012 E 2013. E AINDA REQUER RESPOSTA AO DOCUMENTO QUE SOLICITA INFORMAÇÃO SOBRE OS CARROS OFICIAIS DESTA CASA LEGISLATIVA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 13 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 71/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA ENCAMINHADA CORRESPONDÊNCIA A SECRETÁRIA MUNICIPAL DE SAÚDE , SOLICITANDO QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES A RESPEITO DE QUANTOS FISIOTERAPEUTAS EXISTEM NO CEMPS, QUAIS OS CRITÉRIOS DE AVALIAÇÃO USADOS PARA OS DEVIDOS ATENDIMENTOS AOS PACIENTES, A QUANTIDADE DE ATENDIMENTOS PRESTADOS E QUANTOS AGUARDAM NA ESPERA E TEMPO DE ESPERA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 15 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 72/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	A ADMINISTRAÇÃO MUNICIPAL CONTA COM COMISSÃO DE FISCALIZAÇÃO DE OBRAS PÚBLICAS LICITADAS PELA LEI Nº 8.666._x000D_
 B)	SE CONTAR, ENCAMINHAR A CÂMARA DE VEREADORES OS NOMES DOS SERVIDORES QUE FAZEM PARTE DA MESMA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 15 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 73/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO MINISTRO DO TRABALHO, DR. MANOEL DIAS, SOLICITANDO A CRIAÇÃO DE UMA AGÊNCIA DA SUPERINTENDÊNCIA DO MINISTÉRIO DO TRABALHO E EMPREGO, EM TIJUCAS, SANTA CATARINA, PARA PRESTAR SERVIÇOS A POPULAÇÃO DE TIJUCAS E REGIÃO, BEM COMO CONCEDER BENEFÍCIOS DE SEGURO DESEMPREGO, HOMOLOGAÇÃO DE RESCISÃO E DEMAIS SERVIÇOS._x000D_
 REQUEREMOS TAMBÉM QUE TAL CORRESPONDÊNCIA SEJA ENCAMINHADA AO DEPUTADO DARCI DE MATOS, PARA QUE TOME CONHECIMENTO E INTERCEDA JUNTO DO MTE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1341/1341_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1341/1341_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 74/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DEPUTADO DARCI DE MATOS, SOLICITANDO QUE O MESMO REALIZE EMENDA AO PROJETO DE LEI Nº 18/2014, QUE INSTITUI A REGIÃO METROPOLITANA DA GRANDE FLORIANÓPOLIS, INCLUINDO TIJUCAS NO PARÁGRAFO 1º, ARTIGO 1º, DO REFERIDO P.L.C., FIGURANDO COMO MUNICÍPIO DA REFERIDA REGIÃO. NOSSO PLEITO É JUSTIFICADO POR MUITAS RAZÕES, CONFORME LISTADAS ABAIXO:_x000D_
 A)	TIJUCAS SEMPRE PERTENCEU A ASSOCIAÇÃO DOS MUNICÍPIOS DA GRANDE FLORIANÓPOLIS;_x000D_
 B)	IDENTIDADE COM MUNICÍPIOS DA REGIÃO;_x000D_
 C)	EIXO BR 101;_x000D_
 D)	PROXIMIDADE COM FLORIANÓPOLIS;_x000D_
 E)	ATENDIMENTOS HOSPITALARES DE TIJUCAS SÃO ENCAMINHADOS PARA HOSPITAIS DA GRANDE FLORIANÓPOLIS;_x000D_
 F)	SERVIÇOS PÚBLICOS ESTADUAIS E FEDERAIS, NA GRANDE MAIORIA, DEPENDEMOS DE FLORIANÓPOLIS E REGIÃO;_x000D_
 G)	TIJUCAS ENCONTRA-SE EM FASE DE CRESCIMENTO E DEPENDEMOS MUITO DE INVESTIMENTOS DOS GOVERNOS ESTADUAL E FEDERAL NA SAÚDE E EDUCAÇÃO;_x000D_
 H)	TIJUCAS APRESENTA MUITOS PROBLEMAS DE PLANEJAMENTO E INFRA-ESTRUTURA, NECESSITANDO DE RECURSOS PÚBLICOS PARA INVESTIMENTOS EM OBRAS, ENTRE OUTROS;_x000D_
 POR QUESTÕES CULTURAIS, GEOGRÁFICAS E POR JUSTIÇA, TIJUCAS DEVE FAZER PARTE DA REGIÃO METROPOLITANA DA GRANDE FLORIANÓPOLIS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 19 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 75/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO CÓPIA DO LIVRO PONTO OU PONTO ELETRÔNICO DE TODOS OS FUNCIONÁRIOS DA ESCOLA SANTA TEREZINHA, BEM COMO CÓPIA DE TODOS OS ATESTADOS REFERENTE ANO DE 2013 ATÉ PRESENTE DATA._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 19 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 76/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DA SENHORA SUELI TAVARES DE ANDRADE DIAS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 77/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A) QUANTOS E QUAIS SÃO OS EMPREENDIMENTOS QUE PROTOCOLIZARAM LICENCIAMENTO PRÉVIO JUNTO A PREFEITURA MUNICIPAL COM A FINALIDADE DE CONSTITUIR NOVOS LOTEAMENTOS NO MUNICÍPIO DE TIJUCAS NO EXERCÍCIO DE 2013 E 2014;_x000D_
 B) QUAIS SÃOS OS EMPREENDIMENTOS QUE EFETIVAMENTE JÁ CONSEGUIRAM A VIABILIDADE E LICENCIAMENTO PELA ADMINISTRAÇÃO PARA IMPLANTAR FUTUROS LOTEAMENTOS._x000D_
 C) RELAÇÃO DOS PROPRIETÁRIOS E OU PESSOA JURÍDICAS RESPONSÁVEIS PELO EMPREENDIMENTOS QUE AGUARDAM LICENCIAMENTO E QUE JÁ RECEBERAM LICENCIAMENTO._x000D_
 _x000D_
 JUSTIFICATIVA: NOSSA MEMÓRIA JÁ NÃO ACOMPANHA MAIS AS MUDANÇAS URBANAS QUE ACONTECEM A CADA DIA._x000D_
 RASGANDO NOSSA GEOGRAFIA, UM LOTEAMENTO SEJA ELE DE PADRÃO POPULAR, MÉDIO OU DE LUXO, EXIGE MAIS RECURSOS E SERVIÇOS DE INFRAESTRUTURA,  REGRADA NA  LEI COMPLEMENTAR N.5/2010, ONDE DISTRIBUI E COMPARTILHA  AS MAIS DIVERSAS RESPONSABILIDADES._x000D_
 AS MUDANÇAS NA PAISAGEM URBANA NÃO ALTERAM SOMENTE A VIDA DA POPULAÇÃO LOCAL COMO TAMBÉM DÃO NOVOS CONTORNOS À PAISAGEM. UMA CIDADE BEM PLANEJADA CONCEBE ÁREAS VERDES, ESPAÇOS DE LAZER QUE CONVIVEM COM O PROGRESSO E O RESPEITO AO ESPAÇO NATURAL._x000D_
 NOTA-SE EM TIJUCAS QUE O MERCADO IMOBILIÁRIO VIBRA COM TODA ESSA CONQUISTA, E NÓS DA SOCIEDADE, ESPERAMOS POR PROJETOS SOCIAIS, EDUCACIONAIS, DE SAÚDE, SEGURANÇA DE ACESSIBILIDADE E URBANISMO QUE CAMINHEM NESTA MESMA DIREÇÃO. _x000D_
 COM A PREOCUPAÇÃO VOLTADA PARA OS DEVERES E DIREITOS DA SOCIEDADE TIJUQUENSE SOLICITAMOS AS INFORMAÇÕES QUE JULGAMOS INDISPENSÁVEIS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 78/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A) QUAIS FORAM AS EMPRESAS BENEFICIADAS POR INCENTIVOS E BENEFÍCIOS FISCAIS NOS ÚLTIMOS 12 MESES. _x000D_
 B) QUAIS E QUANTAS FORAM AS PESSOAS FÍSICAS E JURÍDICAS QUE RECEBERAM BENEFÍCIOS DE INFRA ESTRUTURA, REALIZADAS PELA PREFEITURA MUNICIPAL DE TIJUCAS NOS ÚLTIMOS 12 MESES. (PAVIMENTAÇÃO, REDE DE ÁGUA, TERRAPLANAGEM, DRENAGEM, ETC.). _x000D_
 _x000D_
 JUSTIFICATIVA: O OBJETIVO DESTE REQUERIMENTO É AVALIAR  PONTUALMENTE AS POLÍTICAS PÚBLICAS ADOTADAS E DESENVOLVIDAS NA ATUAL GESTÃO E  QUAIS FORAM OS CRITÉRIOS PARA A CONCESSÃO E LIMITES UTILIZADOS PARA SUA INTERVENÇÃO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 79/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA A DEFESA CIVIL DE SANTA CATARINA SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A) O MUNICÍPIO DE TIJUCAS SOLICITOU ALGUM KIT DE TRANSPOSIÇÃO DE OBSTÁCULO?_x000D_
 B) EXISTE A POSSIBILIDADE DA DEFESA CIVIL DE SANTA CATARINA ATENDER O MUNICÍPIO DE TIJUCAS COM PELO MENOS 01 KIT DE OBSTÁCULO? _x000D_
 C) QUAIS OS PROCEDIMENTOS NECESSÁRIOS PARA QUE O MUNICÍPIO SEJA CONTEMPLADO?_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: ESSE TIPO DE AÇÃO RESPOSTA É EFICAZ POIS  RESTABELECE  AS VIAS DE ACESSO RAPIDAMENTE._x000D_
 EM TIJUCAS O ACESSO NA RUA URUSSANGA ESTÁ PREJUDICADO A ALGUM TEMPO PELA QUEBRA DO PONTILHÃO DO ANTIGO CANAL DO DNOS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 80/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO SECRETÁRIO JONES BOSIO DA SDR DE BRUSQUE E AO COMANDANTE GERAL DA PMSC  CEL. VALDEMIR CABRAL SOLICITANDO A SEGUINTE INFORMAÇÃO :_x000D_
 A) QUAL É A PROGRAMAÇÃO E O PLANEJAMENTO DAS OBRAS DE INSTALAÇÃO DO POSTO DA POLICIA RODOVIÁRIA ESTADUAL NA SC 410? _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: EM 2013 O MUNICÍPIO DE TIJUCAS REPASSOU A POLICIA MILITAR DO ESTADO DE SANTA CATARINA IMÓVEL SITUADO AS MARGENS DA SC 410 COM O OBJETIVO DA CONSTRUÇÃO DO TÃO SONHADO POSTO._x000D_
 APÓS 200 DIAS, NADA MAIS SE OUVE FALAR A RESPEITO DO ASSUNTO, UM VERDADEIRO DESCASO COM O MUNICÍPIO E COM O VALE DO RIO TIJUCAS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 81/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PREFEITO MUNICIPAL CORRESPONDÊNCIA SOLICITANDO AS SEGUINTES INFORMAÇÕES :_x000D_
 A)	QUAL O PRAZO DE PRORROGAÇÃO DA EXECUÇÃO DAS OBRAS DO ESGOTO SANITÁRIO._x000D_
 B)	FOI ADITIVADO AO CONTRATO INICIAL ALGUM APORTE FINANCEIRO._x000D_
 C)	QUAIS OS MOTIVOS QUE LEVARAM A PRORROGAÇÃO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: É DE CONHECIMENTO DE TODA POPULAÇÃO QUE AS OBRAS DE ESGOTAMENTO SANITÁRIO ESTAVAM COM O TERMINO PREVISTO PARA ABRIL DE 2014._x000D_
 POR MOTIVOS NÃO INFORMADOS A COMUNIDADE A OBRA NÃO FOI ENTREGUE NA DATA PREVISTA, POSSIVELMENTE SENDO PRORROGADA._x000D_
 A INFORMAÇÃO FAZ JUS A EXPECTATIVA DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 82/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PREFEITO MUNICIPAL CORRESPONDÊNCIA SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUAIS SÃO AS OBRAS PLANEJADAS PELO EXECUTIVO MUNICIPAL E SAMAE PARA FINDAR A RECORRENTE FALTA D&amp;#8217;ÁGUA NO MUNICÍPIO DE TIJUCAS. _x000D_
 B)	QUAL O VALOR DE GASTO ESTIMADO?_x000D_
 C)	QUAL A PREVISÃO DO INICIO DO DEVIDO PROCESSO._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A POPULAÇÃO DE TIJUCAS ESPECIALMENTE DURANTE O ANO DE 2013 SOFREU E VEM SOFRENDO COM A FALTA D&amp;#8217;ÁGUA NO MUNICÍPIO. _x000D_
 EM ALGUNS BAIRROS A ÁGUA CHEGA, MAIS SEM PRESSÃO E NÃO CONSEGUE ABASTECER AS RESIDÊNCIAS, MESMO NESTE PERÍODO CONSIDERADO DE BAIXO CONSUMO._x000D_
 A TENDÊNCIA É QUE, COM A CHEGADA DO VERÃO A SITUAÇÃO SE AGRAVE._x000D_
 FALTAM POUCO MAIS DE 200 DIAS PARA O VERÃO, ÉPOCA ONDE O CONSUMO DE AGUA É ALTO, PORTANTO SE FAZ NECESSÁRIO UM CRONOGRAMA URGENTE, ESTANDO ATENTO PARA OS PRAZOS E PROCEDIMENTOS LEGAIS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 83/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA A MESA DIRETORA, QUE SEJA CRIADA COMISSÃO COM OBJETIVO DE REVISAR O REGIMENTO INTERNO DESTA CASA LEGISLATIVA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Betinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 84/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR NILTON DE MELO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1367/1367_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1367/1367_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 85/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PREFEITO MUNICIPAL CORRESPONDÊNCIA SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUANDO FOI REALIZADA A ELEIÇÃO DO CONSELHO MUNICIPAL DA INDÚSTRIA E COMÉRCIO DE TIJUCAS? _x000D_
 B)	QUEM SÃO RESPECTIVAMENTE OS MEMBROS ELEITOS PELOS MEMBROS TITULARES DO CONSELHO? PRESIDENTE, VICE-PRESIDENTE E SECRETÁRIO DO CONSELHO MUNICIPAL DA INDÚSTRIA E COMÉRCIO._x000D_
 C)	QUANTOS REQUERIMENTOS DE EMPREENDIMENTOS ECONÔMICOS INTERESSADOS NOS INCENTIVOS FISCAIS E ESTÍMULOS ECONÔMICOS FORAM RECEBIDOS NOS ÚLTIMOS 12 MESES? _x000D_
 D)	RELAÇÃO DAS PESSOAS JURÍDICAS CONTEMPLADAS NOS ÚLTIMOS 12 MESES._x000D_
 _x000D_
 JUSTIFICATIVA: O DESENVOLVIMENTO ECONÔMICO EM NOSSO MUNICÍPIO NOS ÚLTIMOS ANOS É VISTOSO._x000D_
 NOVAS EMPRESAS E EMPREENDIMENTOS DIARIAMENTE SE INSTALAM EM NOSSO MUNICÍPIO POR VÁRIOS MOTIVOS. _x000D_
 A CONCESSÃO DE INCENTIVOS FISCAIS E ESTÍMULOS ECONÔMICOS EM TIJUCAS SÃO REGULAMENTADOS POR LEI ESPECIFICA._x000D_
 COM A FINALIDADE DE DIVULGAR ESSA IMPORTANTE FERRAMENTA E PROPORCIONAR MAIOR TRANSPARÊNCIA SOLICITAMOS AS INFORMAÇÕES RELACIONADAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1368/1368_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1368/1368_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 86/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA MOÇÃO DE PROTESTO AO PORTAL VIPSOCIAL, REFERENTE PUBLICAÇÃO SOBRE ATOS LIGADOS A GREVE DOS SERVIDORES PÚBLICOS, VINCULADO NO REFERIDO PORTAL NO DIA 29/05/14._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Serginho, Bete, Betinho, Dinho, Eder Muraro, Fernando do Gordo, Jean do Nico, Lealzinho, Paulinho, Rogerinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 02 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 87/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUEREM QUE SEJA MARCADA SESSÃO SOLENE, NA FORMA DO ART. 40, PARÁGRAFO ÚNICO, PARA MARCAR AS COMEMORAÇÕES DO ANIVERSÁRIO DE 154 ANOS DE EMANCIPAÇÃO POLÍTICO- ADMINISTRATIVA DO MUNICÍPIO DE TIJUCAS, A SER CONVOCADA NA FORMA REGIMENTAL._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO	EDER MURARO_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 	VEREADOR_x000D_
 FERNANDO FAGUNDES	ELIZABETE MIANES DA SILVA_x000D_
@@ -4630,1292 +4630,1292 @@
 	_x000D_
 	_x000D_
 JOSÉ LEAL SILVA JÚNIOR	JOSÉ ROBERTO GIACOMOSSI_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 	VEREADOR_x000D_
 PAULO SARTORI	LUIZ ROGÉRIO DA SILVA_x000D_
 VEREADOR	VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
         ANTÍDIO PEDRO REIS              JEAN CARLOS DE SIENO DOS SANTOS_x000D_
             VEREADOR                                VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 88/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO SECRETÁRIO DA SDR, SR. JONES BOSIO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUANDO SERÁ ASSINADA A ORDEM DE SERVIÇO DA REVITALIZAÇÃO DA RODOVIA SC 410?_x000D_
 B)	QUAL DATA OS TRABALHOS SERÃO INICIADOS?_x000D_
 C)	DE QUAL LOCAL SERÁ INICIADA A OBRA?_x000D_
 D)	QUAL O PRAZO DE FINALIZAÇÃO DA OBRA? _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 89/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE:_x000D_
 A)	NÚMEROS DE MÃES DO BAIRRO NOVA DESCOBERTA INSCRITAS PARA VAGAS DE CRECHES, NA SECRETARIA DE EDUCAÇÃO?_x000D_
 B)	SE EXISTE INSCRIÇÕES, COMO A SECRETARIA AGILIZA AS VAGAS E LOCOMOÇÃO DESTAS CRIANÇAS?_x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 90/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE:_x000D_
 A)	QUANDO SERÁ EXECUTADA A PAVIMENTAÇÃO DAS RUAS GETULIO SIMAS E TOMASIA FELÍCIO ADRIANO NO BAIRRO DE NOVA DESCOBERTA?_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 91/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITA QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO SECRETÁRIO DA SDR, SR. JONES BOSIO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUANDO SERÁ ASSINADA A ORDEM DE SERVIÇO DA CONSTRUÇÃO DO POSTO POLICIAL RODOVIÁRIO ESTADUAL NA RODOVIA SC 410?_x000D_
 B)	QUAL DATA OS TRABALHOS SERÃO INICIADOS?_x000D_
 C)	QUAL O PRAZO DE FINALIZAÇÃO DA OBRA? _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 92/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PRESIDENTE DA FATMA CORRESPONDÊNCIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES :_x000D_
 A)	QUANTAS EMPRESAS DE TIJUCAS POSSUI LICENCIAMENTO AMBIENTAL PARA OPERAR NA EXTRAÇÃO MINERAL? _x000D_
 B)	QUAIS SÃO AS EMPRESAS QUE ESTÃO AUTORIZADAS A OPERAR EM TIJUCAS?_x000D_
 C)	QUAL FOI A DATA DA ULTIMA FISCALIZAÇÃO DA FATMA EM TIJUCAS? _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: O DESENVOLVIMENTO ECONÔMICO EM NOSSO MUNICÍPIO NOS ÚLTIMOS ANOS É VISTOSO, BEM COMO A DEGRADAÇÃO AMBIENTAL._x000D_
 NOVAS EMPRESAS SE INSTALAM DIARIAMENTE EM NOSSO MUNICÍPIO POR VÁRIOS MOTIVOS. _x000D_
 A CONCESSÃO DE LICENÇA AMBIENTAL NÃO ASSEGURA O CUMPRIMENTO DAS NORMAS ESTABELECIDAS PELA LEGISLAÇÃO EM VIGOR. _x000D_
 ._x000D_
 CORDIALMENTE,_x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 93/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PRESIDENTE DA SC GÁS CORRESPONDÊNCIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	HÁ PREVISÃO DE AMPLIAÇÃO DA REDE NO MUNICÍPIO DE TIJUCAS?_x000D_
 B)	QUAIS SÃO AS EMPRESAS ATENDIDAS PELA SC GÁS EM TIJUCAS?_x000D_
 _x000D_
 JUSTIFICATIVA: O DESENVOLVIMENTO ECONÔMICO EM NOSSO MUNICÍPIO NOS ÚLTIMOS ANOS É VISTOSO, E MUITAS EMPRESAS ESTÃO PREOCUPADAS COM O MEIO AMBIENTE E NECESSITAM DE UMA DE ENERGIA ECOLOGICAMENTE CORRETA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 94/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PRESIDENTE DA CASAN CORRESPONDÊNCIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	HÁ PREVISÃO E PLANEJAMENTO DA EMPRESA PARA A CONSTRUÇÃO DE UMA UNIDADE DE CAPTAÇÃO DE ÁGUA NO RIO TIJUCAS PARA ATENDER A CIDADE DE FLORIANÓPOLIS? _x000D_
  _x000D_
 JUSTIFICATIVA: A AÇÃO TEM SIDO DIVULGADA NA MÍDIA COM FREQUÊNCIA. A SITUAÇÃO PREOCUPA OS MORADORES DO NOSSO MUNICÍPIO QUE EXIGEM UMA EXPLICAÇÃO CONVINCENTE POR PARTE DO PODER PÚBLICO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 95/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PRESIDENTE DA CELESC CORRESPONDÊNCIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	HÁ PREVISÃO PARA MELHORIAS E EXPANSÃO NA REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE TIJUCAS? _x000D_
 _x000D_
 JUSTIFICATIVA: O DESENVOLVIMENTO ECONÔMICO EM NOSSO MUNICÍPIO NOS ÚLTIMOS ANOS É VISTOSO._x000D_
 NOVAS EMPRESAS E EMPREENDIMENTOS DIARIAMENTE SE INSTALAM EM NOSSO MUNICÍPIO POR VÁRIOS MOTIVOS, PORÉM A PREOCUPAÇÃO COM ENERGIA É VITAL PARA CONTINUARMOS CRESCENDO. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 96/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO SUPERINTENDE DO IBAMA SC CORRESPONDÊNCIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	EXISTE ALGUM PROCESSO PROTOCOLIZADO JUNTO A ESTE ÓRGÃO SOLICITANDO LIBERAÇÃO E ESTUDO TÉCNICO PARA UM GRANDE EMPREENDIMENTO NÁUTICO NA FOZ DO RIO TIJUCAS E NA BAIA DE TIJUCAS?_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A POLÍTICA NACIONAL DO MEIO AMBIENTE-LEI Nº 6.938/81, COM A NOVA REDAÇÃO DADA PELA LEI Nº 7.804/89, ESTABELECE QUE A CONSTRUÇÃO, INSTALAÇÃO, AMPLIAÇÃO E FUNCIONAMENTO DE ESTABELECIMENTOS E ATIVIDADES UTILIZADORAS DE RECURSOS AMBIENTAIS, CONSIDERADOS EFETIVA E POTENCIALMENTE POLUIDORAS, BEM COMO OS CAPAZES, SOB QUALQUER FORMA, DE CAUSAR DEGRADAÇÃO AMBIENTAL, DEPENDERÃO DE PRÉVIO LICENCIAMENTO DE ÓRGÃO ESTADUAL COMPETENTE INTEGRANTE DO SISNAMA, E DO IBAMA, EM CARÁTER SUPLETIVO, SEM PREJUÍZO DE OUTRAS LICENÇAS EXIGÍVEIS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 97/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO SUPERINTENDE DO DNIT SC CORRESPONDÊNCIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUAL O PRAZO DE EXECUÇÃO DA OBRAS DO ELEVADO (PASSAGEM DE NÍVEL) QUE ESTA SENDO CONSTRUÍDO NO BAIRRO DE MORRETES?_x000D_
 B)	QUAL O VALOR ORÇADO DA OBRA?_x000D_
 C)	HÁ PREVISÃO DE ILUMINAÇÃO NO PROJETO DA OBRA?_x000D_
 _x000D_
 JUSTIFICATIVA: APÓS ANOS DE LUTA FINALMENTE OS MORADORES DO BAIRRO DE MORRETES SERÃO CONTEMPLADOS COM O TÃO SONHADO VIADUTO._x000D_
 ESPERAMOS QUE A OBRA SEJA EXECUTADA RAPIDAMENTE E QUE CONTEMPLE ILUMINAÇÃO, CONDIÇÃO HOJE INDISPENSÁVEL DE SEGURANÇA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 98/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO SUPERINTENDE DO DNIT SC CORRESPONDÊNCIA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUAL É A POSSIBILIDADE DO ÓRGÃO INTERVER JUNTO A AUTO PISTA LITORAL SUL, CONCESSIONÁRIA DA BR 101, PARA QUE EXECUTE A RECUPERAÇÃO DA ILUMINAÇÃO SOBRE A PONTE DO RIO TIJUCAS?_x000D_
 _x000D_
 JUSTIFICATIVA: É CONDIÇÃO INDISPENSÁVEL DE SEGURANÇA A RECUPERAÇÃO DA ILUMINAÇÃO INSTALADA SOBRE AS PONTES DO RIO TIJUCAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Lialda Lemos, Edson Souza</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 05 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 99/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, SOLICITAM A MESA DIRETORA AS INFORMAÇÕES ABAIXO REFERENTE AO USO/SERVIÇOS DOS VEÍCULOS OFICIAIS PLACAS NÚMEROS MJH 2609 E MDI 1257 PERTENCENTES A CÂMARA DE VEREADORES DE TIJUCAS/SC, DURANTE O MÊS DE ABRIL DE 2014:_x000D_
 A)	CÓPIA DAS NOTAS FISCAIS DE COMBUSTÍVEIS DO MÊS DE ABRIL/2014;_x000D_
 B)	DATAS E HORÁRIOS DE SAÍDAS/CHEGADAS DOS VEÍCULOS OFICIAIS SUPRACITADOS;_x000D_
 C)	QUILOMETRAGEM (KM) INICIAL E FINAL DE CADA SAÍDA/CHEGADA;_x000D_
 D)	DESTINOS DAS VIAGENS;_x000D_
 E)	NOME DO VEREADOR OU DO SERVIDOR COMISSIONADO QUE UTILIZOU O VEÍCULO OFICIAL;_x000D_
 F)	QUAL A NATUREZA DO SERVIÇO/VIAGEM;_x000D_
 G)	ANEXAR DOCUMENTOS QUE COMPROVEM OS DESLOCAMENTOS DOS VEÍCULOS OFICIAIS EM CADA VIAGEM;_x000D_
 H)	QUAIS OS SERVIDORES COMISSIONADOS RESPONSÁVEIS/MOTORISTAS PELOS DESLOCAMENTOS/VIAGENS DOS VEÍCULOS OFICIAIS;_x000D_
 I)	ANEXAR DOCUMENTOS SE OCORRERAM PAGAMENTOS DE DIÁRIAS PARA VEREADORES OU SERVIDORES COMISSIONADOS EM ALGUNS DESLOCAMENTOS DOS VEÍCULOS OFICIAIS;_x000D_
 J)	ANEXAR DOCUMENTOS FISCAIS SE OCORREU MANUTENÇÃO/REPARO DOS VEÍCULOS OFICIAIS;_x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
          EDSON JOSÉ SOUZA                      LIALDA LEMOS	_x000D_
              VEREADOR                             VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 100/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA ENCAMINHAR A ESTA CASA LEGISLATIVA JUSTIFICATIVA POR ESCRITO, COM DOCUMENTOS COMPROBATÓRIOS QUE DEMOSTREM A ILEGALIDADE DE ASCENSÃO PROFISSIONAL. _x000D_
 SERVIDORES QUE APRESENTEM CERTIFICAÇÕES DE MESTRADOS E DOUTORADOS REALIZADOS EM PAÍSES DO MERCOSUL._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                LIALDA LEMOS	_x000D_
                                  VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 09 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 101/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO A INFORMAÇÃO DE QUAL DESTINO FOI DADO AOS COMPUTADORES, IMPRESSORA E CENTRAL, VINDO DO GOVERNO FEDERAL A ESCOLA SANTA TEREZINHA. INSTRUMENTOS ESTES QUE SERIAM UTILIZADOS NO PROJETO TELECENTRO COMUNITÁRIO QUE VISAVA ATENDER A COMUNIDADE ESCOLAR E EXTRA ESCOLAR NAS NECESSIDADES INERENTES AO USO DA TECNOLOGIA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                LIALDA LEMOS	_x000D_
                                  VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 09 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 102/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SOLICITANDO A INFORMAÇÃO DO PORQUE DA DEMORA DA CONSTRUÇÃO DAS QUADRAS COBERTAS, ANUNCIADAS QUE ESTAVAM EM "VENTO EM POPA" DO ANO LETIVO E, TAMBÉM, INFORMAR PORQUE A QUADRA COBERTA DA ESCOLA SANTA TEREZINHA FOGE AOS PADRÕES OFICIAIS DE MEDIDA DE UMA QUADRA, FICANDO EM TAMANHO MENOR QUE É PREJUDICIAL, HAJA VISTA QUE ESTÁ SENDO DESEMBOLSADO UMA QUANTIA RAZOÁVEL EM DINHEIRO E, NÃO ACOMODARÁ OS ALUNOS PARA REALIZAÇÃO DAS ATIVIDADES PRATICO RECREATIVAS. ENCAMINHANDO OS PROJETOS DAS REFERIDAS QUADRAS (E.E.F. SANTA TEREZINHA E E.E.F. PROFESSORA ONDINA MARIA DIAS)._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                LIALDA LEMOS	_x000D_
                                  VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 16 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 103/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR CIPRIANO JOAQUIM FELICIO NETO. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 104/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO GOVERNADOR DO ESTADO, SENHOR JOÃO RAIMUNDO COLOMBO, AO VICE-GOVERNADOR, SENHOR EDUARDO PINHO MOREIRA, AO SECRETÁRIO DE ESTADO DA CASA CIVIL, SENHOR NELSON ANTÔNIO SERPA E AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SENHOR EDUARDO DESCHAMPS, SOLICITANDO, ENCARECIDAMENTE, A INCLUSÃO DOS ESPECIALISTAS EM ASSUNTOS EDUCACIONAIS, CARGO MENCIONADO NA LEI Nº 6844/1986, QUE DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO ESTADO DE SANTA CATARINA, NO DECRETO Nº 1794/2013, QUE DISPÕE SOBRE GESTÃO ESCOLAR DA EDUCAÇÃO BÁSICA E PROFISSIONAL DA REDE ESTADUAL DE ENSINO, EM TODOS OS NÍVEIS E MODALIDADES._x000D_
 DESSA MANEIRA, HAVERÁ RESTABELECIMENTO DA JUSTIÇA E DEMOCRACIA NA &amp;#8220;ELEIÇÃO&amp;#8221; PARA ESCOLHA DOS DIRETORES DA REDE ESTADUAL DE ENSINO, PROPÓSITO PRINCIPAL DO ALUDIDO DECRETO.   _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 105/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, EM FACE DO REQUERIMENTO Nº 104/2014, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AOS 03 (TRÊS) SENADORES DA REPÚBLICA, AOS 16 (DEZESSEIS) DEPUTADOS FEDERAIS E AOS 40 (QUARENTA) DEPUTADOS ESTADUAIS, SOLICITANDO QUE ENVIDEM ESFORÇOS JUNTO AO GOVERNO DO ESTADO DE SANTA CATARINA EM RELAÇÃO À INCLUSÃO DOS ESPECIALISTAS EM ASSUNTOS EDUCACIONAIS, CARGO MENCIONADO NA LEI Nº 6844/1986, QUE DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO ESTADO DE SANTA CATARINA, NO DECRETO Nº 1794/2013, QUE DISPÕE SOBRE GESTÃO ESCOLAR DA EDUCAÇÃO BÁSICA E PROFISSIONAL DA REDE ESTADUAL DE ENSINO, EM TODOS OS NÍVEIS E MODALIDADES._x000D_
 DESSA MANEIRA, HAVERÁ RESTABELECIMENTO DA JUSTIÇA E DEMOCRACIA NA &amp;#8220;ELEIÇÃO&amp;#8221; PARA ESCOLHA DOS DIRETORES DA REDE ESTADUAL DE ENSINO, PROPÓSITO PRINCIPAL DO ALUDIDO DECRETO.   _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 106/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO GOVERNADOR DO ESTADO, SENHOR JOÃO RAIMUNDO COLOMBO, AO VICE-GOVERNADOR, SENHOR EDUARDO PINHO MOREIRA, À SECRETÁRIA DE ESTADO DO DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL, SENHORA LUCIA GOMES VIEIRA DELLAGNELO E AO PRESIDENTE DA JUNTA COMERCIAL DO ESTADO (JUCESC), SENHOR JAIME TONELLO, SOLICITANDO A INSTALAÇÃO DE UM ESCRITÓRIO REGIONAL DA JUCESC EM TIJUCAS, VISANDO O ATENDIMENTO DOS PROFISSIONAIS DA CONTABILIDADE, EMPREENDEDORES, ADVOGADOS E EMPRESÁRIOS DA CIDADE E REGIÃO (VALE DO RIO TIJUCAS E COSTA ESMERALDA) EM RELAÇÃO ÀS ATIVIDADES DE REGISTRO MERCANTIL. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 107/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, EM FACE DO REQUERIMENTO Nº 106/2014, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DEPUTADO ESTADUAL DARCI DE MATOS E AO DEPUTADO FEDERAL RONALDO BENEDET, SOLICITANDO QUE ENVIDEM ESFORÇOS JUNTO AO GOVERNADOR DO ESTADO DE SANTA CATARINA NO QUE TANGE A INSTALAÇÃO DE UM ESCRITÓRIO REGIONAL DA JUCESC EM TIJUCAS, VISANDO O ATENDIMENTO DOS PROFISSIONAIS DA CONTABILIDADE, EMPREENDEDORES, ADVOGADOS E EMPRESÁRIOS DA CIDADE E REGIÃO (VALE DO RIO TIJUCAS E COSTA ESMERALDA) EM RELAÇÃO ÀS ATIVIDADES DE REGISTRO MERCANTIL. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 108/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SENHOR VALÉRIO TOMAZI E A SECRETÁRIA MUNICIPAL DE FINANÇAS, SENHORA ROSÂNGELA F. LEAL DA VEIGA SOLICITANDO A PUBLICAÇÃO DOS VALORES DA TAXA DE LICENÇA E LOCALIZAÇÃO (TLL), DISCRIMINANDO O VALOR DE ACORDO COM A ATIVIDADE ECONÔMICA, NO SITE DA PREFEITURA DE TIJUCAS._x000D_
 .   _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 109/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A EMPRESA OI TELECOMUNICAÇÕES, SOLICITANDO MANUTENÇÃO NOS TELEFONES PÚBLICOS EXISTENTES NO MUNICÍPIO.   _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 26 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 110/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO ATENÇÃO ESPECIAL AOS REQUERIMENTOS Nº 03, 04, 21, 25, 26, 29, 31, 32, 33, 34, 38, 45 E 46/2014, QUE ENCONTRAM-SE VENCIDOS._x000D_
 DIANTE DO EXPOSTO SOLICITAMOS QUE SEJA ENCAMINHADO ÀS RESPOSTAS O MAIS BREVE POSSÍVEL PARA ESTA CASA LEGISLATIVA, EM ATENDIMENTO A PRERROGATIVA LEGAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Tannay</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 30 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 111/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS CÓPIA DO PROJETO DE ASFALTAMENTO, DA RUA VALENTIM CELSO PEREIRA, (RUA DA CACHAÇA), NO BAIRRO NOVA DESCOBERTA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 TANNAY VAZ JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 112/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
   O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA MOÇÃO DE LOUVOR A JOVEM BRUNA GEREMIAS DA SILVA, PELA SUA FORMAÇÃO NA FACULDADE DE ADMINISTRAÇÃO EM RH._x000D_
 _x000D_
   JUSTIFICATIVA: A REFERIDA JOVEM DE 22 ANOS, AOS SEIS MESES DE VIDA, DEVIDO À UM ERRO MÉDICO, ACABOU FICANDO SURDA E MESMO ASSIM SUPEROU SUA DEFICIÊNCIA E ALCANÇOU SEUS OBJETIVOS. HOJE, SEU LEMA DE VIDA É &amp;#8220;DEFICIÊNCIA VENCE COM EFICIÊNCIA&amp;#8221;._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 30 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 113/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA À SECRETARIA MUNICIPAL DE EDUCAÇÃO REQUERENDO EXPLICAÇÕES QUANTO A NÃO EXISTÊNCIA DE VIGIA NOS PERÍODOS MATUTINO E VESPERTINO NA ESCOLA MUNICIPAL WALTER VICENTE GOMES._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: TENHO SIDO CONSTANTEMENTE PROCURADO POR PAIS DE ALUNOS DA ESCOLA WALTER VICENTE GOMES COM A RECLAMAÇÃO COMUM DA FALTA DE SEGURANÇA E DO ACESSO LIVRE DE PESSOAS MAL INTENCIONADAS À ESCOLA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 114/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO SR. EDSON FLORES DA CUNHA, PRESIDENTE DA CEREJ, SOLICITANDO A PRESTAÇÃO DE SERVIÇOS COM A INSTALAÇÃO DE LUMINÁRIAS E REPOSIÇÃO DE LÂMPADAS QUEIMADAS NOS SEGUINTES LOCAIS:_x000D_
 _x000D_
 A)	INSTALAÇÃO DE APROXIMADAMENTE 12 LUMINÁRIAS NO FINAL DA AV. EMÍLIA RAMOS, PRÓXIMO A ENTRADA PARA TERRA NOVA;_x000D_
 B)	INSTALAÇÃO DE APROXIMADAMENTE 05 LUMINÁRIAS NA ESTRADA GERAL DA ÁGUA FRIA, PRÓXIMO A CAIXA D&amp;#180;ÁGUA NA LOCALIDADE DE OLIVEIRA;_x000D_
 C)	INSTALAÇÃO DE 02 LUMINÁRIAS, PRÓXIMO A ENTRADA DOS MONTIBELLER, NA LOCALIDADE DE OLIVEIRA;_x000D_
 D)	INSTALAÇÃO DE 02 LUMINÁRIAS, NA ESTRADA GERAL DE CAMPO NOVO, ANTES DA RESIDÊNCIA DO SR. ALEXANDRE PEDRINI;_x000D_
 E)	REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA ESTRADA GERAL DE OLIVEIRA, PRÓXIMO A PONTE NOVA;_x000D_
 F)	REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA ESTRADA GERAL DE TERRA NOVA, PRÓXIMO AO PRÉ - ESCOLAR QUE FECHOU;_x000D_
 G)	REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA ESTRADA GERAL DE CAMPO NOVO, PRÓXIMO A FAZENDA DO DR. PAULO LEMOS;_x000D_
 H)	REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA ESTRADA GERAL DE TERRA NOVA, PRÓXIMO A RESIDÊNCIA DA SRA. LUCILENE SGROTT;_x000D_
 _x000D_
 I)	REPOSIÇÃO DE LÂMPADAS QUEIMADAS NA ESTRADA GERAL DE OLIVEIRA PRÓXIMO AO RANCHO RURAL;_x000D_
 J)	FINALIZANDO, SOLICITAMOS ENCARECIDAMENTE AO SR. PRESIDENTE QUE DETERMINE UMA FISCALIZAÇÃO GERAL NA MANUTENÇÃO E CONSERVAÇÃO DA ILUMINAÇÃO PÚBLICA NA LOCALIDADES DE CAMPO NOVO, TERRA NOVA E OLIVEIRA, POR QUESTÕES DE SEGURANÇA. _x000D_
 INFELIZMENTE OS ÍNDICES DE VIOLÊNCIA E CRIMINALIDADE, TEM ATINGIDO ESSAS LOCALIDADES DO MEIO RURAL. _x000D_
 A MELHORIA NA QUALIDADE DA ILUMINAÇÃO PÚBLICA DAS REFERIDAS ESTRADAS, OBJETIVA À CONTRIBUIR NA PROTEÇÃO E SEGURANÇA DOS CIDADÃOS QUE RESIDEM NESSAS LOCALIDADES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 115/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITA A ESTA CASA LEGISLATIVA O CUMPRIMENTO DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE TIJUCAS, NO QUE SE REFERE AO CAPITULO VII DO DECORO PARLAMENTAR ARTIGOS: 228, 229, 230 E 231 NA SUA INTEGRALIDADE, CUMPRA-SE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 TANNAY VAZ JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 116/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL DE TIJUCAS, SOLICITANDO QUE O MESMO REMETA A ESTA CASA LEGISLATIVA RELAÇÃO DOS CONSELHOS MUNICIPAIS CONSTITUÍDOS E SUAS RESPECTIVAS DIREÇÕES, ASSIM COMO QUAIS ATIVIDADES OS MESMOS VEM DESENVOLVENDO E PARTICIPANDO.   _x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 TANNAY VAZ JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 117/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL DE TIJUCAS, SOLICITANDO QUE O MESMO REMETA A ESTA CASA LEGISLATIVA A NOMINAÇÃO DAS ASSOCIAÇÕES DE MORADORES DE TIJUCAS CONSTITUÍDAS E REGISTRADAS, ASSIM COMO AS SUAS RESPECTIVAS DIREÇÕES. _x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 TANNAY VAZ JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 118/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A POLÍCIA AMBIENTAL DO MUNICÍPIO , SOLICITANDO QUE A MESMA VERIFIQUE A SITUAÇÃO ATUAL DA VALA MESTRA PERTO DA COMPORTA NA LOCALIDADE DO BAIRRO SUL DO RIO._x000D_
 JUSTIFICATIVA: TAL SOLICITAÇÃO É FEITA DEVIDO O ODOR DE PRODUTO QUÍMICA QUE A REFERIDA VALA TEM E QUE NECESSITA SER AVALIADO._x000D_
  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 119/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE EXISTE ALGUM PROJETO PARA A ÁREA ONDE ESTAVA LOCALIZADO O POPULAR PAGODE DA PAZ. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 120/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO AS INFORMAÇÕES ABAIXO RELACIONADAS REFERENTE A IMPLANTAÇÃO DA AMPLIAÇÃO DA REDE DE DISTRIBUIÇÃO DE ÁGUA DO SAMAE, PARA MELHORIA DA DISTRIBUIÇÃO AO BAIRRO DA PRAÇA: _x000D_
 A)	PROJETO DE ENGENHARIA;_x000D_
 B)	ORÇAMENTO FÍSICO E FINANCEIRO;_x000D_
 C)	MEMORIAL DESCRITIVO DA OBRA;_x000D_
 D)	CONTRATO ENTRE O SAMAE E A EMPRESA;_x000D_
 E)	ESTATUTO SOCIAL DA EMPRESA VENCEDORA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 14 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 121/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES REFERENTE A CONSTRUÇÃO DA CRECHE LOCALIZADA ENTRE AS RUAS BEM TE VI E GRALHA AZUL:_x000D_
 A)	QUAL O MOTIVO QUE LEVOU A EMPRESA VENCEDORA DA LICITAÇÃO A PARALISAR AS OBRAS DA CONSTRUÇÃO DA CRECHE;_x000D_
 B)	QUAIS AS PROVIDÊNCIAS QUE A ADMINISTRAÇÃO MUNICIPAL ESTA TOMANDO PARA EQUACIONAR ESSE PROBLEMA;_x000D_
 C)	QUANDO SERÁ REINICIADA A OBRA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Jean do Nico, Eder Muraro</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 122/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUEREM QUE SEJA DESPACHADA MOÇÃO DE REPÚDIO AO GOVERNADOR DO ESTADO, SENHOR RAIMUNDO COLOMBO, PELA OMISSÃO DO ESTADO EM ENCAMINHAR NOVOS POLICIAIS AO EFETIVO DO MUNICÍPIO DE TIJUCAS/SC._x000D_
 _x000D_
 JUSTIFICATIVA: É SABIDO QUE DO ÚLTIMO CONCURSO PÚBLICO REALIZADO, SERÃO NOMEADOS 852 NOVOS POLICIAIS MILITARES EM TODO O ESTADO DE SANTA CATARINA. OCORRE QUE,NO DECORRER DE ANOS, AS AUTORIDADES DE TIJUCAS BUSCARAM JUNTO AO GOVERNO DO ESTADO, INCLUSIVE COM REUNIÕES COM O SECRETÁRIO DE SEGURANÇA PÚBLICA, COM O COMANDANTE GERAL DA POLICIA MILITAR DO ESTADO E DIVERSOS DEPUTADOS ESTADUAIS, A VINDA DE NOVOS POLICIAIS PARA TIJUCAS, TENDO EM VISTA O ABSURDO AUMENTO DA CRIMINALIDADE NA REGIÃO, GERADA PELA LOCALIZAÇÃO DO PRESÍDIO, BEM COMO PELAS COMUNIDADES FAVELIZADAS QUE SE FORMARAM EM DECORRÊNCIA DO DESLOCAMENTO DAS FAMÍLIAS DOS PRESOS._x000D_
 DE OUTRO LADO, OS 852 NOVOS POLICIAIS SERÃO CONCENTRADOS EM APENAS 32 MUNICÍPIOS EM TODO O ESTADO, HAVENDO CIDADES QUE RECEBERÃO MAIS DE 50 POLICIAIS, CONFORME SE OBSERVA DO DOCUMENTO EM ANEXO._x000D_
 UMA AGRAVANTE É QUE NENHUM MUNICÍPIO DO VALE DO RIO TIJUCAS SERÁ CONTEMPLADO COM O AUMENTO EM SEU EFETIVO, O DEMONSTRA UM TOTAL DESCASO DO GOVERNADOR PARA COM ESSA REGIÃO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1459/1459_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1459/1459_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 123/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA AGENDADA JUNTO AO EXECUTIVO MUNICIPAL, UMA AUDIÊNCIA PÚBLICA SOBRE A REGULARIZAÇÃO FUNDIÁRIA DAS TERRAS DO JARDIM PROGRESSO, JUNTAMENTE E COM A PARTICIPAÇÃO DESTE, DA SUPERINTENDÊNCIA DO PATRIMÔNIO DA UNIÃO - SPU, DO MINISTÉRIO PÚBLICO FEDERAL E DA COMUNIDADE RELACIONADA._x000D_
  _x000D_
 JUSTIFICATIVA: - REGULARIZAÇÃO FUNDIÁRIA;_x000D_
                   - HUMANIZAÇÃO DA COMUNIDADE;_x000D_
                   - CUMPRIMENTO DE TERMO DE AJUSTE DE CONDUTA._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 TANNAY VAZ JÚNIOR_x000D_
 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 124/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES SE AS ESCOLAS MUNICIPAIS POSSUEM VIGIAS, QUAL É CARGA HORÁRIA DESEMPENHADA PELOS OS MESMOS E A RELAÇÃO COM OS NOMES DESSES SERVIDORES. _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Edson Souza, Bete, Betinho, Dinho, Eder Muraro, Fernando do Gordo, Jean do Nico, Lealzinho, Lialda Lemos, Rogerinho, Serginho, Tannay, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 125/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUEREM QUE SEJA DESPACHADA CORRESPONDÊNCIA AOS DEPUTADOS ESTADUAIS, SOLICITANDO APOIO A EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 0001.8/2014, DE AUTORIA DO DEPUTADO DARCI DE MATOS, QUE NO PARÁGRAFO PRIMEIRO INTEGRA O MUNICÍPIO DE TIJUCAS/SC, NA COMPOSIÇÃO DA REGIÃO METROPOLITANA DA GRANDE FLORIANÓPOLIS (RMF). _x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 EDER MURARO                   ELIZABETE MIANES DA SILVA_x000D_
@@ -5927,1799 +5927,1799 @@
 _x000D_
 _x000D_
 JEAN CARLOS DE SIÊNO DOS SANTOS       JOSÉ LEAL SILVA JÚNIOR_x000D_
                 VEREADOR                          VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI      LIALDA LEMOS_x000D_
            VEREADOR                  VEREADORA_x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO         LUIZ ROGÉRIO DA SILVA_x000D_
                  VEREADOR                     VEREADOR_x000D_
 TANNAY VAZ JÚNIOR         VILSON JOSÉ PORCINCULA_x000D_
                VEREADOR                      VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1466/1466_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1466/1466_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 126/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO SAMAE, SOLICITANDO RELATÓRIO DAS RUAS JÁ BENEFICIADAS COM O SANEAMENTO BÁSICO._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 127/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO EXPLICAÇÃO DO QUE FOI FEITO COM OS TUBOS QUE OS MORADORES ATRAVÉS DA ASSOCIAÇÃO DO COROADO COMPRARAM E ESTAVAM DEPOSITADO AO LADO DA CRECHE MÃE AURORA._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 128/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA PARA OS CORREIOS, SOLICITANDO A INFORMAÇÃO DE QUAL É O MOTIVO DE NÃO SEREM ENTREGUES AS CORRESPONDÊNCIAS NAS LOCALIDADES DE TERRA NOVA, NOVA DESCOBERTA E OLIVEIRA. _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 129/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA DE SAÚDE MUNICIPAL, SOLICITANDO INFORMAÇÕES SOBRE:_x000D_
 A)	QUADRO DE FUNCIONÁRIOS DO ESF, QUE TRABALHA NA UNIDADE BÁSICA DE SAÚDE MARIA MAFEI ORSI EM NOVA DESCOBERTA, COM CARGA HORÁRIA E LOCALIDADE DE TRABALHO DE CADA FUNCIONÁRIA._x000D_
 B)	RELATÓRIOS DE ATENDIMENTOS DE CADA FUNCIONÁRIA DA UNIDADE ACIMA SOLICITADA NOS MESES DE FEVEREIRO, MARÇO, ABRIL, MAIO E JUNHO._x000D_
 C)	HORÁRIO DE ENTRADA, SAÍDA E HORÁRIO DE ALMOÇO DAS FUNCIONÁRIAS DA MESMA UNIDADE._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 130/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DISCUSSÃO, VOTAÇÃO E DELIBERAÇÃO DO PLENÁRIO SEJA PROVIDENCIADO UMA RESOLUÇÃO LEGISLATIVA ALTERANDO O ART. 13 DO REGIMENTO INTERNO E ADOTANDO IMEDIATAMENTE NOVO HORÁRIO PARA REALIZAÇÃO DAS REUNIÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, QUE INICIAR-SE-ÃO  ÀS DEZOITO (18) HORAS, ADMITINDO-SE QUINZE (15) MINUTOS DE TOLERÂNCIA, COM DURAÇÃO MÁXIMA DE DUAS (2) HORAS  DESDE QUE PRESENTES PARA SUA ABERTURA E PROSSEGUIMENTO, A MAIORIA ABSOLUTA DOS MEMBROS DA CÂMARA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 131/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 A)	CÓPIA DOS PROJETOS EXECUTIVOS DAS PAVIMENTAÇÕES DO TIMBÉ E DO PERNAMBUCO;_x000D_
 B)	POR QUE A DIFERENÇA DE R$ 46.000,00 (QUARENTA E SEIS MIL REAIS), EM RELAÇÃO A OBRA DO PERNAMBUCO E A OBRA DO TIMBÉ;_x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 132/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA PARA A EMPRESA AUTOPISTA LITORAL SUL E PARA A ANTT, SOLICITANDO INFORMAÇÕES DO PROJETO DE SAÍDA E ENTRADA NA RODOVIA BR 101, NO KM 164 SENTIDO SUL, BEM COMO CÓPIA DESSE PROJETO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI_x000D_
 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 133/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR VALMOR CALIXTO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIÊNO DOS SANTOS._x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 134/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA PARA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO CÓPIA DOS DOCUMENTOS QUE COMPROVEM A LICENÇA DOS ÔNIBUS ESCOLARES COM AS RESPECTIVAS VISTORIAS FEITAS PELOS BOMBEIROS E ÓRGÃOS COMPETENTES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 135/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA PARA A SECRETARIA MUNICIPAL DE OBRAS, DITRAN E POLÍCIA MILITAR, SOLICITANDO QUE SEJA REGULAMENTADO AS VIAS DE PASSEIO DO MUNICÍPIO, BEM COMO TAMBÉM TRÁFEGOS E ESTACIONAMENTOS DE CAMINHÕES NAS AVENIDAS E RUAS DO NOSSO MUNICÍPIO._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 07 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 136/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA PARA O EXECUTIVO MUNICIPAL, SOLICITANDO QUE SEJA REMETIDO A CÂMARA MUNICIPAL DE VEREADORES OS BALANCETES MENSAIS DE FORMA DETALHADA, REFERENTE AOS MESES DE JANEIRO DE 2005 À JULHO DE 2014, COM SEUS RESPECTIVOS DOCUMENTOS, CONFORME PRECONIZA A LEI Nº 1720/2002, QUE DISPÕE SOBRE A PRESTAÇÃO DE CONTAS PARA O PODER LEGISLATIVO DO TERMINAL  RODOVIÁRIO MUNICIPAL MIGUEL VIEIRA DE BRITO. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 11 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 137/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO A SEGUINTE INFORMAÇÃO: _x000D_
 A)   LISTAGEM COMPLETA DOS CARGOS COMISSIONADOS, FUNÇÃO DESEMPENHADA, CARGO OCUPADO  E  EFETIVA  LOTAÇÃO, REFERENTE AOS MESES DE MARÇO, ABRIL, MAIO E JUNHO/2014._x000D_
  _x000D_
 JUSTIFICATIVA: A GESTÃO DE RECURSOS HUMANOS É UMA ATIVIDADE EXECUTADA POR ORGANIZAÇÕES PÚBLICAS COM A FINALIDADE DE SELECIONAR, GERIR E DIRECIONAR OS COLABORADORES DE UMA ORGANIZAÇÃO NO CUMPRIMENTO DE OBJETIVOS E INTERESSES PRÉ-DEFINIDOS._x000D_
 NA ATUAL ESTRUTURA ADMINISTRATIVA OS CARGOS COMISSIONADOS ESTÃO GERALMENTE ATRELADOS A FUNÇÃO DE DIREÇÃO, CHEFIA DE ÓRGÃOS, DEPARTAMENTOS NO QUAL EFETIVAMENTE SE ESPERA CONHECIMENTO E QUALIFICAÇÃO NA ÁREA AFIM._x000D_
 NESSE SENTIDO, É ESPERADO DA ADMINISTRAÇÃO MANTER UM QUADRO DE PESSOAL QUALIFICADO, MOTIVADO E ADEQUADO ÀS SUAS NECESSIDADES, OBSERVANDO SEMPRE O ASPECTO DA LEGALIDADE NO QUE SE REFEREM AOS ATOS DE GESTÃO DE RECURSOS HUMANOS._x000D_
 CORDIALMENTE,_x000D_
  _x000D_
 LUIZ ROGÉRIO DA SILVA	 _x000D_
 VEREADOR	 _x000D_
 </t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 11 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 138/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
        O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO AS PORTARIAS REFERENTES AOS MESES DE MARÇO, ABRIL, MAIO E JUNHO/2014._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
  _x000D_
 LUIZ ROGÉRIO DA SILVA	 _x000D_
 VEREADOR	 _x000D_
 </t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 139/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADO AO PREFEITO MUNICIPAL CORRESPONDÊNCIA SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUAL O PRAZO DE PRORROGAÇÃO DA EXECUÇÃO DAS OBRAS DO ESGOTO SANITÁRIO._x000D_
 B)	FOI ADITIVADO AO CONTRATO INICIAL ALGUM APORTE FINANCEIRO._x000D_
 C)	QUAIS OS MOTIVOS QUE LEVARAM A PRORROGAÇÃO._x000D_
 _x000D_
 _x000D_
    JUSTIFICATIVA: É DE CONHECIMENTO DE TODA POPULAÇÃO QUE AS OBRAS DE ESGOTAMENTO SANITÁRIO ESTAVAM COM O TERMINO PREVISTO PARA ABRIL DE 2014._x000D_
 POR MOTIVOS NÃO INFORMADOS A COMUNIDADE A OBRA NÃO FOI ENTREGUE NA DATA PREVISTA, POSSIVELMENTE SENDO PRORROGADA._x000D_
    A INFORMAÇÃO FAZ JUS A EXPECTATIVA DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1529/1529_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1529/1529_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 140/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREVISERTI, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A) QUANDO SERÁ REALIZADO O DEVIDO PROCESSO ELEITORAL PARA COMPOSIÇÃO DOS MEMBROS DO CONSELHO ADMINISTRATIVO E DO CONSELHO FISCAL DO PREVISERTI?    _x000D_
 B) QUAIS OS MOTIVOS QUE LEVARAM O ADIAMENTO DO PROCESSO ELEITORAL E CONSEQÜENTE PRORROGAÇÃO DA ATUAL COMPOSIÇÃO?_x000D_
 C) EXISTE ALGUMA CONSEQÜÊNCIA LEGAL SOBRE AS DELIBERAÇÕES TOMADAS PELO CONSELHO ADMINISTRATIVO APÓS A DATA DE VENCIMENTO DO MANDATO?_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A LEI 2218/2009 QUE TRATA SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE TIJUCAS ESTABELECE EM SEU CAPITULO III NORMAS ESPECIFICAS E NECESSÁRIAS PARA ORGANIZAÇÃO E ADMINISTRAÇÃO DO PREVISERTI. _x000D_
 O ATUAL CONSELHO ADMINISTRATIVO E FISCAL DO INSTITUTO ESTÃO COM OS MANDATOS VENCIDOS DESDE 2012 E ATÉ A PRESENTE DATA NÃO SE OBSERVA QUALQUER MOVIMENTAÇÃO PARA SANAR A GRAVIDADE DA SITUAÇÃO._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1530/1530_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1530/1530_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 141/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO EM QUE FASE DE IMPLANTAÇÃO ESTÁ A OBRA DA CIDADE DIGITAL, CONTRATUALIZADA EM 22 DE DEZEMBRO DE 2010 ENTRE O MCT E O MUNICÍPIO DE TIJUCAS PARA IMPLANTAÇÃO DA CIDADE DIGITAL NO VALOR DE R $ 292.500,00._x000D_
 _x000D_
 JUSTIFICATIVA: SEGUINDO A MESMA LINHA APRESENTO AS JUSTIFICATIVAS UTILIZADAS NO PROJETO APRESENTADO NO SINCOV.,: TIJUCAS  NÃO PODE FICAR DE FORA DA ERA DA TECNOLOGIA. PROCURANDO SEMPRE OFERECER MEIOS PARA QUE OS MUNÍCIPES TENHAM O MAIOR ACESSO POSSÍVEL AOS MEIOS DE COMUNICAÇÃO, ESTA MUNICIPALIDADE, PREOCUPADA COM A CRESCENTE ERA DA INFORMAÇÃO DIGITAL VEM PROPOR ESTE PROJETO QUE OBJETIVA A IMPLANTAÇÃO DA CIDADE DIGITAL... - GESTÃO EFICIENTE; - INCLUSÃO DIGITAL; - PROVER SERVIÇOS PÚBLICOS INOVADORES; - REDUZIR CUSTOS DE TELECOMUNICAÇÕES; - MELHORAR A SEGURANÇA PÚBLICA; - AUMENTAR A COMPETITIVIDADE LOCAL; - MELHORAR A EXPERIÊNCIA DE VISITANTES. APLICAÇÕES: - CAPACITAÇÃO DA MÃO DE OBRA LOCAL; - EDUCAÇÃO, INCLUSÃO DIGITAL; - ORG: PROJETOS DE ORDEM SOCIAL; - REDE DE SAÚDE PÚBLICA; - SEGURANÇA PÚBLICA; - E-GOV (INTRANET MUNICIPAL); AUMENTO DA ARRECADAÇÃO TRIBUTÁRIA; VOIP: ECONOMIA DE TELEFONIA._x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1538/1538_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1538/1538_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 142/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A EMPRESA JULIVA, SOLICITANDO A VIABILIDADE DE ESTÁ COLOCADO NO CRONOGRAMA DA EMPRESA, UM PONTO DE PARADA NAS PROXIMIDADES DAS RESIDÊNCIAS DO PROJETO RESSOAR, QUE FICAM LOCALIZADAS NA RUA JOÃO POLICARPO PACHECO, NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES QUE RESIDEM NA REFERIDA RUA._x000D_
 _x000D_
 	_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1539/1539_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1539/1539_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 143/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DITRAN, SOLICITANDO INFORMAÇÕES SE HÁ PROJETO PARA MODIFICAR O TREVO DA RUA PEDRO ANDRIANI NO BAIRRO XV DE NOVEMBRO, PRÓXIMO AO POSTO DINHO._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1540/1540_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1540/1540_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 144/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA PARA A EMPRESA OI TELECOMUNICAÇÕES, SOLICITANDO INFORMAÇÕES DO QUAL SERIA O MOTIVO DE NÃO HAVER A DISPONIBILIZAÇÃO DE LINHAS TELEFÔNICAS NA LOCALIDADE DO PORTO DA ITINGA.  _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 145/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO CÓPIA TOTAL DO PROCESSO QUE CONCEDE VANTAGENS DA LEI MUNICIPAL Nº 1.999/2006 A MULTILOG INVESTIMENTOS IMOBILIÁRIOS LTDA. E QUE COMO CONSEQUÊNCIA ORIGINOU A PUBLICAÇÃO DO DECRETO 931/2014._x000D_
  _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 146/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:  _x000D_
 A) QUAL O TEMPO DE DURAÇÃO DO DECRETO 926/2014._x000D_
 B) ALÉM DAS RAZÕES EXPRESSAS NA EMENTA DO DECRETO, HOUVE OUTROS MOTIVOS QUE LEVARAM O EXECUTIVO A PUBLICAR SITUAÇÃO DE EMERGÊNCIA. QUAIS?_x000D_
 C) COMO É DE CONHECIMENTO ATUALMENTE A PREFEITURA DE TIJUCAS NÃO ESTA RECEBENDO TOTALMENTE OS REPASSES DO FUNDO NACIONAL DE SAÚDE DEVIDO A FALTA DE PROFISSIONAIS NAS EQUIPES DE ESTRATÉGIA SAÚDE DA FAMÍLIA, SAÚDE BUCAL ENTRE OUTROS PROGRAMAS. NÃO SERIA CONVENIENTE PREENCHER OS QUADROS FALTANTES?_x000D_
 D) QUAIS OUTRAS MEDIDAS FORAM EFETIVADAS PARA QUE FOSSE CUMPRIDO O DECRETO 926/2014?_x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 147/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:  _x000D_
 A) É DE CONHECIMENTO DO EXECUTIVO, QUE SOMENTE NO ANO DE 2014, TIJUCAS DEIXOU DE RECEBER DO FNS MAIS DE QUINHENTOS E NOVENTA MIL REAIS (R$ 590.000,00) DE INCENTIVO, REFERENTE AS EQUIPES DE ESTRATÉGIA SAÚDE DA FAMÍLIA.	B) A FALTA DAS TRANSFERÊNCIAS DESTES RECURSOS NÃO PREJUDICARAM OS INVESTIMENTOS EM SAÚDE PREVISTOS PARA 2014?_x000D_
 C) QUAIS AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA REGULARIZAR AS PENDÊNCIAS COM O MINISTÉRIO DA SAÚDE? _x000D_
 D) QUAL A POSSIBILIDADE DA MUNICIPALIDADE REAVER ESTES INCENTIVOS JUNTO AO MINISTÉRIO DA SAÚDE?_x000D_
 E) SENDO ESTA UMA TRANSFERÊNCIA LIQUIDA E CERTA, QUAIS OS PROJETOS QUE NÃO FORAM ABORTADOS COMO CONSEQUÊNCIA DO NÃO RECEBIMENTO?_x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1544/1544_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1544/1544_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 148/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO, SOLICITANDO A SEGUINTE INFORMAÇÃO:_x000D_
 A)	QUAL A EMENTA E POR QUAL RAZÃO NÃO SE ENCONTRA PUBLICADO O DECRETO 930/2014. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1561/1561_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1561/1561_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 149/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, PESCA E MEIO AMBIENTE, SOLICITANDO A SEGUINTE INFORMAÇÃO:_x000D_
 A)	QUAL MOTIVO DA SECRETARIA NÃO TER EM SEU QUADRO DE FUNCIONÁRIOS UM ENGENHEIRO AGRÔNOMO;_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: TIJUCAS ESTÁ PARTICIPANDO DO PROGRAMA NACIONAL DE HABITAÇÃO RURAL E POR ESTE MOTIVO O PROJETO TEM QUE SER ELABORADO POR UM ENGENHEIRO AGRÔNOMO E OS AGRICULTORES QUE ESTÃO SE ADEQUANDO AO PROGRAMA TEM QUE PAGAR PELO PROJETO R$ 500,00 (QUINHENTOS REAIS), POR NÃO TER ESSE PROFISSIONAL NO QUADRO DA SECRETARIA DE AGRICULTURA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1562/1562_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1562/1562_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 150/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO SECRETÁRIO MUNICIPAL DE AGRICULTURA, PESCA E MEIO AMBIENTE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	NÚMERO POR LOCALIDADE DE AGRICULTORES ATENDIDOS PELO PROGRAMA NACIONAL DE HABITAÇÃO RURAL._x000D_
 B)	LEVANTAMENTO SOCIAL ECONÔMICO DOS BENEFICIADOS._x000D_
 C)	QUAIS SÃO OS CRITÉRIOS DE CONTRATAÇÃO DAS EMPRESAS CONSTRUTORAS E FORNECEDORAS DE MATERIAIS._x000D_
 D)	QUANTO JÁ FOI REPASSADO PELA CAIXA ECONÔMICA FEDERAL PARA A SECRETARIA DE AGRICULTURA E PARA AS EMPRESAS CONSTRUTORAS E FORNECEDORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE SETEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 151/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA AGENDADA UMA AUDIÊNCIA PÚBLICA, COM A FINALIDADE DE DISCUTIR A ATUAL SITUAÇÃO DO ACESSO DE ENTRADA E SAÍDA DO MUNÍCIPIO (BR 101). SOLICITAMOS QUE SEJAM CONVIDADOS PARA A REFERIDA AUDIÊNCIA A EMPRESA AUTO PISTA LITORAL SUL, PREFEITO MUNICIPAL, DEPARTAMENTO DE TRÂNSITO DA POLÍCIA RODOVIÁRIA FEDERAL , ANTT, BEM COMO TODA A COMUNIDADE DO MUNÍCIPIO DE TIJUCAS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE SETEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 152/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DIRETOR DO DITRAN, SOLICITANDO QUE SEJAM CONFECCIONADAS AS PLACAS DE IDENTIFICAÇÃO DAS RUAS ABAIXO RELACIONADAS:_x000D_
 _x000D_
 A)	RUA DENÂNCIO DUARTE;_x000D_
 B)	RUA DAS LAGOAS;_x000D_
 C)	RUA CAROEIRA;_x000D_
 D)	RUA CANTO DOS MATIAS;_x000D_
 E)	RUA BEIRA RIO;_x000D_
 F)	RUA NOGUEIRAS;_x000D_
 G)	RUA REZINI;_x000D_
 H)	RUA SOARES;_x000D_
 I)	RUA ARCO ÍRIS;_x000D_
 J)	RUA ZEM._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE SETEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 153/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER A VOSSA EXCELÊNCIA, QUE APÓS DELIBERAÇÃO DO PLENÁRIO SEJA ENCAMINHADA CORRESPONDÊNCIA AO CHEFE DO PODER EXECUTIVO E PARA SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	QUANTOS SERVIDORES PÚBLICOS MUNICIPAIS ESTÃO ATUALMENTE EM LICENÇA SEM VENCIMENTO;_x000D_
 B)	LISTAGEM COMPLETA DOS SERVIDORES MUNICIPAIS EM LICENÇA SEM VENCIMENTO POR SECRETÁRIO OU AUTARQUIA AO QUAL ESTÃO LOTADOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1587/1587_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1587/1587_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE SETEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 154/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA: _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, REQUISITANDO INFORMAÇÕES QUANTO AO SALDO ATUAL DA COSIP NOS COFRES MUNICIPAIS._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: RELEVANTE INTERESSE SOCIAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE SETEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 155/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA: _x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DIRETOR SUPERINTENDENTE DA AUTO PISTA LITORAL SUL, SR PAULO MENDES CASTRO E AO EXECUTIVO MUNICIPAL, A FIM DE QUE OS MESMOS ENCAMINHEM PARA ESTA CASA LEGISLATIVA CÓPIA DO PROJETO DE ACESSO PELA BR 101 AO MUNICÍPIO DE TIJUCAS, INCLUINDO AS MARGINAIS DESDE O ELEVADO ATÉ AS AVENIDAS PRINCIPAIS DO NOSSO MUNICÍPIO, BEM COMO EXPLICAÇÃO DO PORQUE DA DEMORA DA OBRA QUE SEGUNDO MATÉRIA DA RÁDIO VALE DO DIA 10/04/2014 O PREFEITO VALÉRIO TOMAZI, AFIRMOU QUE AS OBRAS TERIAM INICIO EM JUNHO P.P E ATÉ O MOMENTO NÃO SE TEM VESTÍGIOS  DE OBRAS NOS LOCAIS APONTADOS. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 156/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA: _x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA À SECRETARIA DE EDUCAÇÃO, SOLICITANDO O NÚMERO DE ALUNOS, JUNTAMENTE COM OS CADASTROS DOS BENEFICIADOS COM TRANSPORTE ESCOLAR UNIVERSITÁRIO PARA BALNEÁRIO CAMBORIÚ, ITAJAÍ E BRUSQUE._x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 157/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA: _x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, REQUER QUE SEJA DESPACHADA MOÇÃO DE LOUVOR AO TENISTA TIJUQUENSE YMANITU GEON DA SILVA, PARABENIZANDO-O PELA CONQUISTA DO PRIMEIRO LUGAR NA &amp;#8220;COPA GUGA KUERTEN&amp;#8221;, DISPUTADA NAS QUADRAS DO JURERÊ SPORT CENTER. O DESTAQUE DA COMPETIÇÃO FOI O TIJUQUENSE MANY, QUE BATEU O CHILENO &amp;#8220;PABLO ARAYA NA CATEGORIA QUAD. O TENISTA TIJUQUENSE É A PRINCIPAL ESPERANÇA DO ESPORTE DE SANTA CATARINA NA PARALIMPÍADAS DO RIO DE JANEIRO EM 2016._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 158/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA: _x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA À SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO A RELAÇÃO DAS ATUAIS DIRETORAS DAS ESCOLAS DO MUNICÍPIO, A INSTITUIÇÃO QUE CADA UMA REPRESENTA E JUNTAMENTE AS PORTARIAS DE NOMEAÇÃO DAS MESMAS. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 159/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITANDO INFORMAÇÕES REFERENTES AOS CARTÕES PONTO DOS AGENTES COMUNITÁRIOS DO BAIRRO DE NOVA DESCOBERTA. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 160/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SOLICITANDO ATENÇÃO ESPECIAL AO REQUERIMENTO Nº 124/2014, QUE ENCONTRA-SE VENCIDO._x000D_
 DIANTE DO EXPOSTO SOLICITAMOS QUE SEJA ENCAMINHADO À RESPOSTA O MAIS BREVE POSSÍVEL PARA ESTA CASA LEGISLATIVA, EM ATENDIMENTO A PRERROGATIVA LEGAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 161/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA REALIZADA UMA SESSÃO SOLENE NO DIA 20/11/2014, EM HOMENAGEM AO DIA NACIONAL DA CONSCIÊNCIA NEGRA._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Rogerinho, Bete, Betinho, Eder Muraro, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 162/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	       OS VEREADORES ABAIXO SUBSCRITOS, NO USO DAS SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM O ATO QUE INSTITUIU ESTA COMISSÃO VEM RESPEITOSAMENTE DIRIGIR-SE A VOSSA EXCELÊNCIA COM O INTUITO DE SOLICITAR QUE SEJA DISPONIBILIZADO ASSESSORIA OU CONSULTORIA JURÍDICA PARA ACOMPANHAR OS TRABALHOS QUE TRATAM DA REFORMA COMPLETA DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA. _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA                    EDER MURARO_x000D_
     VEREADOR                             VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA                 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VEREADORA                              VEREADOR_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Bete, Betinho, Eder Muraro, Rogerinho, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 163/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	       OS VEREADORES ABAIXO SUBSCRITOS, NO USO DAS SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM O ATO QUE INSTITUIU ESTA COMISSÃO VEM RESPEITOSAMENTE DIRIGIR-SE A VOSSA EXCELÊNCIA COM O INTUITO DE DESIGNAR UM FUNCIONÁRIO DESTA CASA LEGISLATIVA PARA SECRETARIAR OS TRABALHOS DESTA COMISSÃO._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA                    EDER MURARO_x000D_
     VEREADOR                             VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA                 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VEREADORA                              VEREADOR_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 164/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	       OS VEREADORES ABAIXO SUBSCRITOS, NO USO DAS SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM O ATO QUE INSTITUIU ESTA COMISSÃO VEM RESPEITOSAMENTE DIRIGIR-SE A VOSSA EXCELÊNCIA COM O INTUITO DE PRORROGAR O PRAZO PARA 180 DIAS PARA CONCLUSÃO DOS TRABALHOS DESTA COMISSÃO REVISORA._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA                    EDER MURARO_x000D_
     VEREADOR                             VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA                 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VEREADORA                              VEREADOR_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 165/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÃO. QUAL SERIA O MOTIVO DE ATÉ A PRESENTE DATA, NÃO TER SIDO INSTALADO A INTERNET NO ANTIGO PRÉ-ESCOLAR FLOR DO CAMPO NA LOCALIDADE DE OLIVEIRA?_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 166/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO DEPUTADO ESTADUAL GELSON MERÍSIO, SOLICITANDO AO MESMO A POSSIBILIDADE DE PROVIDENCIAR UMA EMENDA PARLAMENTAR NO VALOR DE R$ 90.000,00 ( NOVENTA MIL REAIS), PARA O MUNICÍPIO DE TIJUCAS, COM A FINALIDADE DE CONSTRUIR UM CAMPO DE FUTEBOL SUÍÇO NA LOCALIDADE DE TERRA NOVA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 167/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO DEPUTADO ESTADUAL GELSON MERÍSIO, SOLICITANDO AO MESMO A POSSIBILIDADE DE PROVIDENCIAR UMA EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQÜENTA MIL REAIS), PARA O MUNICÍPIO DE TIJUCAS, COM A FINALIDADE DE CONSTRUIR UMA SEDE DA SOCIEDADE DESPORTIVA E CULTURAL ITATIAIA NA LOCALIDADE DE OLIVEIRA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 168/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO DEPUTADO ESTADUAL GELSON MERÍSIO, SOLICITANDO AO MESMO A POSSIBILIDADE DE PROVIDENCIAR UMA EMENDA PARLAMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQÜENTA MIL REAIS), PARA O MUNICÍPIO DE TIJUCAS, COM A FINALIDADE DE CONSTRUIR UMA SEDE PARA O GRUPO DA 3ª IDADE NA LOCALIDADE DE OLIVEIRA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 169/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO DEPUTADO ESTADUAL GELSON MERÍSIO, SOLICITANDO AO MESMO A POSSIBILIDADE DE INTERCEDER JUNTO À SECRETARIA DE SAÚDE DO ESTADO DE SANTA CATARINA E AO GOVERNADOR RAIMUNDO COLOMBO, PARA QUE SEJA DISPONIBILIZADO PARA O MUNICÍPIO O VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS), PARA A COMPRA DE EXAMES DE MÉDIA E ALTA COMPLEXIDADE, PREFERENCIALMENTE PARA SEREM USADOS NAS DOENÇAS GRAVES E GRAVÍSSIMAS._x000D_
 _x000D_
 JUSTIFICATIVA: VIMOS NO DIA A DIA COMO AGENTES PÚBLICOS PESSOAS COMPATÍVEIS DE EXAMES COM URGÊNCIA, PRINCIPALMENTE RESSONÂNCIA MAGNÉTICA E TOMOGRAFIA QUE ESPERAM MESES E MUITAS VEZES PELA GRAVIDADE DA DOENÇA MUITOS NÃO CONSEGUEM FAZER O EXAME E VÃO À ÓBITO OU FICAM DEBILITADOS POR FALTA DE TRATAMENTO ESPECÍFICO PELA DEMORA DO DIAGNÓSTICO.  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 170/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO DEPUTADO ESTADUAL GELSON MERÍSIO, SOLICITANDO AO MESMO A POSSIBILIDADE DE INTERCEDER JUNTO À SECRETARIA DE SAÚDE DO ESTADO DE SANTA CATARINA E AO GOVERNADOR RAIMUNDO COLOMBO, PARA QUE SEJA DISPONIBILIZADO PARA O MUNICÍPIO O VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS), PARA A COMPRA DE EXAMES DE MÉDIA E ALTA COMPLEXIDADE, PREFERENCIALMENTE PARA SEREM USADOS NAS DOENÇAS GRAVES E GRAVÍSSIMAS._x000D_
 _x000D_
 JUSTIFICATIVA: VIMOS NO DIA A DIA COMO AGENTES PÚBLICOS PESSOAS COMPATÍVEIS DE EXAMES COM URGÊNCIA, PRINCIPALMENTE RESSONÂNCIA MAGNÉTICA E TOMOGRAFIA QUE ESPERAM MESES E MUITAS VEZES PELA GRAVIDADE DA DOENÇA MUITOS NÃO CONSEGUEM FAZER O EXAME E VÃO À ÓBITO OU FICAM DEBILITADOS POR FALTA DE TRATAMENTO ESPECÍFICO PELA DEMORA DO DIAGNÓSTICO.  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 171/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS PÚBLICOS, SOLICITANDO A SEGUINTE INFORMAÇÃO: QUAL DATA SERÁ INICIADO A MACADAMIZAÇÃO NA ESTRADA GERAL DE TERRA NOVA, CAMPO NOVO E OLIVEIRA?_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1635/1635_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1635/1635_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 172/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO CORPO DE BOMBEIROS, SOLICITANDO AS SEGUINTES INFORMAÇÕES ABAIXO RELACIONADAS A TAXA FUNREBOM:_x000D_
 A)	QUAL VALOR ARRECADADO ANUALMENTE NO MUNICÍPIO DE TIJUCAS?_x000D_
 B)	QUANTAS EMPRESAS EM TIJUCAS PAGAM ESSA TAXA?_x000D_
 C)	QUAL CRITÉRIO É USADO PARA CALCULAR O PREÇO DA TAXA DE CADA EMPRESA?_x000D_
 D)	QUAIS AS AÇÕES E INVESTIMENTOS FORAM FEITOS NOS ANOS DE 2013 E ATÉ A PRESENTE DATA?_x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Rogerinho, Betinho, Edson Souza, Fernando do Gordo, Jean do Nico, Lealzinho, Paulinho, Serginho, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 173/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUEREM QUE SEJA DESPACHADA CORRESPONDÊNCIA A TODOS OS ELEITOS NA ELEIÇÃO GERAL DE 2014 NO ESTADO DE SANTA CATARINA. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -7737,556 +7737,556 @@
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
           _x000D_
             LUIZ ROGÉRIO DA SILVA       JOSÉ LEAL SILVA JÚNIOR  _x000D_
                   VEREADOR                   VEREADOR_x000D_
 _x000D_
    _x000D_
 _x000D_
 _x000D_
 _x000D_
     FERNANDO FAGUNDES               JEAN CARLOS DE SIENOS DOS SANTOS_x000D_
          VEREADOR                                 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 05 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 174/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO DIRETOR DO SAMAE, SOLICITANDO INFORMAÇÕES DE QUANTAS CASAS SÃO ABASTECIDAS PELO POÇO ARTESIANO DE NOVA DESCOBERTA E OS NOMES DOS PROPRIETÁRIOS DAS CASAS QUE UTILIZAM DESTA ÁGUA. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 175/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA MOÇÃO DE REPÚDIO AO FUNCIONÁRIO DA CIRETRAN DO MUNICÍPIO, SENHOR CÉLIO SCOLD, REPUDIANDO SUA FALTA DE PROFISSIONALISMO NO ATENDIMENTO AO PÚBLICO QUE NECESSITAM DOS SERVIÇOS DA INSTITUIÇÃO. NA OPORTUNIDADE GOSTARIA TAMBÉM QUE FOSSE ENCAMINHADO CORRESPONDÊNCIA AO DELEGADO DE POLICIA DE TIJUCAS, PARA A SECRETARIA DE ESTADO DE JUSTIÇA E SEGURANÇA PÚBLICA E AO EXECUTIVO MUNICIPAL, LEVANDO AO CONHECIMENTOS DOS MESMOS A REFERIDA MOÇÃO DE REPUDIO AO FUNCIONÁRIO ACIMA CITADO._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 176/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA PRORROGADO O PRAZO DE ATUAÇÃO DA COMISSÃO QUE VISITARA AS OBRAS DA COSATEL PARA MAIS 120 DIAS, HAJA VISTA QUE A LICENÇA DA VEREADORA LIALDA LEMOS POR MOTIVOS DE DOENÇA DIFICULTOU O ANDAMENTO DA REFERIDA COMISSÃO._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 177/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESTINADO UM FUNCIONÁRIO PARA ACOMPANHAR OS TRABALHOS DA COMISSÃO, OU SEJA, O MESMO ACOMPANHARA OS VEREADORES EM VISITA NOS LOCAIS PRÉ-AGENDADOS E CABERÁ AO MESMO FOTOGRAFAR E FAZER REGISTROS DOS FATOS APONTADOS PELOS MEMBROS DA COMISSÃO. REQUEREMOS AINDA QUE SEJA RESERVADO MOTORISTA E CARRO PARA AS VISITAS NOS DIAS AGENDADOS PELO PRESIDENTE DA COMISSÃO._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 178/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL PARA QUE O MESMO ENVIE PARA ESTA CASA DE LEIS, OS ANEXOS DA LEI N° 0850/91, TENDO EM VISTA QUE NÃO FORAM ENCONTRADOS OS REFERIDOS ANEXOS NEM NO SITE DAS LEIS MUNICIPAIS E NEM ARQUIVOS DESTA CASA._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 179/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL, SECRETARIA DA CULTURA, FUNDAÇÃO CATARINENSE DE CULTURA, A FIM DE CIENTIFICÁ-LOS SOBRE A ATUAL SITUAÇÃO DO CINE THEATRO MANOEL CRUZ, TENDO EM VISTA QUE O REFERIDO ENCONTRA-SE DESTRUÍDO. PORTAS E JANELAS EM DECOMPOSIÇÃO, PAREDES COMPROMETIDAS, PINCHADAS E COM RACHADURAS, BEM COMO SOLICITAR TAMBÉM QUE SEJA ENCAMINHADO A ESTE LEGISLATIVO RELATÓRIOS DAS AÇÕES QUE A ADMINISTRAÇÃO MUNICIPAL ATRAVÉS DA SECRETARIA DA CULTURA E OUTRO ÓRGÃO TENHA FEITO PARA QUE O REFERIDO PATRIMÔNIO TENHA A DEVIDA RESTAURAÇÃO. TENDO EM VISTA QUE NÃO PODEMOS FICAR ASSISTINDO A DEGRADAÇÃO DE UM DOS MAIORES PATRIMÔNIO HISTÓRICO E CULTURAL DO ESTADO._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 180/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADA PARA CONHECIMENTO DOS VEREADORES E MUNÍCIPES, INFORMAÇÕES SOBRE O ANDAMENTO DAS OBRAS DE IMPLANTAÇÃO E COBERTURAS DAS QUADRAS DE ESPORTES DAS ESCOLAS MUNICIPAIS ONDINA MARIA DIAS E SANTA TEREZINHA, SABE-SE QUE O PRAZO PARA CONCLUSÃO DA OBRA JÁ EXPIROU E A MESMA ENCONTRA-SE PARADA._x000D_
  _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Lialda Lemos, Rogerinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 01 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 181/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA MOÇÃO DE REPÚDIO À AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES DE SANTA CATARINA (ANTT/SC), AO DEPARTAMENTO ESTADUAL DE INFRAESTRUTURA (DEINFRA) E À POLÍCIA RODOVIÁRIA FEDERAL DE SANTA CATARINA (PRF/SC), POR NÃO COMPARECIMENTO E PARTICIPAÇÃO NA AUDIÊNCIA PÚBLICA REALIZADA NO DIA 17/11/2014 NESTA CASA DE LEIS._x000D_
  _x000D_
 _x000D_
  CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 182/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO ENGENHEIRO SÉRGIO FERNANDES CARDOSO &amp;#8220;COISA QUERIDA&amp;#8221;, PARABENIZANDO-O PELA RECONDUÇÃO À DIRETORIA DO SEBRAE DE SANTA CATARINA PARA O QUADRIÊNIO 2015/2018._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 19 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 183/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES DE QUANTOS ÔNIBUS ESCOLAR POSSUI, QUE SEJA DO PRÓPRIO MUNICÍPIO.  _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 19 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 184/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES DE QUANTO O MUNICÍPIO PAGA OU GASTA COM O TRANSPORTE ESCOLAR._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 19 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 185/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO INFORMAÇÕES  SOBRE QUANTOS ÔNIBUS É NECESSÁRIO PARA ATENDER O TRANSPORTE ESCOLAR NO NOSSO MUNICÍPIO.   _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 186/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AOS PROPRIETÁRIOS DA EMPRESA &amp;#8220;DAHLIA PRESENTES CRIATIVOS&amp;#8221;, CUMPRIMENTANDO-OS PELA INAUGURAÇÃO DA LOJA, BEM COMO TRANSMITIR NOSSO FRATERNO ABRAÇO E O DESEJO DE MUITO SUCESSO NESSE NOVO E VALIOSO EMPREENDIMENTO. QUE DEUS ABENÇOE A TODOS!_x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 187/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL E A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SOLICITANDO RONDAS SOCIAIS E INTERVENÇÃO DO PODER PÚBLICO JUNTO AOS MORADORES DE RUA, MENDIGOS E DEPENDENTES QUÍMICOS QUE CIRCULAM, MORAM E DORMEM PELAS RUAS, MARQUISES, PONTES, RODOVIÁRIA, TERRENOS BALDIOS E PRÉDIOS ABANDONADOS DE NOSSA CIDADE. SOLICITAMOS AÇÕES DE ABORDAGEM E RESGATE DESSAS PESSOAS QUE SE ENCONTRAM EM SITUAÇÃO DE RISCO SOCIAL. QUEM PASSA PELA RUA ANTONIO CHEREN, ANTIGO PRÉDIO DOS CORREIOS, CENTRO DA CIDADE, PERCEBE VÁRIOS MORADORES DE RUA DORMINDO E MORANDO SOB A MARQUISE DO PRÉDIO, ENTRE OUTROS LUGARES E VIVENDO EM PRECÁRIAS CONDIÇÕES HUMANAS._x000D_
 REIVINDICAMOS UMA AÇÃO MAIS EFICAZ. É PRECISO MELHORAR O ATENDIMENTO A ESSAS PESSOAS. AÇÕES MAIS EFETIVAS SE FAZEM NECESSÁRIAS. A POPULAÇÃO E OS COMERCIANTES DO CENTRO DA CIDADE RECLAMAM DO PROBLEMA, QUE VEM SE AGRAVANDO, SEGUNDO ELES, BEM COMO COBRAM MELHOR FISCALIZAÇÃO POR PARTE DA PREFEITURA MUNICIPAL._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Eder Muraro, Bete, Betinho, Edson Souza, Fernando do Gordo, Jean do Nico, Lialda Lemos, Paulinho, Rogerinho, Serginho, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 188/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITAM QUE SEJA CEDIDO ESPAÇO EM UMA SESSÃO ORDINÁRIA PARA OS ALUNOS DA ESCOLA OLIVIA BASTOS DE NOVA DESCOBERTA, QUE PARTICIPARAM DE UM SORTEIO PROMOVIDO PELA ESCOLA DO LEGISLATIVO DEPUTADO LICIO MAURO DA SILVEIRA, PARA PARTICIPAREM DO &amp;#8220;PARLAMENTO JOVENS CATARINENSE&amp;#8221;._x000D_
 	A REFERIDA SOLICITAÇÃO TEM POR FINALIDADE QUE OS REFERIDOS ALUNOS FAÇAM UMA DEMONSTRAÇÃO AO LEGISLATIVO MUNICIPAL E A COMUNIDADE EM GERAL DOS CONHECIMENTOS ADQUIRIDOS PELOS MESMOS BEM COMO DEMONSTRAREM OS PROJETOS DESENVOLVIDOS NESSE PERÍODO QUE LÁ ESTIVERAM. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
@@ -8305,2738 +8305,2738 @@
          VEREADOR                        VEREADORA_x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO         LUIZ ROGÉRIO DA SILVA_x000D_
                  VEREADOR                     VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA         VILSON JOSÉ PORCINCULA_x000D_
                VEREADOR                      VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 189/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITA QUE SEJA ENCAMINHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL SOLICITANDO INFORMAÇÕES ACERCA DO FUNCIONAMENTO DOS APARELHOS DE AR CONDICIONADO INSTALADOS NAS UNIDADES DE ENSINO DA REDE MUNICIPAL. TENDO EM VISTA QUE FAZ 01 (UM) ANO DA INSTALAÇÃO DOS MESMOS, COM CUSTOS ELEVADOS PARA A MUNICIPALIDADE E ATÉ O MOMENTO OS APARELHOS APENAS &amp;#8220;ENFEITAM&amp;#8221; AS PAREDES, ACUMULANDO PÓ E NÃO ATENDENDO SUA FINALIDADE. ENQUANTO ISSO, OS ALUNOS E PROFISSIONAIS DA EDUCAÇÃO SOFREM COM A INUTILIDADE DOS APARELHOS._x000D_
 	SABE-SE, DE FORMA EXTRA-OFICIAL, QUE OS APARELHOS NÃO ESTÃO EM FUNCIONAMENTO DEVIDO AOS TRANSFORMADORES DA REDE ELÉTRICA, QUE NÃO SUPORTA A DESCARGA DE ENERGIA. SE É FATO, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS CÓPIA DOS OFÍCIOS E/OU REQUERIMENTOS DIRECIONADOS À CELESC SOLICITANDO PROVIDÊNCIAS EM RELAÇÃO AO PROBLEMA.  _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 REQUERIMENTO Nº 190/2014_x000D_
 _x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, SOLICITA QUE SEJA ENVIADA CORRESPONDÊNCIA AO SECRETÁRIO DA EDUCAÇÃO DO ESTADO DE SANTA CATARINA, SRº EDUARDO DESCHAMPS, E AO SECRETÁRIO DE DESENVOLVIMENTO REGIONAL DE BRUSQUE, SRº JONES BOSIO, A FIM DE SOLICITAR AS SEGUINTES INFORMAÇÕES REFERENTES À OBRA DO COLÉGIO ESTADUAL CRUZ E SOUZA._x000D_
 _x000D_
 1º TÉRMINO DA OBRA;_x000D_
 2º SE A OBRA JÁ FOI ADITIVADA E QUAL O VALOR DO ADITIVO;_x000D_
 3º QUAL EMPRESA FOI A GANHADORA DO PROCESSO LICITATÓRIO;_x000D_
 4º QUAL MEDIDA SERÁ ADOTADA NO ANO DE 2015 QUANDO DO RETORNO DAS AULAS;_x000D_
 5º ALUNOS SERÃO SUBMETIDOS A TEREM AULA NO GINÁSIO DE ESPORTES E TAMBÉM AO PERIGO IMINENTE DE OBRAS?_x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 191/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA ENVIADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, A FIM DE QUE O MESMO TOME PROVIDÊNCIAS URGENTES COM RELAÇÃO AOS CAMINHÕES DE TRANSPORTADORAS LOCAIS QUE, ESTACIONAM CARREGADOS EM FRENTE ÀS RESIDÊNCIAS DOS MOTORISTAS, AGUARDANDO PARA SEGUIR VIAGEM AO AMANHECER. TAL SITUAÇÃO CAUSA PERTURBAÇÃO DOS MORADORES VIZINHOS NA TRANQÜILIDADE DO SEU DESCANSO, DESORDEM NO TRÂNSITO E ESTRAGOS NAS VIAS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA ENVIADA CORRESPONDÊNCIA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR VALÉRIO TOMAZI, SECRETÁRIA MUNICIPAL DE OBRAS, SENHORA ELIANE TOMAZ E A PRESIDENTE DA COMISSÃO DE DEFESA CIVIL DE TIJUCAS, SENHORA SHEILA DIAS, SOLICITANDO PROVIDÊNCIAS EM RELAÇÃO A CONSTRUÇÃO DE CORRIMÕES LATERAIS NA PONTE RECENTEMENTE CONSTRUÍDA NA RUA URUSSANGA, BAIRRO DA JOÁIA E A COLOCAÇÃO DE &amp;#8220;GUAR-RAIL&amp;#8221;, NAS CABECEIRAS DA PONTE EM PAUTA, BEM COMO SINALIZAÇÃO VERTICAL DE TRÂNSITO._x000D_
 EM CONTATO COM MORADORES DA RUA URUSSANGA, RECEBEMOS PEDIDOS PARA INTERCEDER JUNTO AO PREFEITO VALÉRIO TOMAZI, COM O INTUITO DE APRESENTAR ESTA REIVINDICAÇÃO EM FAVOR DOS MORADORES DA REFERIDA RUA, SOLICITANDO A CONSTRUÇÃO DAS OBRAS ACIMA CITADAS, AFIM DE PROPORCIONAR MELHOR SEGURANÇA AOS USUÁRIOS DA PONTE. A CONSTRUÇÃO DE CORRIMÕES, PROTEÇÕES LATERAIS E IMPLANTAÇÃO DE SINALIZAÇÃO É IMPORTANTE PARA EVITAR ACIDENTES COM VEÍCULOS E ATÉ MESMO COM PEDESTRES DURANTE A TRAVESSIA. ESSA PONTE É RELATIVAMENTE ALTA E A QUEDA DE UMA CRIANÇA, ADULTO OU DE UM VEÍCULO PODERIA CAUSAR SÉRIOS DANOS E LEVAR ATÉ A MORTE. SENDO ASSIM EM NOME DOS MORADORES SOLICITAMOS A TOMADA DAS DEVIDAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SENHOR VALÉRIO TOMAZI E A SECRETÁRIA MUNICIPAL DE OBRAS, SENHORA ELIANE TOMAZ, PARA QUE ANALISEM A POSSIBILIDADE DE REALIZAR REPAROS E MANUTENÇÃO EM UMA BOCA DE LOBO LOCALIZADA À RUA ANTÔNIO CHEREM, CENTRO DA CIDADE, EM FRENTE AO ESTÁDIO DO TIRADENTES ESPORTE CLUBE, QUE SE ENCONTRA DANIFICADA._x000D_
 TRATA-SE DE UMA SIMPLES REIVINDICAÇÃO, MAS IMPORTANTE PARA SEGURANÇA DOS VEÍCULOS, CICLISTAS E PEDESTRES QUE UTILIZAM A REFERIDA VIA, BEM COMO NO SENTIDO DE MELHORAR O VISUAL URBANÍSTICO DO CENTRO DA CIDADE, ACABANDO COM OS CONSTANTES ALAGAMENTOS.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA DESPACHADA CORRESPONDÊNCIA AO PREFEITO MUNICIPAL, SENHOR VALÉRIO TOMAZI E A SECRETÁRIA MUNICIPAL DE OBRAS, SENHORA ELIANE TOMAZ, PARA QUE ANALISEM A POSSIBILIDADE DE REALIZAR CONSERVAÇÃO, MANUTENÇÃO E REPAROS EM UMA BOCA DE LOBO LOCALIZADA À RUA CAPITÃO AMORIM ESQUINA COM A RUA BIGUAÇU, BAIRRO PRAÇA._x000D_
 CHEGOU AO NOSSO CONHECIMENTO, POR INTERMÉDIO DOS MORADORES, QUE NA RUA CAPITÃO AMORIM ESQUINA COM A RUA BIGUAÇU, EXISTE UMA BOCA DE LOBO ENTUPIDA, DANIFICADA E NECESSITANDO DE REPAROS OBJETIVANDO SUA CONSERVAÇÃO E FUNCIONALIDADE. CONFORME VISITA &amp;#8220;IN LOCO&amp;#8221;, CONSTATAMOS QUE REALMENTE EXISTE NECESSIDADE DE REPAROS NA BOCA DE LOBO EM QUESTÃO, COM O DESÍGNIO DE EVITAR MAIORES TRANSTORNOS AO MUNICÍPIO E MUNÍCIPES COM RELAÇÃO À POSSIBILIDADE DE ACIDENTES ENVOLVENDO VEÍCULOS, CICLISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUERER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A OUTORGA DE DIREITO DE USO DA ÁGUA PARA ABASTECIMENTO PÚBLICO CONCEDIDA AO SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO - SAMAE, BEM COMO INFORMAÇÕES SOBRE A OUTORGA DE DIREITO DE USO DOS RECURSOS HÍDRICOS PARA FINS DE LANÇAMENTO DE EFLUENTES PROVENIENTES DO SISTEMA DE COLETA E TRATAMENTO DE ESGOTO NO MUNICÍPIO DE TIJUCAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA ENVIADA CORRESPONDÊNCIA AO SECRETÁRIO ESTADUAL DA CASA CIVIL, DOUTOR NELSON ANTÔNIO SERPA, SOLICITANDO QUE ENCAMINHE PARA ESTA CASA LEGISLATIVA 15 (QUINZE) EXEMPLARES DA CONSTITUIÇÃO ESTADUAL ATUALIZADA E 01 (UMA) CÓPIA DA LEI COMPLEMENTAR 381/2007, AFIM DE QUE POSSA COMPOR O ACERVO LEGAL DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 08 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 REQUERIMENTO Nº 197/2014_x000D_
 _x000D_
 À MESA DIRETORA:_x000D_
 _x000D_
 	       SENHOR PRESIDENTE:_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM FULCRO NO ART. 99, XVI E XVII, DO REGIMENTO INTERNO, REQUER QUE SEJA ENVIADA CORRESPONDÊNCIA AO GRUPO TEATRAL ANJOS DA NOITE PARABENIZANDO-OS PELA PARTICIPAÇÃO NO MAIOR EVENTO DE TEATRO E CULTURA DO MUNDO, &amp;#8220;HARMONY WORLD PUPPET CARNIVAL&amp;#8221; EM BANGKOK, NA TAILÂNDIA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 01/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR O CALÇAMENTO DA RUA MARCELINO CARDOSO, BAIRRO NOVA DESCOBERTA._x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 02/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO URGENTE DE BARREIRAS DE CONTENÇÃO NAS MARGENS E CABECEIRAS DO LADO NORTE DA PONTE DO ITINGA._x000D_
 JUSTIFICATIVA: PERIGO DE EROSÃO SE HOUVER CHUVAS FORTES. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 03/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UM BUEIRO  EM FRENTE A CASA DO SR. ROQUE GONÇALVES NA LOCALIDADE DE OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 04/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR REPAROS NA CABECEIRA DA PONTE EM FRENTE DA CASA DO SR. CARLOS ZEM (PONTE DO SEU VILLE), NA LOCALIDADE DE  OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 05/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UMA CRECHE NAS LOCALIDADES DE TERRA NOVA, CAMPO NOVO E OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 06/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE DUAS LOMBADAS EM FRENTE A EMPRESA MURILO ARTEFATOS DE CIMENTO NA LOCALIDADE DE OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 07/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR O RECAPEAMENTO EM TODA A EXTENSÃO DA ENTRADA DA LOCALIDADE DO CANTO DA ÁGUA FRIA_x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 08/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UM BUEIRO AO LADO DA CASA DO SR. GEREMIAS SARAMENTO._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 09/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE MANDAR PARA ESTA CASA LEGISLATIVA, PROJETO DE ELEVAÇÃO DE NÍVEL PARA O PROFESSOR/DOURTOR NACIR ABDALA._x000D_
 _x000D_
 JUSTIFICATIVA: POIS O PROFESSOR/DOUTOR NACIR ABDALA A MAIS DE UM ANO CONCLUIU O CURSO DE DOUTORADO E NADA MAIS JUSTO QUE O MESMO TENHA ESTA ELEVAÇÃO DE NÍVEL._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 10/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA DOMINGOS TEODORO, NO BAIRRO XV DE NOVEMBRO._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 11/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE ELABORAR E ENCAMINHAR PARA ESTA CASA LEGISLATIVA, UM PROJETO DE LEI QUE BENEFICIE A POPULAÇÃO MAIS HUMILDE DO NOSSO MUNICÍPIO, COM A VACINA DA GRIPE H1N1._x000D_
 _x000D_
 JUSTIFICATIVA: O VALOR DA VACINA NÃO CONDIZ COM  A SITUAÇÃO FINANCEIRA DESTA CAMADA, E É DE NOSSA RESPONSABILIDADE PROTEGER OS MENOS FAVORECIDOS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 12/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONTRATAR CANTONEIROS PARA AS ESTRADAS DE TERRA NOVA, CAMPO NOVO E OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: TEMOS UMA EXTENSÃO DE MAIS DE 25 KM COM APENAS DOIS CANTONEIROS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 13/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE QUE OS VENCIMENTOS DOS SERVIDORES E EMPREGADOS PÚBLICOS MUNICIPAIS ATIVOS FIQUEM REAJUSTADOS EM 50%, QUANDO ACRESCIDO O VALOR DA ARRECADAÇÃO._x000D_
 _x000D_
 JUSTIFICATIVA: A PRESENTE INDICAÇÃO VISA CONFERIR AOS SERVIDORES E EMPREGADOS PÚBLICOS DO MUNICÍPIO UM ÍNDICE DE REAJUSTE MINIMAMENTE RAZOÁVEL EM SUA REMUNERAÇÃO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 14/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A  INSTALAÇÃO DE  PLACAS QUE  IDENTIFIQUE TODAS AS DIVISAS DO NOSSO MUNICÍPIO. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 15/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR  A COLOCAÇÃO DE VENENO PARA COMBATER OS BORRACHUDOS EXISTENTES NAS VALAS E CACHOEIRAS  DO BAIRRO OLIVEIRA, CAMPO NOVO E DEMAIS ÁREAS QUE ENFRENTAM PROBLEMAS COM INFESTAÇÃO. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 16/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE ESTAR INCLUINDO POR MEIO DE PROJETO OU NO PRÓPRIO PLANO DE AULA DOS ALUNOS DO 5º AO 9º ANO DA REDE MUNICIPAL, NOÇÕES BÁSICAS DO FUNCIONAMENTO, PARA QUE SERVE, IMPORTÂNCIA E ETC., DO PODER EXECUTIVO E LEGISLATIVO NO NOSSO MUNICÍPIO. _x000D_
 _x000D_
 JUSTIFICATIVA: É IMPORTANTE QUE DESDE CEDO OS ALUNOS TENHAM NOÇÕES DA FUNÇÕES, DEVERES E OBRIGAÇÕES DO PODER EXECUTIVO E LEGISLATIVO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 17/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A REFORMA GERAL EM TODA A ESTRUTURA DE CONCRETO (VESTUÁRIOS, BANHEIROS, CABINES DE SOM, ARQUIBANCADAS, ETC.), DO ESTÁDIO SEBASTIÃO VIEIRA PEIXOTO. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE EM GERAL._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 18/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE E A REVITALIZAÇÃO DA ÁREA DE USO COMUM NA ALAMEDA JOSÉ KOCH. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE EM GERAL._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JANEIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 19/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UMA SEDE COM BANHEIROS MASCULINOS E FEMININOS NO ESTÁDIO MIGUEL EZEQUIEL DE SIMAS, BAIRRO XV DE NOVEMBRO. _x000D_
 _x000D_
 JUSTIFICATIVA: A DIRETORIA DO ESTÁDIO PRECISA DE UM ESPAÇO PARA MELHOR RECEBER SEUS TORCEDORES E VISITANTES, QUE VEM PARA O CAMPO PRESTIGIAR OS JOGOS DOS CAMPEONATOS, TENDO ASSIM MAIS CONFORTO E TAMBÉM FACILITARIA A EQUIPE QUE ADMINISTRA O CAMPO EM SUAS REUNIÕES, COM ESPAÇOS ADEQUADOS PARA SEUS ENCONTROS E EVENTOS. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 20/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DAS RUAS: CAMBORIÚ, BIGUAÇU, ITERERE, PRESIDENTE COUTINHO, HENRIQUE BOITEUX E SÃO SEBASTIÃO. TODAS NO REFERIDO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 21/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENVIAR PROJETO DE LEI A ESSA CASA DE LEIS PARA RATIFICAR O PROTOCOLO DE INTENÇÕES COM O OBJETIVO DE CONSTITUIR O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO DA GRANDE FLORIANÓPOLIS &amp;#8211; CIS/GRANFPOLIS, FORMALIZADO PELOS CHEFES DO PODER EXECUTIVO DOS MUNICÍPIOS INTEGRANTES DA ASSOCIAÇÃO DOS MUNICÍPIOS DA REGIÃO DA GRANDE FLORIANÓPOLIS, EM 11 DE MARÇO DE 2011, NA CIDADE DE ALFREDO WAGNER/SC._x000D_
 _x000D_
 JUSTIFICATIVA: O OBJETIVO DE CONSTITUIR CONSÓRCIO PÚBLICO DE SAÚDE, COM PERSONALIDADE JURÍDICA DE DIREITO PÚBLICO, SOB A FORMA DE ASSOCIAÇÃO PÚBLICA, TEM POR ESCOPO OTIMIZAR OS RECURSOS PÚBLICOS DISPONÍVEIS E REFORÇAR O PAPEL DO MUNICÍPIO NA CONSECUÇÃO DO DIREITO FUNDAMENTAL DE TODOS OS CIDADÃOS A RECEBERAM ATENDIMENTO DE SAÚDE DIGNO E EFICAZ._x000D_
 SÃO FINALIDADES DO CIS-GRANFPOLIS, ENTRE OUTRAS, REPRESENTAR O CONJUNTO DOS MUNICÍPIOS QUE O INTEGRAM, EM ASSUNTOS DE SAÚDE DE INTERESSE COMUM, PERANTE OUTRAS ESFERAS DE GOVERNO E QUAISQUER ENTIDADES DE DIREITO PÚBLICO OU PRIVADO, NACIONAIS OU INTERNACIONAIS; ASSEGURAR A PRESTAÇÃO DE SERVIÇOS DE SAÚDE EM CARÁTER SUPLEMENTAR E COMPLEMENTAR AOS CIDADÃOS DOS MUNICÍPIOS CONSORCIADOS, EM CONFORMIDADE COM AS DIRETRIZES DO SUS, DE MANEIRA EFICIENTE E EFICAZ; FOMENTAR O ESTABELECIMENTO DE NOVAS ESPECIALIDADES DE SAÚDE NOS MUNICÍPIOS CONSORCIADOS E A MANUTENÇÃO DAS EXISTENTES; ESTIMULAR A INTEGRAÇÃO DAS DIVERSAS INSTITUIÇÕES PÚBLICAS E PRIVADAS PARA MELHOR OPERACIONALIZAÇÃO DAS ATIVIDADES DE SAÚDE; CRIAR INSTRUMENTOS DE CONTROLE, ACOMPANHAMENTO, AVALIAÇÃO E REGULAÇÃO DOS SERVIÇOS DE SAÚDE PRESTADOS À POPULAÇÃO; PLANEJAR E COORDENAR PROGRAMAS E MEDIDAS DESTINADOS À PROMOÇÃO DA SAÚDE DOS HABITANTES DOS MUNICÍPIOS CONSORCIADOS, EM ESPECIAL APOIAR SERVIÇOS E CAMPANHAS DO MINISTÉRIO DA SAÚDE E SECRETARIA DE ESTADO DA SAÚDE; DESENVOLVER E EXECUTAR SERVIÇOS E ATIVIDADES DE INTERESSE DOS MUNICÍPIOS CONSORCIADOS DE ACORDO COM OS PROJETOS E PROGRAMAS DE TRABALHO APROVADOS PELO CIS-GRANFPOLIS; REALIZAR COMPRAS COMPARTILHADAS DE EQUIPAMENTOS, MATERIAIS, MEDICAMENTOS E OUTROS INSUMOS DA ÁREA DA SAÚDE; INCENTIVAR E APOIAR A ESTRUTURAÇÃO DOS SERVIÇOS BÁSICOS DE SAÚDE NOS MUNICÍPIOS CONSORCIADOS, OBJETIVANDO A UNIFORMIDADE DE ATENDIMENTO MÉDICO E A UTILIZAÇÃO ADEQUADA DOS SERVIÇOS OFERECIDOS POR MEIO DO CONSÓRCIO; PRESTAR ASSESSORIA NA IMPLANTAÇÃO DE PROGRAMAS E MEDIDAS DESTINADAS À PROMOÇÃO DA SAÚDE DA POPULAÇÃO DOS MUNICÍPIOS CONSORCIADOS; ESTABELECER RELAÇÕES DE PARCERIA COM OUTROS CONSÓRCIOS PÚBLICOS DE SAÚDE QUE, POR SUA LOCALIZAÇÃO NO ÂMBITO MACRO-REGIONAL, POSSIBILITE O DESENVOLVIMENTO DE AÇÕES CONJUNTAS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SERGINHO CORDEIRO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 22/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR PROJETO DE LEI A SER ENCAMINHADO A ESTA CASA DE LEIS, OBJETIVANDO PROMOVER A CRIAÇÃO PARA CONCESSÃO, BEM COMO A PRESTAÇÃO DE CONTAS DE DIÁRIA, AOS MOTORISTAS DA SECRETARIA MUNICIPAL DE SAÚDE. _x000D_
 _x000D_
 JUSTIFICATIVA: OS VALOROSOS SERVIDORES DESLOCAM-SE DIARIAMENTE, PRINCIPALMENTE À CAPITAL DO ESTADO, LEVANDO PACIENTES EM TRATAMENTO, E NÃO RARO NECESSITAM LANCHAR, ALMOÇAR OU MESMO JANTAR. PARA OPERAR UMA INTRICADA CONDIÇÃO PARA PRESTAÇÃO DE CONTAS DE ADIANTAMENTOS, OS MESMOS PERDEM TEMPO NO MOMENTO DA BUSCA DE RECIBOS, NOTAS E PROTOCOLOS DE ESTADIA EM HOSPITAIS E CLÍNICAS. A CONCESSÃO DE DIÁRIAS, A EXEMPLO DAS UTILIZADAS PELO SENHOR PREFEITO, SECRETÁRIOS, VEREADORES E FUNCIONÁRIOS DO PODER LEGISLATIVO, RESOLVERIA TAL QUESTÃO, VISTO QUE A REGULARIDADE DO USO É ELEVADA._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 SERGINHO CORDEIRO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 23/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR REPAROS NA REDE DE ABASTECIMENTO DE ÁGUA QUE SERVE OS MORADORES DA RUA URUSSANGA, NO BAIRRO DA JOÁIA._x000D_
 JUSTIFICATIVA: OS MORADORES DA RUA URUSSANGA VEM SOFRENDO DIARIAMENTE COM A FALTA DE ÁGUA. EM CONVERSA COM MORADORES E VISITA A ALGUMAS RESIDÊNCIAS, NOTA-SE UMA PRESSÃO DE ÁGUA EM NÍVEL REDUZIDO, IMPOSSIBILITANDO A CHEGADA DE ÁGUA NAS CAIXAS. LEVANDO-SE EM CONTA O LOCAL ESTRATÉGICO DA REFERIDA RUA, FICA DIFÍCIL DE CRER QUE NÃO HAJA ALGUM PROBLEMA DE DISTRIBUIÇÃO. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 SERGINHO CORDEIRO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 24/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DISPONIBILIZAR UM SERVIDOR PÚBLICO PARA DELEGACIA DE POLICIA. _x000D_
 _x000D_
 JUSTIFICATIVA: SE A PREFEITURA DISPONIBILIZAR ESSE FUNCIONÁRIO PARA A DELEGACIA, UM POLICIAL SERÁ LIBERADO PARA ESTAR ATUANDO NA RUA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 25/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE LIDERAR REUNIÃO JUNTO DOS PREFEITOS DOS MUNICÍPIOS DE GOVERNADOR CELSO RAMOS, CANELINHA E SÃO JOÃO BATISTA, OBJETIVANDO PROPOR CONVÊNIO PARA A MANUTENÇÃO DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU)._x000D_
 JUSTIFICATIVA: O MINISTÉRIO DE ESTADO DA SAÚDE REPASSA AO MUNICÍPIO DE TIJUCAS UM VALOR FIXO PARA CUSTEIO DE FOLHA DE PAGAMENTO DE 08 PROFISSIONAIS, ENCARGOS DA FOLHA, COMBUSTÍVEL DO VEÍCULO AMBULÂNCIA, PNEUS E OUTRAS DESPESAS DE MANUTENÇÃO DA VIATURA, BEM COMO MEDICAMENTOS E MATERIAIS DE ENFERMAGEM. O CUSTO FIXO É INFINITAMENTE MAIOR QUE O REPASSADO PELO MINISTÉRIO. OCORRE QUE A BASE DE TIJUCAS ATENDE TAMBÉM OS MUNICÍPIOS DE GOVERNADOR CELSO RAMOS, CANELINHA E SÃO JOÃO BATISTA, SENDO QUE ESSES COM NADA CONTRIBUEM, RECEBENDO APENAS O BENEFÍCIO._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 SERGINHO CORDEIRO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 26/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ADQUIRIR UM NOVO VEÍCULO AMBULÂNCIA PARA ATENDER O TRANSPORTE DE PACIENTES DO &amp;#8220;HOSPITAL E MATERNIDADE CHIQUINHA GALLOTTI&amp;#8221; PARA HOSPITAIS DA REGIÃO DE PACIENTES TRANSFERIDOS VIA REFERÊNCIA E CONTRA REFERÊNCIA._x000D_
 _x000D_
 JUSTIFICATIVA: O MUNICÍPIO POSSUÍ DOIS VEÍCULOS DO TIPO AMBULÂNCIA PARA PRESTAR ESSES SERVIÇOS E TAMBÉM PARA ATENDER OS EVENTOS EM QUE HÁ NECESSIDADE DO VEÍCULO AMBULÂNCIA. OCORRE QUE UM DOS VEÍCULOS JÁ É BASTANTE RODADO, COM SUCESSIVAS BAIXAS, IMPOSSIBILITANDO UM ATENDIMENTO DE QUALIDADE A POPULAÇÃO. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 SERGINHO CORDEIRO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 27/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
  O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO DA PAVIMENTAÇÃO DA RUA ANTÔNIO BAYER NO CENTRO DA CIDADE._x000D_
 _x000D_
 JUSTIFICATIVA: DEVIDO AO GRANDE FLUXO DE VEÍCULOS NAS PRINCIPAIS AVENIDAS DO MUNICÍPIO, ESPECIALMENTE NO HORÁRIO DE RUSH, A RUA EM EPÍGRAFE TEM SIDO UTILIZADA COMO ALTERNATIVA, PORÉM EXISTEM MUITAS IRREGULARIDADES NA PAVIMENTAÇÃO CAUSANDO DANOS AOS VEÍCULOS E INSEGURANÇA AOS USUÁRIOS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 28/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO DA PAVIMENTAÇÃO DA AVENIDA VALÉRIO GOMES QUE FAZ A LIGAÇÃO ENTRE OS BAIRROS DA PRAÇA E CENTRO._x000D_
 _x000D_
 JUSTIFICATIVA: DEVIDO AO GRANDE FLUXO DE VEÍCULOS E O DESGASTE NATURAL POR INTEMPÉRIES NATURAIS A VIA EM EPÍGRAFE NECESSITA DE REPARO EM TODA SUA EXTENSÃO AFIM DE OFERECER CONDIÇÕES DE  SEGURANÇA E TRAFEGABILIDADE PARA OS USUÁRIOS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 29/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENCAMINHAR CORRESPONDÊNCIA AS TRANSPORTADORAS DE CARGAS INSTALADAS NA ZONA URBANA DO MUNICÍPIO, ESPECIALMENTE AS QUE UTILIZAM VEÍCULOS LONGOS E PESADOS ( BI-TRENS OU SIMILARES) COMUNICANDO A ADOÇÃO DE MEDIDAS ESPECIAIS  PARA CONTROLE DO EXCESSO DE PESO/CARGAS CONFORME DETERMINA O CÓDIGO NACIONAL DE TRANSITO EM SEU ART. 100 E RESOLUÇÕES QUE COMPLEMENTEM A MATÉRIA ._x000D_
 _x000D_
 JUSTIFICATIVA: É COMUM DIARIAMENTE  O TRAFEGO DE VEÍCULOS COM EXCESSO DE PESO EM VIAS URBANAS DA CIDADE. _x000D_
 _x000D_
 MUITOS MORADORES E A COMUNIDADE EM GERAL TÊM RECLAMADO COM FREQÜÊNCIA DA SITUAÇÃO E ALGUNS COM PREJUÍZO NAS SUAS MORADIAS E EDIFICAÇÕES. RESSALTAMOS TAMBÉM OS DANOS CAUSADOS AS VIAS PÚBLICAS, PAVIMENTO, CALÇADAS, MEIO FIOS E TUBULAÇÕES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 30/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE VOLTAR A UTILIZAR A BANDEIRA DO MUNICÍPIO EM TAMANHO PROPORCIONAL A ALTURA DO MASTRO LOCALIZADO NO CENTRO DA CIDADE NA PRAÇA DO EXPEDICIONÁRIO._x000D_
 _x000D_
 JUSTIFICATIVA: QUANDO IDEALIZADA E REALIZADA A REURBANIZAÇÃO DA PRAÇA DO EXPEDICIONÁRIO, ATENTAMENTE FOI ESTABELECIDA A RELAÇÃO ENTRE ALTURA E TAMANHO DESSE IMPORTANTE SÍMBOLO DO MUNICÍPIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 31/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DE TODAS AS TRANSVERSAIS ENTRE AS RUAS LAURO MULLER E 13 DE JUNHO NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: O BAIRRO DA PRAÇA, BERÇO DA NOSSA CIDADE CONVIVE COM VARIAS DIFICULDADES DE VIAS PAVIMENTADAS, ESPECIFICAMENTE AS TRANSVERSAIS ENTRE AS DUAS PRINCIPAIS VIAS SENTIDO NORTE/SUL.  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 32/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 	_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO E RECUPERAÇÃO DAS LUMINÁRIAS E DO RELÓGIO DIGITAL, INSTALADO NA PRAÇA OSNILDO LOPES NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: A PRAÇA OSNILDO LOPES ESTÁ LOCALIZADA NO CORAÇÃO DO BAIRRO DA PRAÇA, MUITO FREQUENTADA E UTILIZADA POR TODA A COMUNIDADE. NO ENTANTO FAZ-SE NECESSÁRIO A INTERVENÇÃO PARA RECUPERAÇÃO DOS EQUIPAMENTOS APLICADOS NAQUELE ESPAÇO.  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 INDICAÇÃO Nº 33/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA SÃO SEBASTIÃO, RUA INDEPENDÊNCIA E A RUA HENRIQUE BOITEUX._x000D_
 _x000D_
 JUSTIFICATIVA: O BAIRRO DA PRAÇA, BERÇO DA NOSSA CIDADE CONVIVE COM VÁRIAS DIFICULDADES DE VIAS PAVIMENTADAS, ESPECIFICAMENTE AS RUAS EM EPÍGRAFE, QUE FAZEM A LIGAÇÃO SENTIDO LESTE/OESTE. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 34/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA LÚCIO FRANCISCO BAIXO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 			_x000D_
 _x000D_
 INDICAÇÃO Nº 35/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA CONTINUAÇÃO DA RUA CORONEL CONCEIÇÃO NO CENTRO DA CIDADE. _x000D_
 _x000D_
 JUSTIFICATIVA: PARALELA A RUA PREFEITO WILSON LEMOS À RUA CORONEL CONCEIÇÃO É ROTA  ALTERNATIVA PARA SAÍDA OU ENTRADA NA BR 101. É UMA VIA DE GRANDE IMPORTÂNCIA PARA EMPRESAS E FUNCIONÁRIOS, PORÉM NECESSITA DE INFRA ESTRUTURA ADEQUADA. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 36/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE IMPLANTAR UMA ACADEMIA DE GINÁSTICA NAS IMEDIAÇÕES ENTRE AS RUAS CORONEL CONCEIÇÃO E CAIO JONAS PORTELA. _x000D_
 _x000D_
 JUSTIFICATIVA: REGIÃO DE ALTO ÍNDICE DEMOGRÁFICO COM NECESSIDADE DE ÁREA DE LAZER. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 37/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR ESTUDO TÉCNICO E IMPACTO FINANCEIRO PARA A IMPLANTAÇÃO DE TARIFA SOCIAL NO SERVIÇO MUNICIPAL DE ÁGUA E ESGOTO - SAMAE TIJUCAS. _x000D_
 _x000D_
 JUSTIFICATIVA: OS PREÇOS ATUALMENTE PRATICADOS PELO SERVIÇO MUNICIPAL DE ÁGUA E ESGOTO - SAMAE DE TIJUCAS TEM IMPACTO FINANCEIRO CONSIDERÁVEL NA DESPESA MÉDIA MENSAL DAS FAMÍLIAS. COM A FINALIDADE DE GARANTIR ACESSO ININTERRUPTO AO SERVIÇO DE ABASTECIMENTO DE ÁGUA SOLICITAMOS A CRIAÇÃO DA TARIFA SOCIAL. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 38/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ANALISAR E IMPLANTAR UMA AMPLA REFORMA NA LEI COMPLEMENTAR Nº 03/2010. _x000D_
 _x000D_
 JUSTIFICATIVA: A LEI COMPLEMENTAR Nº 03/2010 NECESSITA COM URGÊNCIA DE AMPLA REFORMA COM A FINALIDADE DE ATENDER O FUNCIONALISMO PÚBLICO MUNICIPAL. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 11 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 39/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA   RUA VALDEMAR CARVALHO, LOCALIZADA NO BAIRRO VX DE NOVEMBRO._x000D_
 JUSTIFICATIVA: SOLICITAÇÕES DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 40/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A INSTALAÇÃO DE UMA SALA DE INFORMÁTICA NO PRÉ ESCOLAR FLOR DO CAMPO._x000D_
 JUSTIFICATIVA: A QUE EXISTIA FOI TRANSFERIDA PARA A ESCOLA JOSÉ FELLER NA LOCALIDADE DE OLIVEIRA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 13 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 41/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ATUALIZAR E REFORMAR A LEI N 758/90, QUE INSTITUI O CÓDIGO DE POSTURA DO MUNICÍPIO DE TIJUCAS_x000D_
 JUSTIFICATIVA: É INADMISSÍVEL QUE A LEI QUE REGULA A UTILIZAÇÃO DO ESPAÇO URBANO PELOS CIDADÃOS ESTAR POR LONGÍNQUO TEMPO SEM RECEBER ATUALIZAÇÕES._x000D_
 A CIDADE PASSA POR UM PERÍODO DE CRESCIMENTO E NECESSITA COM URGÊNCIA DE UM PLANEJAMENTO E ATUALIZAÇÃO, SE ADEQUANDO ESPECIFICAMENTE AO ESTATUTO DAS CIDADES. _x000D_
 SALIENTAMOS AINDA A EXPLORAÇÃO IMOBILIÁRIA CRESCENTE EM NOSSO MUNICÍPIO COMO FATOR DETERMINANTE E URGENTE PARA TAL REFORMA._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 42/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE FAZER A MANUTENÇÃO DA TRAVESSA JOÃO M. FERNANDES, NO JARDIM PROGRESSO, BAIRRO AREIAS. _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE DO JARDIM PROGRESSO ATRAVÉS DO MORADOR MARCELO SANTOS DE MARQUES, QUE ENFRENTAM DIFICULDADES NO SEU DIA A DIA, DEVIDO OS EXCESSOS DE BURACOS. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 43/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE FAZER A MANUTENÇÃO DA TRAVESSA ITAMAR RAULINO, NO JARDIM PROGRESSO, BAIRRO AREIAS. _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE DO JARDIM PROGRESSO ATRAVÉS DO MORADOR MARCELO SANTOS DE MARQUES, QUE ENFRENTAM DIFICULDADES NO SEU DIA A DIA, DEVIDO OS EXCESSOS DE BURACOS. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 44/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA INDEPENDÊNCIA, BAIRRO PRAÇA. _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES, CONFORME ABAIXO ASSINADO EM ANEXO._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 45/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PAVIMENTAR À SERVIDÃO MARIA TERNES,VIA PÚBLICA LOCALIZADA NO BAIRRO DA JOAIA, ONDE FOI RECENTEMENTE INSTALADA A CRECHE. _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
  _x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 46/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE VIABILIZAR O RECAPEAMENTO DAS RUAS MARIA CARLOTA NUNES PEREIRA E ALTINO GOMES (RUA DO CANTO) EM NOVA DESCOBERTA._x000D_
 JUSTIFICATIVA: O ESTADO DE CONSERVAÇÃO DESTAS VIAS PÚBLICAS ESTA EM PÉSSIMO ESTADO, DIFICULTANDO O ACESSO DOS MORADORES._x000D_
  _x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 47/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR UMA AMPLA REFORMA NA ILUMINAÇÃO DA BEIRA RIO DE TIJUCAS._x000D_
 _x000D_
 JUSTIFICATIVA: ATUALMENTE A ILUMINAÇÃO DA PRAÇA HENRIQUE TERNES  NO CENTRO DA CIDADE, ALÉM DE OBSOLETA É TAMBÉM INSUFICIENTE PARA ATENDER OS QUESITOS DE CONFORTO E SEGURANÇA. _x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 48/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO URBANIZAÇÃO E ILUMINAÇÃO DA RUA PEDRO MARIANO ROCHA._x000D_
 _x000D_
 JUSTIFICATIVA: A COMUNIDADE RESIDENTE NA REGIÃO PADECE COM A PRECARIEDADE DA VIA PUBLICA EM QUESTÃO. A PAVIMENTAÇÃO, ILUMINAÇÃO E URBANIZAÇÃO DA RUA EM EPÍGRAFE É NOTADAMENTE ESSENCIAL PARA TODA COMUNIDADE DE TIJUCAS.  É NAQUELA REGIÃO, VOLTADA PARA OCEANO ATLÂNTICO QUE PODEREMOS COM INFRA ESTRUTURA ADEQUADA CONSTRUIR UM AMPLO ESPAÇO VOLTADO PARA AS MAIS VARIADAS ATIVIDADES AO AR LIVRE. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 49/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR UM AMPLO ESTUDO COM A FINALIDADE VIABILIZAR LEGISLAÇÃO E ESTRUTURA NECESSÁRIA PARA IMPLANTAR NO MUNICÍPIO DE TIJUCAS A FUNDAÇÃO MUNICIPAL DE MEIO AMBIENTE, AFIM DE DESCENTRALIZAR OS SERVIÇOS. _x000D_
 _x000D_
 JUSTIFICATIVA: A PREOCUPAÇÃO ECOLÓGICA PASSOU A SER UMA VARIÁVEL IMPORTANTE A SER CONSIDERADA PELAS ADMINISTRAÇÕES PÚBLICAS. DURANTE MUITO TEMPO A RESPONSABILIDADE PELAS POLÍTICAS DO MEIO AMBIENTE ESTAVA CENTRALIZADA NAS MÃOS DOS ÓRGÃOS ESTADUAIS E FEDERAIS. A PARTIR DA RESOLUÇÃO N.º 237/97 DO CONAMA - CONSELHO NACIONAL DE MEIO AMBIENTE, A AVALIAÇÃO DOS IMPACTOS AMBIENTAIS LOCAIS, CAUSADOS PELOS EMPREENDIMENTOS, PASSARAM A SER COMPETÊNCIA DO MUNICÍPIO. NO ENTANTO, A PRINCIPAL RESPONSABILIDADE DO GOVERNO MUNICIPAL É COORDENAR AS AÇÕES E DESENVOLVER, EM CONJUNTO COM A SUA COMUNIDADE, UM PENSAMENTO AMBIENTAL COERENTE, VISANDO A IMPLANTAÇÃO DE NORMAS QUE PERMITAM CONTROLAR A DETERIORAÇÃO AMBIENTAL E BUSCAR A NECESSÁRIA REABILITAÇÃO DAS ÁREAS MAIS AFETADAS. PARA ISSO, DEVE ASSUMIR INTEGRALMENTE A SUA MISSÃO DE GUIAR O DESENVOLVIMENTO SUSTENTÁVEL DE SUA COMUNIDADE, COM BASE EM CRITÉRIOS DE EQÜIDADE SOCIAL, DESENVOLVIMENTO ECONÔMICO E PROTEÇÃO AMBIENTAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 50/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR PAVIMENTAÇÃO DA RUA NOVA BRASÍLIA NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: EXISTE UM DÉBITO HISTÓRICO COM AQUELA COMUNIDADE QUE ALI RESIDE. RECONHECEMOS QUE AS DEMANDAS EXISTENTES SÃO GRANDES E COM RELATIVA URGÊNCIA, PORÉM A SITUAÇÃO ENCONTRADA NAQUELA COMUNIDADE ESTÁ INSUSTENTÁVEL DEVIDO AO GRANDE FLUXO DE VEÍCULOS E A OCUPAÇÃO DEMOGRÁFICA DA ÁREA SUPRACITADA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 51/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR PAVIMENTAÇÃO DA RUA NAVEGANTES NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: UMA DAS VIAS MAIS IMPORTANTES DO BAIRRO DA PRAÇA É A RUA NAVEGANTES. EXISTE TAMBÉM UM DÉBITO HISTÓRICO COM COMUNIDADE QUE ALI RESIDE E TRANSITA, EMBORA SE RECONHEÇA TANTAS OUTRAS SITUAÇÕES DE RELEVÂNCIA, A COMUNIDADE DA REGIÃO NECESSITA COM URGÊNCIA A REALIZAÇÃO DESTA IMPORTANTE OBRA. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 52/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A TOTAL ABERTURA DA CONTINUAÇÃO DA RUA BARÃO DO RIO BRANCO ATÉ O ENTRONCAMENTO COM A AV. COLEIRAS._x000D_
 _x000D_
 JUSTIFICATIVA: É UMA OBRA DE GRANDE RELEVÂNCIA, POIS POSSIBILITA DESAFOGAR O TRÂNSITO DAS RUAS 13 DE JUNHO E LAURO MULLER, FACILITANDO A CIRCULAÇÃO DAS PESSOAS E MELHORANDO CONSIDERAVELMENTE A MOBILIDADE URBANA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 53/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA NORMI A AZEVEDO NO BAIRRO DE SANTA LUZIA._x000D_
 _x000D_
 JUSTIFICATIVA: ESTA VIA FAZ A LIGAÇÃO ENTRE AVENIDA WILSON LEMOS E RUA EUCLIDES F PEIXOTO, POSSIBILITANDO UM CONTORNO VIÁRIO DE INTEGRAÇÃO ENTRE O CENTRO DA CIDADE E O BAIRRO SANTA LUZIA. É UMAS DAS DEMANDAS MAIS IMPORTANTES DO MUNICÍPIO E A COMUNIDADE AGUARDA ANSIOSAMENTE PELA EXECUÇÃO DESSA IMPORTANTE OBRA. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 54/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PINTURA DE TODAS AS FAIXAS DE PEDESTRES._x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 55/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A COLOCAÇÃO DE PLACA DE PARADA DE ÔNIBUS, RECUO ESCOLA PROFESSORA ONDINA MARIA DIAS, SENDO QUE ESTÃO UTILIZANDO ESPAÇO PARA ESTACIONAMENTO DE CARRO._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 56/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PATROLAR ESTRADA DE MORRETES._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 57/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PATROLAR A RUA VALENTIM CELSO PEREIRA (POPULAR RUA DA CACHAÇA) EM NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 19 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 58/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE QUE O SETOR COMPETENTE DA ADMINISTRAÇÃO MUNICIPAL REALIZE REUNIÃO COM OS PRESTADORES DE SERVIÇOS DE &amp;#8220;SOM OU AUTO FALANTE VOLANTE&amp;#8221;, ENTREGANDO A CADA QUAL CÓPIA DA LEI MUNICIPAL A FIM DE QUE OS MESMOS CONHEÇAM DA PROIBIÇÃO DE REALIZAR TAL SERVIÇO ANTES DAS 14H E DEPOIS DAS 19H, BEM COMO DAS PROIBIÇÕES ATINENTES A REALIZAÇÃO DO SERVIÇO NAS PROXIMIDADES DE ESCOLAS, UNIDADES DE SAÚDE E OUTROS ÓRGÃOS. SUGERE, AINDA, QUE SEJA CONFECCIONADA ATA DA ALUDIDA REUNIÃO, VISTO QUE SE A CITADA LEI NÃO FOR CUMPRIDA, VAMOS BUSCAR APOIO PARA PROIBIR DEFINITIVAMENTE TAL SERVIÇO EM TODO O TERRITÓRIO MUNICIPAL, A EXEMPLO DO QUE JÁ FIZERAM INÚMEROS MUNICÍPIOS._x000D_
 _x000D_
 JUSTIFICATIVA: NO ANO DE 2013 JÁ FIZERMOS TAL SOLICITAÇÃO, TODAVIA CONTINUA UM ABUSO O QUE ESTAMOS PRESENCIANDO, COM PRESTADORES DE SERVIÇOS ZOMBANDO DA POPULAÇÃO, REALIZANDO SERVIÇO DE &amp;#8220;SOM VOLANTE&amp;#8221; A QUALQUER HORA DO DIA OU DA NOITE, INCLUINDO FINAIS DE SEMANA, O DESRESPEITO À LEGISLAÇÃO VIGENTE É UM DEBOCHE._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 59 /2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DAR CONTINUIDADE NA PAVIMENTAÇÃO DA RUA INDEPENDÊNCIA NO BAIRRO DA PRAÇA. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 </t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 60 /2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR REPAROS NA PAVIMENTAÇÃO DA RUA AUGUSTO BAYER, PRINCIPALMENTE NO CRUZAMENTO COM A RUA NAVEGANTES NO BAIRRO DA PRAÇA. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 61 /2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A SUBSTITUIÇÃO DE TRÊS POSTES DE MADEIRA POR POSTES DE CONCRETO, LOCALIZADOS NA RUA CAPITÃO AMORIM, SENDO UM  EM FRENTE A CASA N°1541, UM EM FRENTE A CASA N°387 E O OUTRO NA FRENTE DA CASA N°1114._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, DEVIDO A GRANDE PREOCUPAÇÃO COM A SITUAÇÃO DESTES POSTES QUE ESTÃO EM MAL ESTADO DE CONSERVAÇÃO._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 62 /2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR OBRAS DE INFRA-ESTRUTURA NA RUA CLAUDINO MOLINARI, NO BAIRRO JOAIA CONFORME ABAIXO SOLICITADO PELOS MORADORES: _x000D_
 A) ALARGAMENTO DA RUA_x000D_
 B) PAVIMENTAÇÃO_x000D_
 C ) COLOCAÇÃO DA TUBULAÇÃO_x000D_
 D) CONSTRUÇÃO DE UMA ROTULA NO FINAL DA RUA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 63/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR OBRAS DE INFRA-ESTRUTURA NA RUA SALVADOR CORREIA DE MELO: BAIRRO AREIAS, CONFORME ABAIXO SOLICITADO:_x000D_
 A) AMPLIAÇÃO DA LARGURA DA RUA;_x000D_
 B) PAVIMENTAÇÃO;_x000D_
 C) IMPLANTAÇÃO DA TUBULAÇÃO PLUVIAL;_x000D_
 D) CONSTRUÇÃO DE UMA ROTULA NO FINAL DA VIA PÚBLICA;_x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 64/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DAR CONTINUIDADE NA PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA JACOB LAMEU TAVARES E AVENIDA VALÉRIO GOMES. _x000D_
 _x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DOS MORADORES. _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 65/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE MELHOR APROVEITAR O ESPAÇO FÍSICO DO CENTRO DE INFORMAÇÕES TURÍSTICAS DO MUNICÍPIO DE TIJUCAS PASSANDO A SER UTILIZADO COMO CENTRAL INTEGRADA DE ATENDIMENTO AO CIDADÃO &amp;#8211; CIAC.  _x000D_
 JUSTIFICATIVA: A CENTRAL INTEGRAL DE ATENDIMENTO AO CIDADÃO POSSIBILITA CONCENTRAR EM UM ÚNICO ESPAÇO FÍSICO A PRESTAÇÃO DE DIVERSOS SERVIÇOS PÚBLICOS, ALÉM DE DAR ATENDIMENTO DIFERENCIADO PROPORCIONANDO DIMINUIÇÃO DE TEMPO E DE CUSTO PARA O CIDADÃO. EFETIVAMENTE SUA LOCALIZAÇÃO É FÁCIL, PODERIA CONCENTRAR VÁRIOS SERVIÇOS EM UM SÓ LOCAL. ALÉM DO SERVIÇO DE INFORMAÇÕES TURÍSTICAS MOTIVO PELO QUAL FOI CONCEBIDO ABRIGAR NO MESMO ESPAÇO OS SERVIÇOS DE VIGILÂNCIA SANITÁRIA, SETOR DE ARRECADAÇÃO E TRIBUTOS. _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 66/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE IMPLANTAÇÃO DE FAIXAS ELEVADAS DE PEDESTRES AO LOGO DA AV. CORONEL BUCHELLE, ESPECIFICAMENTE PRÓXIMO A PREFEITURA MUNICIPAL DE TIJUCAS, EM FRENTE A LOJA PISOBELLO, EM FRENTE AO CENTRO DE INFORMAÇÕES TURÍSTICAS.  _x000D_
 JUSTIFICATIVA: A PASSAGEM DE SEGURANÇA PARA O PEDESTRE PODERIA SER GARANTIDA COM A IMPLANTAÇÃO DE TRAVESSIAS ELEVADAS EM VIAS DE TRÂNSITO RÁPIDO,COMO É O CASO DA AV.CORONEL BUCHELLE. _x000D_
 A LEI DE TRÂNSITO DETERMINA QUE O PEDESTRE TEM O DIREITO DE PASSAGEM AO ATRAVESSAR E QUE OS VEÍCULOS DEVEM PARAR QUANDO UM PEDESTRE ATRAVESSA A VIA NA FAIXA PRÓPRIA,TANTO PARA DISCIPLINAR O TRÂNSITO,QUANTO PARA EVITAR ATROPELAMENTOS. O QUANTO ISTO É RESPEITADO VARIA MUITO.  _x000D_
 SEGUNDO DADOS DO DENATRAN, MAIS DE 11 MIL PEDESTRES POR ANO SÃO VITIMAS DE ACIDENTES DE TRÂNSITO. _x000D_
 OS MAIS VULNERÁVEIS SÃO AS CRIANÇAS E IDOSOS. ENQUANTO AS CRIANÇAS TÊM MENOR PERCEPÇÃO DE PERIGO, OS IDOSOS APRESENTAM MENOR MOBILIDADE E AGILIDADE, DEFICIÊNCIAS AUDITIVAS E VISUAIS E REDUÇÃO DOS REFLEXOS._x000D_
 O GRANDE FLUXO NA AVENIDA EXIGE UMA AÇÃO RÁPIDA DO EXECUTIVO MUNICIPAL._x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 67/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE A IMPLANTAÇÃO DE FAIXAS ELEVADAS DE PEDESTRES AO LONGO DA RUA TENENTE CARVALHO, ESPECIFICAMENTE EM FRENTE A CRUZ AUTO VEÍCULOS E RUA XV DE NOVEMBRO EM FRENTE A CASA DA CARNE GERALDO ._x000D_
 JUSTIFICATIVA: A PASSAGEM DE SEGURANÇA PARA O PEDESTRE PODERIA SER GARANTIDA COM A IMPLANTAÇÃO DE TRAVESSIAS ELEVADAS EM VIAS DE TRÂNSITO RÁPIDO, COMO É O CASO DAS RUAS CITADAS._x000D_
 A LEI DE TRÂNSITO DETERMINA QUE O PEDESTRE TEM O DIREITO DE PASSAGEM AO ATRAVESSAR E QUE OS VEÍCULOS DEVEM PARAR QUANDO UM PEDESTRE ATRAVESSA A VIA NA FAIXA PRÓPRIA, TANTO PARA DISCIPLINAR O TRÂNSITO, QUANTO PARA EVITAR ATROPELAMENTOS. O QUANTO ISTO É RESPEITADO VARIA MUITO.  _x000D_
 SEGUNDO DADOS DO DENATRAN, MAIS DE 11 MIL PEDESTRES POR ANO SÃO VITIMAS DE ACIDENTES DE TRÂNSITO. _x000D_
 OS MAIS VULNERÁVEIS SÃO AS CRIANÇAS E IDOSOS. ENQUANTO AS CRIANÇAS TÊM MENOR PERCEPÇÃO DE PERIGO, OS IDOSOS APRESENTAM MENOR MOBILIDADE E AGILIDADE, DEFICIÊNCIAS AUDITIVAS E VISUAIS E REDUÇÃO DOS REFLEXOS._x000D_
 O GRANDE FLUXO NA AVENIDA EXIGE UMA AÇÃO RÁPIDA DO EXECUTIVO MUNICIPAL.	_x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 68/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A IMPLANTAÇÃO DE FAIXAS ELEVADAS DE PEDESTRES AO LONGO DA AV. BAYER FILHO, ESPECIFICAMENTE EM FRENTE A FARMÁCIA DO SESI , CENTRO EDUCAÇÃO INFANTIL MANOEL DOS ANJOS E  EEF ONDINA MARIA DIAS._x000D_
  ._x000D_
 JUSTIFICATIVA: A PASSAGEM E SEGURANÇA PARA O PEDESTRE PODERIA SER GARANTIDA COM A IMPLANTAÇÃO DE TRAVESSIAS ELEVADAS EM VIAS DE TRÂNSITO RÁPIDO, COMO É O CASO DA AV. BAYER FILHO._x000D_
 A LEI DE TRÂNSITO DETERMINA QUE O PEDESTRE TEM O DIREITO DE PASSAGEM AO ATRAVESSAR E QUE OS VEÍCULOS DEVEM PARAR QUANDO UM PEDESTRE ATRAVESSA A VIA NA FAIXA PRÓPRIA,TANTO PARA DISCIPLINAR O TRÂNSITO,QUANTO PARA EVITAR ATROPELAMENTOS. O QUANTO ISTO É RESPEITADO VARIA MUITO.  _x000D_
 SEGUNDO DADOS DO DENATRAN, MAIS DE 11 MIL PEDESTRES POR ANO SÃO VITIMAS DE ACIDENTES DE TRÂNSITO. _x000D_
 OS MAIS VULNERÁVEIS SÃO AS CRIANÇAS E IDOSOS. ENQUANTO AS CRIANÇAS TÊM MENOR PERCEPÇÃO DE PERIGO, OS IDOSOS APRESENTAM MENOR MOBILIDADE E AGILIDADE, DEFICIÊNCIAS AUDITIVAS E VISUAIS E REDUÇÃO DOS REFLEXOS._x000D_
 O GRANDE FLUXO NA AVENIDA EXIGE UMA AÇÃO RÁPIDA DO EXECUTIVO MUNICIPAL.	_x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 69/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE IMPLANTAR A TUBULAÇÃO DE ÁGUA PLUVIAL NA RUA NAVEGANTES, BAIRRO DA PRAÇA, TENDO EM VISTA, QUE OS TUBOS ENCONTRAM-SE ARMAZENADOS NO LEITO DA RUA A VÁRIOS MESES. VERIFICANDO &amp;#8220;IN LOCO&amp;#8221;, PODE-SE CONSTATAR QUE VÁRIOS TUBOS SE ENCONTRAM QUEBRADOS._x000D_
 _x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1116/1116_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1116/1116_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 70/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A MANUTENÇÃO E CONSERVAÇÃO DA AV. EMILIA RAMOS (P4), BEM COMO IMPLANTAR A ILUMINAÇÃO PÚBLICA EM CINCO POSTES QUE FORAM INSTALADOS SEM A DEVIDA ILUMINAÇÃO._x000D_
 PERCEBEMOS QUE OS POSTES SEM ILUMINAÇÃO QUE ENCONTRAM-SE NO CENTRO DA AVENIDA PODERÃO PROVOCAR ACIDENTES DE TRÂNSITO, BEM COMO COLOCAR EM RISCO A VIDA DOS PEDESTRES, CICLISTAS E CONDUTORES DE VEÍCULOS QUE POR AQUELA VIA PÚBLICA TRANSITAM._x000D_
 ._x000D_
 JUSTIFICATIVA: PEDIDO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 71/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A PAVIMENTAÇÃO COM MACADAMIZAÇÃO DAS ESTRADAS GERAIS DAS LOCALIDADES DE TERRA NOVA, CAMPO NOVO E OLIVEIRA._x000D_
 VERIFICANDO &amp;#8220;IN LOCO&amp;#8221; PERCEBEMOS QUE A SUPERFÍCIE DAS REFERIDAS VIAS PÚBLICAS ENCONTRAM-SE SOMENTE NA PEDRA, NECESSITANDO URGENTEMENTE DE ATERRO (MACADAME, ARGILA E AREIA). ATÉ O OPERADOR DA PATROLA ENCONTRA DIFICULDADES PARA PATROLAR,DEVIDO A FALTA DE ATERRO AO LONGO DAS ESTRADAS. _x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DAS COMUNIDADES DE OLIVEIRA, TERRA NOVA E CAMPO NOVO. O PROCESSO DE MACADAMIZAÇÃO DAS ESTRADAS RURAIS SÃO MAL CONSERVADAS EM FUNÇÃO DISSO, TUDO FICA BASTANTE DIFÍCIL AOS MORADORES AGRICULTORES O DESLOCAMENTO E O ESCOAMENTO DA PRODUÇÃO ATÉ OS CENTROS URBANOS, PRINCIPALMENTE AO CENTRO DA CIDADE._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 72/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE CONSTRUIR QUADRA DESPORTIVA NO PORTO DO ITINGA PARA QUE MORADORES POSSAM PRATICAR ESPORTE E TREINAR PARA PARTICIPAREM DAS OLIMPÍADAS TIJUQUENSES._x000D_
  _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS 	_x000D_
 VEREADOR	_x000D_
 </t>
@@ -11052,559 +11052,559 @@
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 	SENHOR PREFEITO:_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A SUBSTITUIÇÃO DA PONTE QUE LIGA A RUA ELÓI FRANCISCO DOS ANJOS A PRAIA, NO BAIRRO DO SUL DO RIO. A REFERIDA PONTE É DE MADEIRA E CAUSA RISCO AOS MORADORES._x000D_
 _x000D_
 JUSTIFICATIVA : SOLICITAÇÃO DOS MORADORES PARA QUE SEJA DE CONCRETO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 74/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE REFORMAR O GUARDA CORPO DA PASSARELA SOBRE O RIO OLIVEIRA NO BAIRRO JOAIA. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A PASSAGEM COM SEGURANÇA PARA O PEDESTRE SOBRE O RIO OLIVEIRA SEMPRE FOI UMA ASPIRAÇÃO DA COMUNIDADE É CONQUISTADA A POUCO MAIS DE DOIS ANOS._x000D_
 O GUARDA CORPO DA PASSARELA SE ENCONTRA ATUALMENTE AVARIADO COLOCANDO EM RISCO A SEGURANÇA DE QUEM UTILIZA, PORTANTO NECESSITANDO DE MANUTENÇÃO._x000D_
 OS MAIS VULNERÁVEIS SÃO AS CRIANÇAS E IDOSOS. ENQUANTO AS CRIANÇAS TÊM MENOR PERCEPÇÃO DE PERIGO, OS IDOSOS APRESENTAM MENOR MOBILIDADE E AGILIDADE, DEFICIÊNCIAS AUDITIVAS E VISUAIS E REDUÇÃO DOS REFLEXOS._x000D_
 O GRANDE FLUXO DE VEÍCULOS E PEDESTRE NAQUELE LOCAL EXIGE UMA AÇÃO RÁPIDA DO EXECUTIVO MUNICIPAL, OBSERVANDO QUE AS OBRAS DE REVITALIZAÇÃO PREVISTAS PELO GOVERNO ESTADUAL NÃO DEVEM ACONTECER NO DECORRER DE 2014._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1127/1127_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1127/1127_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 75/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A IMPLANTAÇÃO DE FAIXA ELEVADA DE PEDESTRE AO LONGO NA AV. SENADOR GALLOTTI, ESPECIFICAMENTE EM FRENTE A ESCOLA DE ENSINO FUNDAMENTAL ALEXANDRE TERNES FILHO ._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A PASSAGEM E SEGURANÇA PARA O PEDESTRE PODERIA SER GARANTIDA COM A IMPLANTAÇÃO DE TRAVESSIAS ELEVADAS EM VIAS DE TRÂNSITO RÁPIDO, COMO É O CASO DA AV. SENADOR GALLOTTI, ESPECIALMENTE POR ESTAR LOCALIZADA EM FRENTE A UM ESTABELECIMENTO DE ENSINO._x000D_
 A LEI DE TRÂNSITO DETERMINA QUE O PEDESTRE TEM O DIREITO DE PASSAGEM AO ATRAVESSAR E QUE OS VEÍCULOS DEVEM PARAR QUANDO UM PEDESTRE ATRAVESSA A VIA NA FAIXA PRÓPRIA, TANTO PARA DISCIPLINAR O TRÂNSITO, QUANTO PARA EVITAR ATROPELAMENTOS. O QUANTO ISTO É RESPEITADO VARIA MUITO._x000D_
 SEGUNDO DADOS DO DENATRAN, MAIS DE 11 MIL PEDESTRES POR ANO SÃO VITIMAS DE ACIDENTES DE TRÂNSITO. _x000D_
 OS MAIS VULNERÁVEIS SÃO AS CRIANÇAS E IDOSOS. ENQUANTO AS CRIANÇAS TÊM MENOR PERCEPÇÃO DE PERIGO, OS IDOSOS APRESENTAM MENOR MOBILIDADE E AGILIDADE, DEFICIÊNCIAS AUDITIVAS E VISUAIS E REDUÇÃO DOS REFLEXOS._x000D_
 O GRANDE FLUXO DE VEÍCULOS E PEDESTRES NA AVENIDA EXIGE UMA AÇÃO RÁPIDA DO EXECUTIVO MUNICIPAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 76/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE CONSTRUIR UMA ÁREA DE LAZER NO BAIRRO SUL DO RIO, A EXEMPLO DA PRAÇA MARIA TEIXEIRA CASAS CONSTRUÍDA NO BAIRRO DA JOÁIA._x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1130/1130_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1130/1130_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 77/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE IMPLANTAR ACADEMIA MELHOR IDADE NA PRAÇA ODILON, SITUADA NA RUA IRENE P. BARRETO, COROADO, BEM COMO PROMOVER MELHOR ILUMINAÇÃO NA REFERIDA PRAÇA._x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1131/1131_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1131/1131_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 78/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE VERIFICAR A VIABILIDADE DO EXECUTIVO_x000D_
  CERCAR E IDENTIFICAR ÀS ÁREAS VERDES E INSTITUCIONAIS QUE PERTENCEM A MUNICIPALIDADE._x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1132/1132_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1132/1132_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 79/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE TOMAR PROVIDÊNCIAS REFERENTE AO EMPOÇAMENTO DE ÁGUAS PLUVIAIS NA RUA JACOB LAMEU TAVARES (RODOVIÁRIA) E EM ALGUNS TRECHOS DA AV. BAYER FILHO, PRINCIPALMENTE NAS IMEDIAÇÕES DO HIPER KOCK E DO MERCADO ORLI._x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DOS MORADORES. ESSE PROBLEMA JÁ SE TORNOU CRÔNICO E PRATICAMENTE SEM SOLUÇÃO HÁ ANOS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 80/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE BUSCAR COM A EMPRESA DE ÔNIBUS QUE FAZ A LINHA TERRA NOVA, CAMPO NOVO E OLIVEIRA  A POSSIBILIDADE DE HORÁRIOS AOS SÁBADOS _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO 	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1135/1135_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1135/1135_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 81/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE TAMPAR OS BURACOS EXISTENTES NA AV. VALÉRIO GOMES, ESQUINA COM AS RUAS LILA BASTOS E ESAÚ BAYER._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 82/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A MANUTENÇÃO E CONSERVAÇÃO DA RUA  RUDY BAYER, NO CENTRO DA CIDADE, CONFORME ABAIXO A SEGUE:_x000D_
 A) REPAROS NO CALÇAMENTO;_x000D_
 B) LIMPEZA DOS PASSEIOS;_x000D_
 C) PINTURA DOS MEIOS FIOS;_x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 83/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE EM CONJUNTO COM A CEREJ, PROVIDENCIAR ILUMINAÇÃO PUBLICA NAS LOCALIDADES DE TERRA NOVA, CAMPO NOVO E OLIVEIRA._x000D_
 JUSTIFICATIVA: SEGUNDO INFORMAÇÃO DO PRESIDENTE DA COOPERATIVA O PROJETO DA COSIP JÁ FOI APRESENTADO AO PREFEITO E ESTÁ NO AGUARDO PARA ASSINATURA._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 27 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 84/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A MANUTENÇÃO E CONSERVAÇÃO DA RUA  GERALDO REBELO, MAS PRECISAMENTE ONDE SERÁ CONSTRUÍDO A FUTURA RÓTULA DE ACESSO AS RUAS NILO OLIVEIRA, GERALDO REBELO E AV. CARLOS HUMBERTO TERNES._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 85/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE COLOCAR UM PAINEL NA RECEPÇÃO DO PA 24 HORAS COM ESCALA DOS MÉDICOS PLANTONISTAS._x000D_
 _x000D_
 JUSTIFICATIVA: TEM OCORRIDO MUITAS FALTAS E ATRASOS DESSES PROFISSIONAIS E ASSIM A COMUNIDADE PODE IDENTIFICAR O NOME DO MÉDICO E COBRAR DO RESPECTIVO RESPONSÁVEL._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO 	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 86/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE TRANSFORMAR A ESCOLA DE TERRA NOVA EM UMA SEDE COMUNITÁRIA COM ACADEMIA AO AR LIVRE E PARQUE INFANTIL, BEM COMO REFORMA GERAL DO PRÉDIO E UM JARDIM PARA O LAZER DA COMUNIDADE._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO 	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1145/1145_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1145/1145_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 87/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR COM URGÊNCIA A MACADAMIZAÇÃO DA ESTRADA GERAL TERRA NOVA,CAMPO NOVO E OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO 	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 88/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE  PROVIDENCIAR A EXECUÇÃO DOS SERVIÇOS ABAIXO RELACIONADOS NAS RUAS: BEM-TE-VI E GRALHA AZUL:_x000D_
 A)	MANUTENÇÃO E CONSERVAÇÃO DA PAVIMENTAÇÃO._x000D_
 B)	REPAROS._x000D_
 C)	LIMPEZA GERAL._x000D_
 _x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DOS MORADORES DO LOTEAMENTO._x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 89/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A EXECUÇÃO DE SERVIÇOS NAS RUAS CURIÓ, ARAPONGA, BIGUÁ, CONFORME ABAIXO SOLICITADO, DEVIDO AS MESMAS SE ENCONTRAREM EM PÉSSIMO ESTADO DE CONSERVAÇÃO:_x000D_
 A) REPAROS, MANUTENÇÃO E CONSERVAÇÃO NA PAVIMENTAÇÃO._x000D_
 B) LIMPEZA GERAL._x000D_
 _x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DOS MORADORES DO LOTEAMENTO._x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 90/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A EXECUÇÃO DE SERVIÇOS NAS RUAS: MARTIM PESCADOR, ARARA E PATATIVA, CONFORME ABAIXO SOLICITADO EM DECORRÊNCIA DO PÉSSIMO ESTADO DE CONSERVAÇÃO QUE OS MESMOS SE ENCONTRAM:_x000D_
 A)	LIMPEZA GERAL (RUAS E PASSEIOS);_x000D_
 B)	REPAROS NA PAVIMENTAÇÃO;_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DOS MORADORES DO LOTEAMENTO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 91/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A EXECUÇÃO DE SERVIÇOS NAS RUAS: JOÃO DE BARRO, FALCÃO E BEIJA FLOR, CONFORME ABAIXO SOLICITADO, DEVIDO AS REFERIDAS VIAS PUBLICAS SE ENCONTRAREM EM PÉSSIMO ESTADOS DE CONSERVAÇÃO:	 _x000D_
 A)	LIMPEZA GERAL (RUAS E PASSEIOS);_x000D_
 B)	REPAROS NA PAVIMENTAÇÃO;_x000D_
 _x000D_
 JUSTIFICATIVA: ANTIGA REIVINDICAÇÃO DOS MORADORES DO LOTEAMENTO._x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
@@ -11616,527 +11616,527 @@
 _x000D_
 INDICAÇÃO Nº 92/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR REPAROS NA PAVIMENTAÇÃO DA AVENIDA HERCÍLIO LUZ BEM COM LIMPEZA GERAL _x000D_
 _x000D_
 JUSTIFICATIVA: EM TODA A SUA EXTENSÃO POSSUI BURACOS DE PEQUENOS PORTES E MÉDIO PORTE, CAUSANDO PROBLEMAS NO TRÂNSITO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1152/1152_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1152/1152_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 93/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO DA PAVIMENTAÇÃO DAS RUAS GARÇA DOURADA, CARDEAL E UIRAPURÚ, BEM COMO A NECESSIDADE DE REALIZAR UMA LIMPEZA GERAL.  _x000D_
 _x000D_
 JUSTIFICATIVA: PEDIDO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 94/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RESTAURAÇÃO DA PAVIMENTAÇÃO DA RUA LAURO MULLER, MAIS ESPECIFICAMENTE NO TRECHO COMPREENDIDO ENTRE A RUA ITERERE E AVENIDA COLEIRA. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO  DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 95/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO DA PAVIMENTAÇÃO NA RUA GUILHERME VARELA, NO CENTRO DA CIDADE. EM TODA  SUA EXTENSÃO EXISTE VÁRIOS BURACOS DE PEQUENO E MÉDIO PORTE, EM FUNÇÃO DISSO TEM CAUSADO TRANSTORNOS  NO TRÂNSITO LOCAL. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO  DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 96/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO DA PAVIMENTAÇÃO DA AVENIDA COLEIRA, POIS POSSUI BURACOS DE MÉDIO E GRANDE PORTE, ALÉM DE SALIÊNCIAS E DESNÍVEIS PERIGOSOS AO TRÂNSITO. QUE ANALISE TAMBÉM A POSSIBILIDADE DE EXECUTAR A REVITALIZAÇÃO DO CANTEIRO CENTRAL DA MESMA. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO  DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 97/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PASSARELA ENTRE O HOSPITAL SÃO JOSÉ E O HIPERMERCADO KOCH. _x000D_
 JUSTIFICATIVA: A PASSAGEM DE SEGURANÇA PARA O PEDESTRE PODERIA SER GARANTIDA COM A IMPLANTAÇÃO DE UMA PASSARELA._x000D_
 SEGUNDO DADOS DO DENATRAN, MAIS DE 11 MIL PEDESTRES POR ANO SÃO VITIMAS DE ACIDENTES DE TRÂNSITO. _x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 98/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE VIABILIZAR UMA FAIXA DE PEDESTRE E DOIS REDUTORES DE VELOCIDADE EM FRENTE A IGREJA SÃO PEDRO NO BAIRRO DA JOAIA, GARANTINDO  QUE OS VEÍCULOS RESPEITEM O TRÂNSITO DOS PEDESTRES COM SEGURANÇA. _x000D_
  _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DAS PESSOAS QUE POR ALI TRANSITAM._x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1158/1158_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1158/1158_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 99/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE PROVIDENCIAR A PINTURA DOS MEIOS FIOS E LIMPEZA DA VIA PÚBLICA DA RUA SENADOR GALLOTTI, NO BAIRRO JOAIA._x000D_
 _x000D_
 JUSTIFICATIVA:  O EXCESSO DE AREIA ESTÁ PREJUDICANDO AS RESIDÊNCIAS PELO EXCESSO DE POEIRA._x000D_
  _x000D_
 _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 100/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE VIABILIZAR O SERVIÇO DE PATROLA PARA A RUA NOGUEIRA  QUE SEGUE ATÉ O BAIRRO DE NOVA DESCOBERTA,(DO OUTRO LADO SC 410)._x000D_
 _x000D_
 JUSTIFICATIVA: A COMUNIDADE SOLICITA O SERVIÇO PARA GARANTIR A TRAFEGABILIDADE._x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 101/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE VIABILIZAR  O RECAPEAMENTO DA RUA BENTO MARCELINO CARDOSO, NO BAIRRO NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
  _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 102/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENCAMINHAR AO DITRAN PROJETO DE EXECUÇÃO QUE CONTEMPLE A IMPLANTAÇÃO DE SINALIZAÇÃO DAS RUAS DO LOTEAMENTO MATA ATLÂNTICA._x000D_
  _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
  _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1175/1175_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1175/1175_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 103/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE MUROS AO REDOR DA UNIDADE DE SAÚDE DAVI VIEIRA NO SUL DO RIO. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES PARA QUE A UNIDADE FIQUE MAIS SEGURA._x000D_
  _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1176/1176_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1176/1176_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 104/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA AO AR LIVRE NO BAIRRO DO SUL DO RIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
  _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1177/1177_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1177/1177_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 105/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO BALDIO, LOCALIZADO À RUA ANTÔNIO CHEREM, LADO DIREITO, CENTRO DA CIDADE, COM O OBJETIVO DE DETERMINAR A CONSTRUÇÃO DE MURO E PASSEIO. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE, BEM COMO MELHORAR O ASPECTO URBANÍSTICO DO CENTRO DA CIDADE._x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1178/1178_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1178/1178_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 106/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO BALDIO, LOCALIZADO NA ESQUINA DAS RUAS LEOBERTO LEAL E ANTÔNIO CHEREM, LADO ESQUERDO, CENTRO DA CIDADE, COM O OBJETIVO DE DETERMINAR A CONSTRUÇÃO DE MURO E PASSEIO. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE, BEM COMO MELHORAR O ASPECTO URBANÍSTICO DO CENTRO DA CIDADE._x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1179/1179_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1179/1179_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 107/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO E CONSERVAÇÃO DA RUA  NAVEGANTES, NO TRECHO COMPREENDIDO ENTRE A RUA  AUGUSTO BAYER E A MARGEM DO RIO, BAIRRO DA PRAÇA. SEGUE FOTOS ANEXO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES._x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1180/1180_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1180/1180_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 108/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR MELHORIAS NA RUA RAUL BAYER LAUS, CENTRO DA CIDADE, CONFORME RELACIONADO ABAIXO:_x000D_
 A) MANUTENÇÃO E CONSERVAÇÃO DA PAVIMENTAÇÃO._x000D_
 B )LIMPEZA DOS PASSEIOS._x000D_
 C) LIMPEZA BOCA DE LOBO._x000D_
 D) TODO FINAL DA RUA PRECISA DE ATERRO, MANUTENÇÃO E CONSERVAÇÃO._x000D_
 E) OUTROS SERVIÇOS._x000D_
 F) SEGUE FOTOS ANEXO. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES._x000D_
 _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1181/1181_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1181/1181_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 109/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE   CONCLUIR A PAVIMENTAÇÃO DA RUA BENÍCIO E. REIS,  LOCALIZADA NO CENTRO DA CIDADE, BEM COMO PROVIDENCIAR LIMPEZA GERAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
@@ -12150,597 +12150,597 @@
 INDICAÇÃO Nº 110/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE CONCLUIR A PAVIMENTAÇÃO DA RUA CAIO JONAS PORTELA, LOCALIZADA NO CENTRO DA CIDADE, BEM COMO DETERMINAR LIMPEZA GERAL._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1183/1183_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1183/1183_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 111/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE PROVIDENCIAR A COLOCAÇÃO DE PLACAS DE TRÂNSITO VERTICAL, NAS ESQUINAS DAS RUAS CAIO JONAS PORTELLA COM ODI ANDRIANI E RUAS RAUL BAYER LAUS COM A ODI ANDRIANI, NO CENTRO DA CIDADE. _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÕES DOS MORADORES._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1184/1184_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1184/1184_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 112/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO, LOCALIZADO À  RUA JOAQUIM J. SANTANA, ESQUINA COM À RUA 13 DE NOVEMBRO, CENTRO DA CIDADE, FUNDO COM O PRÉDIO DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, COM A FINALIDADE DE SOLICITAR A CONSTRUÇÃO DE MURO E PASSEIO. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1185/1185_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1185/1185_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 113/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO, LOCALIZADO NA AV. BAYER FILHO, AO LADO DO PRÉDIO N° 800, CENTRO DA CIDADE COM A FINALIDADE DE SOLICITAR A CONSTRUÇÃO DE MURO E PASSEIO, TENDO COMO OBJETIVO MELHORAR O ASPECTO URBANÍSTICO DA CIDADE. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1186/1186_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1186/1186_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 114/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO, LOCALIZADO NA AV. VALÉRIO GOMES, ESQUINA COM A RUA JOÃO BAYER, CENTRO DA CIDADE, SOLICITANDO AO MESMO A COLABORAÇÃO PARA CONSTRUÇÃO DE MURO E PASSEIO COM OBJETIVO DE MELHORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 115/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A EXECUÇÃO DA DESRATIZAÇÃO DE ALGUMAS RESIDÊNCIAS E DA MARGEM (BARRANCOS) DO RIO NA RUA GERALDINO MARTINS REIS, BAIRRO DA PRAÇA. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 116/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE EM UMA ÁREA DE USO COMUM NA RUA ALDO BRANDO, BAIRRO UNIVERSITÁRIO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 117/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR DE CONSTRUIR UMA LIXEIRA COMUNITÁRIA NA ESTRADA GERAL DO PERNAMBUCO QUE DÁ ACESSO AO BAIRRO MORRETES._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: TER UM LUGAR ONDE OS MORADORES POSSAM COLOCAR DE MANEIRA CORRETA O SEU LIXO SEM TER QUE ESPERAR O CAMINHÃO DA COLETA PASSAR._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE_x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Serginho, Dinho</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 118/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITAM QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROMOVER A CONSTRUÇÃO DE UMA &amp;#8220;ACADEMIA AO AR LIVRE&amp;#8221; JUNTO AO PÁTIO DA UNIDADE BÁSICA DE SAÚDE &amp;#8220;DORACI RODRIGUES FAGUNDES&amp;#8221;, NO BAIRRO DE ITINGA. _x000D_
 _x000D_
 JUSTIFICATIVA: A PRESENTE REIVINDICAÇÃO FOI MANIFESTADA POR INÚMEROS MORADORES DO VALOROSO BAIRRO DA ITINGA, VISANDO CRIAR UM ESPAÇO PARA EXERCÍCIO AO AR LIVRE E, INCLUSIVE, POSSIBILITAR NA READAPTAÇÃO FÍSICA DE UM MORADOR QUE HOJE FARIA A UTILIZAÇÃO DESSES APARELHOS PARA RECUPERAR PARTE DOS MOVIMENTOS DO CORPO.  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 SERGINHO CORDEIRO              ANTÍDIO PEDRO REIS	_x000D_
                              VEREADOR                               VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 119/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROMOVER A LIMPEZA DE UM TERRENO BALDIO, LOCALIZADO NA RUA GRALHA AZUL._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 120/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITAM QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO DAS RUAS: ROUXINOL, BEM TE VI, GRALHA AZUL E FLAMINGO, NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 121/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITAM QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR VIABILIZAR UM REPASSE MENSAL DE 2000,00 REAIS PARA A MANUTENÇÃO DO CAMPO DE FUTEBOL OS PRAIANOS NO REFERIDO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: A NOVA ADMINISTRAÇÃO NECESSITA DE PANELAS DE UMA MAQUINA DE CORTAR GRAMAS E MANTER O LOCAL FUNCIONANDO, POIS O REFERIDO CLUBE E DE USO GERAL DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 122/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO LOCALIZADO NA AVENIDA BAYER FILHO, LADO ESQUERDO, SENTIDO LESTE/OESTE EM FRENTE O MATERIAIS DE CONSTRUÇÃO REIS, COM A FINALIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UM MURO E PASSEIO ADEQUADO PARA PASSAGEM DE PEDESTRE. _x000D_
 _x000D_
 JUSTIFICATIVA: MELHORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 123/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE COLOCAR PLACAS DE TRÂNSITO INDICATIVA NAS PROXIMIDADES DA PRAÇA NEREU RAMOS, INDICANDO AOS CONDUTORES DE VEÍCULOS QUE A MARGINAL OESTE É A VIA PÚBLICA DE ACESSO A RODOVIA BR 101, SENTIDO SUL DO ESTADO. _x000D_
 _x000D_
 JUSTIFICATIVA: FALTA PLACA NO SENTIDO DE DISCIPLINAR O FLUXO DE TRÂNSITO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 		_x000D_
 INDICAÇÃO Nº 124/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE COLOCAR PLACAS DE TRÂNSITO NOS CRUZAMENTOS DAS RUAS CAIO JONAS PORTELA E RAUL BAYER LAUS COM A RUA SADI LEMOS, BEM COMO PROVIDENCIAR A COLOCAÇÃO DE PLACAS INDICATIVA COM O NOME DA RUA SADI LEMOS. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DAS RUAS ACIMA MENCIONADAS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 31 DE MARÇO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 125/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DETERMINAR AO ÓRGÃO COMPETENTE DA PREFEITURA A REALIZAÇÃO DOS SERVIÇOS E MELHORIAS ABAIXO RELACIONADOS NA PONTE DA ITINGA, ESTRADAS DE ACESSO E ESTRADA GERAL DO CAPIM BRANCO:_x000D_
 A) ATERRO;_x000D_
 B)PATROLAMENTO;_x000D_
 C) ROÇAR;_x000D_
 D) COLOCAÇÃO DE GUARD-REILS NAS CABECEIRAS DA REFERIDA PONTE;_x000D_
 E) COLOCAÇÃO DE SINALIZAÇÃO E PLACAS DE TRÂNSITO;_x000D_
 F) COLOCAÇÃO DE PLACAS EM AMBOS OS LADOS DA PONTE REFERENTE A TONELADA MÁXIMA PERMITIDA;_x000D_
 G) RETIRADA DE UM POSTE DE ENERGIA ELÉTRICA DA CELESC QUE SE ENCONTRA NO CENTRO DA ESTRADA; _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DA LOCALIDADE DO PORTO DA ITINGA E CENTRO DO ITINGA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 126/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE ENCAMINHAR CORRESPONDÊNCIA AO GERENTE DA CELESC, SR AURINO DELFINO A FIM DE QUE O MESMO PROVIDENCIE A TROCA DO POSTE QUE ESTÁ LOCALIZADO JUNTO A PONTE DO PORTO DO ITINGA, TENDO EM VISTA QUE HOUVE MODIFICAÇÃO DE ROTA QUANDO DA CONSTRUÇÃO DA NOVA PONTE QUE FICOU LOCALIZADO NO MEIO DO PERCURSO._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 127/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DO REPOSICIONAMENTO DOS POSTES DE ENERGIA ELÉTRICA EXISTENTES NA RUA GERAL MORRETES, NAS PROXIMIDADES DA CASA BRANCA, POIS OS MESMOS ESTÃO DIFICULTANDO A CIRCULAÇÃO DE VEÍCULOS POR ESTAREM LOCALIZADOS NO MEIO DA VIA PÚBLICA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 128/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENCAMINHAR PROJETO DE LEI QUE VENHA PROMOVER O ZONEAMENTO DE MATRÍCULA NAS UNIDADES ESCOLARES._x000D_
  _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS PAIS._x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 129/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM PROPRIETÁRIO DE UM TERRENO LOCALIZADO NA AVENIDA BAYER FILHO, LADO ESQUERDO, ENTRE OS NÚMEROS 100 E 160, SOLICITANDO AO MESMO A CONSTRUÇÃO DE MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA: MELHORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
@@ -12757,2601 +12757,2601 @@
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A REVITALIZAÇÃO DA CICLO FAIXA DA AVENIDA BAYER FILHO._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS CICLISTAS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 131/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE MURO E PASSEIO NO TERRENO DE PROPRIEDADE DA PREFEITURA MINICIPAL DE TIJUCAS, LOCALIZADO À AVENIDA VALÉRIO GOMES, ESQUINA COM A RUA MARIA GALLOTTI._x000D_
 _x000D_
 JUSTIFICATIVA: MELHORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 132/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR TRANSPORTE PARA OS ALUNOS ATÉ A ESCOLA JOSÉ FELLER EM OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: NAS COMUNIDADES DE TERRA NOVA E CAMPO NOVO JÁ EXISTE ESTE TIPO DE TRANSPORTES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 133/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR REFORMA GERAL NA PONTE PENCIL TERRA NOVA_x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 134/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE UTILIZAR TERRENO EXISTENTE ATRÁS DO PRÉ ESCOLAR FLOR DO CAMPO PARA INSTALAÇÃO DE UM PARQUE E ACADEMIA AO AR LIVRE, NO OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 135/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR MANUTENÇÃO NA PONTE VILE ZEN NO OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 136/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE CONSTRUIR UMA QUADRA DE AREIA EM ÁREA VERDE SITUADA A RUA JOÃO ALEXANDRE DA SILVA, SITUADA NO BAIRRO UNIVERSITÁRIO E NOTIFICAR OS PROPRIETÁRIOS DE TERRENOS BALDIOS PARA LIMPAREM E CERCAREM SEUS TERRENOS CONFORME LEI MUNICIPAL Nº 1941/2005._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 137/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A VIABILIDADE DE COLOCAR 2 OU 3 COMPUTADORES, COM ACESSO A INTERNET NA SALA DOS PROFESSORES DAS UNIDADES ESCOLARES PERTENCENTES A REDE MUNICIPAL DE  EDUCAÇÃO, AFIM DE QUE OS PROFESSORES POSSAM FAZER USO DO MESMO PARA REALIZAREM PESQUISAS E PROGRAMAREM SUAS AULAS, HAJA VISTA QUE CUMPREM SUAS HORAS ATIVIDADES NAS UNIDADES E NÃO DISPÕEM DE FERRAMENTAS PARA ESSE FIM._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS PROFESSORES._x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 138/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR LOMBADA NA RUA CONSTÂNCIO WIETCOSKI NO BAIRRO JOAIA EM FRENTE DA RESIDÊNCIA DO SR. CESAR POLLI._x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
  _x000D_
  _x000D_
  _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 139/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PASSAGEM DO ROLO COMPACTADOR NA RUA GAUDÊNCIO CAMPOS, COM A FINALIDADE DE MELHORAR A CONSERVAÇÃO DA MESMA_x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: PEDIDO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
  _x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 140/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE  EXECUTAR A PAVIMENTAÇÃO NO TRECHO FINAL DA RUA PADRE PARISE, BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 141/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE FAZER REPAROS E LIMPEZA DAS BOCAS DE LOBO DA RUA BENTO MARCELINO CARDOSO NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 142/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE AMPLIAR O ATENDIMENTO DO TRANSPORTE COLETIVO DISPONÍVEL NO MUNICÍPIO AOS BAIRROS DE OLIVEIRA, TERRA NOVA E CAMPO NOVO AOS SÁBADOS, BAIRROS DE NOVA DESCOBERTA E TIMBÉ QUE AINDA NÃO SÃO ATENDIDOS POR ESTE SERVIÇO PÚBLICO, ESTABELECENDO O ATENDIMENTO DE SEGUNDA A SÁBADO A ESTES BAIRROS. _x000D_
 JUSTIFICATIVA:  REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 143/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE DIRECIONAR O TRABALHO DE PATROLA PARA A RECUPERAÇÃO DA PARTE NÃO PAVIMENTADA DA RUA INÊS WIETCOSKI QUE ESTÁ EM PÉSSIMO ESTADO DE CONSERVAÇÃO. SEGUE EM ANEXO AS IMAGENS DA RUA PARA JUSTIFICAR O PEDIDO._x000D_
 JUSTIFICATIVA:  REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 144/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DESPACHAR CORRESPONDÊNCIA AO PROPRIETÁRIO DO TERRENO LOCALIZADO NA AVENIDA BAYER FILHO, LADO ESQUERDO,ENTRE OS NÚMEROS 96 E 10, BAIRRO XV DE NOVEMBRO, SOLICITANDO AO MESMO A CONSTRUÇÃO DE MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA:  A PRESENTE INDICAÇÃO TEM COMO OBJETIVO,MELHORAR O ASPECTO URBANÍSTICO DA CIDADE_x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 145/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DESPACHAR CORRESPONDÊNCIA AO PROPRIETÁRIO DE UM TERRENO LOCALIZADO NA  RUA TENENTE CARVALHO,BAIRRO XV,  LADO DIREITO E FAZENDO EXTREMA COM A CASA N/°350, SOLICITANDO AO MESMO A CONSTRUÇÃO DE MURO E PASSEIO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:PARA  MELHORA O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 146/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE CONCLUIR A PAVIMENTAÇÃO NA RUA JOÃO DE DEUS TELLES, LOCALIZADA NO BAIRRO JÓAIA._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 147/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DESPACHAR CORRESPONDÊNCIA AO PROPRIETÁRIO DE UM TERRENO LOCALIZADO Á RUA TENENTE CARVALHO,BAIRRO XV, LADO ESQUERDO E AO LADO DO N°323, SOLICITANDO AO MESMO A CONSTRUÇÃO DE MURO E PASSEIO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: MELHORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 148/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR REPAROS NA RUA MANOEL NAHUN DE BRITO TAIS COMO A PAVIMENTAÇÃO, SISTEMA DE ESGOTO E OS TERRENOS BALDIOS QUE ALI SE ENCONTRAM._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 149/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE  FAZER A LIMPEZA NA VALA QUE FICA NOS FUNDOS DA RUA  ANGELINA C. FURTADO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 150/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A SUBSTITUIÇÃO DA PONTE QUE LIGA A RUA ELÓI FRANCISCO DOS ANJOS A PRAIA, NO BAIRRO DO SUL DO RIO. A REFERIDA PONTE É DE MADEIRA E CAUSA RISCO AOS MORADORES. _x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES PARA QUE SEJA DE CONCRETO. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 151/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE  INSTALAR UM ABRIGO PARA ÔNIBUS, NA AV. CARLOS HUMBERTO TERNES._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 152/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE COLOCAR PLACA DE RETORNO NA RUA &amp;#8220;PRETA PAULA&amp;#8221; BEM COMO PLACA INDICATIVA MOSTRANDO O ACESSO AS LOCALIDADES DE TERRA NOVA, CAMPO NOVO E OLIVEIRA. _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 153/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE COLOCAR UMA PLACA INDICATIVA &amp;#8220;RUA SEM SAIDA&amp;#8221;  NA RUA &amp;#8220;JOÃO DE DEUS TELLES, BAIRRO JOAIA. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: PEDIDO DOS MORADORES_x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 154/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DISCIPLINAR O ESTACIONAMENTO DE CAMINHÕES E CARRETAS NAS PRINCIPAIS VIAS PÚBLICAS DA CIDADE, EXCETO EM CASOS DE CARGAS E DESCARGAS.  SEGUE ANEXO FOTOS DE CAMINHÕES ESTACIONADOS DURANTE O PERÍODO NOTURNO._x000D_
 _x000D_
 	_x000D_
 JUSTIFICATIVA: A PRESENTE INDICAÇÃO TEM COMO OBJETIVO MELHORAR O TRANSITO NA CIDADE, TORNANDO-O MENOS PERIGOSO E PROPORCIONANDO SEGURANÇA AOS PEDESTRES, CICLISTAS, MOTOQUEIROS E AOS CONDUTORES DE VEÍCULOS, BEM COMO,PREVENIR FUTUROS ACIDENTES INDESEJÁVEIS COMO JÁ OCORRERAM DIVERSOS NO MUNICÍPIO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 155/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE COLOCAR PLACAS DE TRÂNSITO NO FINAL DA AVENIDA CARLOS HUMBERTO TELLES, INDICANDO O ACESSO AS LOCALIDADES DE TERRA NOVA, CAMPO NOVO E OLIVEIRA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 156/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE REALIZAR A CONSERVAÇÃO E MANUTENÇÃO DA RUA MARIANO ROCHA JÚNIOR, BAIRRO DA PRAÇA, EXECUTANDO ATERRO NA PARTE BAIXA, CONFORME FOTOS ANEXO. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 157/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE  TROCAR A ILUMINAÇÃO DA RUA SÃO JOSÉ  NO BAIRRO DA PRAÇA, PRÓXIMO AO  CEMITÉRIO_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 EDSON JOSÉ DE SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 158/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO DA PAVIMENTAÇÃO DA RUA JOÃO ANTÔNIO FAGUNDES._x000D_
 _x000D_
 JUSTIFICATIVA: DEVIDO AO GRANDE FLUXO DE VEÍCULOS NAQUELA VIA E POR CONSEQUÊNCIA DE PROBLEMAS DE DRENAGEM PLUVIAL, AQUELA VIA PÚBLICA POSSUI   MUITAS IRREGULARIDADES NA PAVIMENTAÇÃO CAUSANDO DANOS AOS VEÍCULOS E INSEGURANÇA AOS USUÁRIOS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 159/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE CRIAR E INSTITUIR JUNTO À SECRETARIA MUNICIPAL DE AÇÃO SOCIAL DO MUNICÍPIO DE TIJUCAS O PLANTÃO DO SERVIÇO SOCIAL  ( 24 HORAS POR DIA, SETE DIAS POR SEMANA).   _x000D_
 _x000D_
 JUSTIFICATIVA: O PLANTÃO DO SERVIÇO SOCIAL É UMA NECESSIDADE URGENTE DO MUNICÍPIO DE TIJUCAS QUE FREQUENTEMENTE RECEBE E ABRIGA UMA POPULAÇÃO COM PROBLEMAS DE SUBSISTÊNCIA, FAMÍLIAS, CRIANÇAS E PESSOAS SOZINHAS EM SITUAÇÃO DE RISCO PESSOAL OU SOCIAL. NA MAIORIA DAS VEZES, AS PESSOAS QUE NECESSITAM DE ATENDIMENTO REQUEREM URGÊNCIA, PRESSA E AGILIDADE NA SOLUÇÃO DA DEMANDA APRESENTADA, SENDO INCLUSIVE CONDIÇÃO NECESSÁRIA PARA A MANUTENÇÃO DA VIDA E SOBREVIVÊNCIA DO USUÁRIO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 160/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ENVIDAR ESFORÇOS JUNTO A GERÊNCIA LOCAL DA CELESC, SOLICITANDO A SUBSTITUIÇÃO DE UM POSTE DANIFICADO, LOCALIZADO NA RUA &amp;#8220;IRENE PAITER BARRETO&amp;#8221;, NO COROADO, EM FRENTE A CASA NÚMERO 21. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES QUE ESTÃO PREOCUPADOS COM O PROBLEMA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 05 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 161/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE CONSTRUIR UMA CRECHE NO BAIRRO DE MORRETES._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 05 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 162/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PAVIMENTAR A RUA ZEQUINHA COMPER NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 05 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 163/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE CONSTRUIR UMA BOLSA DE RETORNO NA RUA SALVADOR CORREIA DE MELO, BAIRRO DE AREIAS._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.docx</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 165/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA EM UM TRECHO DA RUA BENICIO E. REIS, CENTRO DA CIDADE._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, BEM COMO SANAR O PROBLEMA DA ESCURIDÃO NO REFERIDO TRECHO._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                      TIJUCAS (SC), 07 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 166/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DESPACHAR CORRESPONDÊNCIA AO PROPRIETÁRIO DE UM TERRENO LOCALIZADO A AVENIDA VALÉRIO GOMES, ESQUINA COM A RUA CAIO JONAS PORTELLA, AO LADO DO PRÉDIO N°361, CENTRO DA CIDADE, COM O OBJETIVO DE SOLICITAR A CONSTRUÇÃO DE MURO E PASSEIO. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE, BEM COMO A FINALIDADE DE MELHORAR O ASPECTO URBANÍSTICO DO CENTRO DA CIDADE. _x000D_
 _x000D_
 _x000D_
 . _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 167/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE DESPACHAR CORRESPONDÊNCIA AO PROPRIETÁRIO DE UM TERRENO LOCALIZADO NA AVENIDA VALÉRIO GOMES, ESQUINA COM A RUA CAIO JONAS PORTELLA E CORONEL CONCEIÇÃO, CENTRO DA CIDADE COM A FINALIDADE DE SOLICITAR A CONSTRUÇÃO DE MURO E PASSEIO. _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE, BEM COMO A FINALIDADE DE MELHORAR O ASPECTO URBANÍSTICO DO CENTRO DA CIDADE. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 168/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A SUBSTITUIÇÃO DAS LÂMPADAS DE 80 WATTS PARA 150 WATTS A VAPOR SÓDIO, NA RUA VENCESLAU FERNANDES, BAIRRO DE AREIAS, BEM COMO A TROCA DAS HASTES CURTAS PARA LONGAS, COM O OBJETIVO DE MELHORAR A QUALIDADE DA ILUMINAÇÃO PÚBLICA E TAMBÉM PROPORCIONAR MAIS SEGURANÇA AOS MORADORES DA REFERIDA RUA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES.  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 169/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NO PROLONGAMENTO DA RUA 13 DE MAIO, BAIRRO AREIAS. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES.  _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 170/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE EXECUTAR A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA EM UM TRECHO DA RUA SADI LEMOS, LOCALIZADA NO LOTEAMENTO ALEXANDRE TERNES, CENTRO DA CIDADE._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, BEM COMO SANAR O PROBLEMA DA ESCURIDÃO NO REFERIDO TRECHO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                             EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 171/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE VIABILIZAR A CONSTRUÇÃO DE PAVIMENTAÇÃO NA RUA  ACRE, LOCALIZADA NO BAIRRO UNIVERSITÁRIO._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, BEM COMO PROPORCIONAR MELHOR INFRA-ESTRUTURA AO BAIRRO. RESSALTO AINDA, QUE A COMUNIDADE SERÁ BENEFICIADA NO QUE SE REFERE A POEIRA E A LAMA, ALÉM DESSA OBRA PROPORCIONAR MAIOR EMBELEZAMENTO E DESENVOLVIMENTO PARA O REFERIDO BAIRRO. VISANDO ATENDER AOS ANSEIOS DA COMUNIDADE SOLICITO AO PODER EXECUTIVO MUNICIPAL QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS, PARA A CONCRETIZAÇÃO DESSA OBRA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                             EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 172/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE EXECUTAR A SUBSTITUIÇÃO DAS LÂMPADAS DE 80 WATTS PARA 150 WATTS A VAPOR SÓDIO,NA RUA IZABEL SOARES MENDES, BAIRRO DE PERNAMBUCO, BEM COMO A TROCA DAS HASTES CURTAS POR LONGAS, COM O OBJETIVO DE MELHORAR A QUALIDADE DA ILUMINAÇÃO PÚBLICA E TAMBÉM PROPORCIONAR MAIS SEGURANÇA AOS MORADORES DA REFERIDA RUA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: PEDIDO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                             EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 173/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE  VIABILIZAR A CONSTRUÇÃO DE PAVIMENTAÇÃO NA RUA AMAZONAS, LOCALIZADA NO BAIRRO UNIVERSITÁRIO._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, BEM COMO PROPORCIONAR MELHOR INFRA-ESTRUTURA AO BAIRRO. RESSALTO AINDA, QUE A COMUNIDADE SERÁ BENEFICIADA NO QUE SE REFERE A POEIRA E A LAMA, ALÉM DESSA OBRA PROPORCIONAR MAIOR EMBELEZAMENTO E DESENVOLVIMENTO PARA O REFERIDO BAIRRO. VISANDO ATENDER OS ANSEIOS DA COMUNIDADE SOLICITO AO PODER EXECUTIVO MUNICIPAL TOME AS PROVIDÊNCIAS NECESSÁRIAS, PARA A CONCRETIZAÇÃO DESSA OBRA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                             EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 174/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE  DE  ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO LOCALIZADO A AVENIDA VALÉRIO GOMES, LADO DIREITO E AO LADO DA ANTIGA EMPRESA LOVES, BAIRRO DA PRAÇA, COM O OBJETIVO DE SOLICITAR A CONSTRUÇÃO DE MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA: EM NOME DA COMUNIDADE, CONTAMOS COM A COMPREENSÃO DA ADMINISTRAÇÃO MUNICIPAL, BEM COMO TEM A FINALIDADE DE MELHORAR A INFRA ESTRUTURA E O EMBELEZAMENTO DO BAIRRO DA PRAÇA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                             EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 175/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ELEVAR A ALTURA DOS MEIO-FIOS DO CANTEIRO CENTRAL NA AVENIDA COLEIRAS._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A ADMINISTRAÇÃO MUNICIPAL INICIOU AS OBRAS DE REVITALIZAÇÃO DO CANTEIRO CENTRAL DA REFERIDA AVENIDA. OCORRE, SR PREFEITO, QUE PARA FICAR UMA OBRA COM BOM ACABAMENTO E DE BOA QUALIDADE SE FAZ NECESSÁRIO O AUMENTO NA ALTURA DOS MEIOS-FIOS E DE TODO O CANTEIRO COM A FINALIDADE DE EVITAR O SOBE  E DESSE DE VEÍCULOS E CAMINHÕES.COMO ESTA SENDO EXECUTADA A OBRA,OS PROBLEMAS DE DANIFICAÇÃO DO CANTEIRO IRÃO CONTINUAR. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
                                             EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 176/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO DO MEIO FIO DA RUA DO GOVERNO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                             JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 177/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA DAS BOCAS DE LOBO DA RUA DO GOVERNO._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, QUE RELATAM QUE NÃO DA MAIS PARA SUPORTAR O MAU CHEIRO. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                             JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 178/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE A MANUTENÇÃO DAS ACADEMIAS AO AR LIVRE. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                             JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 179/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO E PAVIMENTAÇÃO DA RUA NATÁLIA AMORIM, LOCALIZADA NO BAIRRO DE AREIAS._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                             JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 180/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO E A PAVIMENTAÇÃO DA RUA MARIA ISABEL, LOCALIZADA NO BAIRRO DE AREIAS._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                             JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 181/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO E A PAVIMENTAÇÃO DA RUA MANOEL FURTUOSO,  LOCALIZADA NO BAIRRO DE AREIAS. _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                             JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 182/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO E A PAVIMENTAÇÃO DA RUA OSMAR ZÓZIMO DE OLIVEIRA, LOCALIZADA NO BAIRRO DE AREIAS. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                             JOSÉ LEAL SILVA JUNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 183/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA, QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A TROCA DE TUBOS, DE 20 POLEGADAS PARA 60 POLEGADAS, DA RUA PRINCIPAL QUE CORTA A RUA TOMAZIA F. ADRIANO._x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
                                                     PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 184/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE EXECUTAR A PAVIMENTAÇÃO NA RUA PEDRO BARTOLOMEU DA SILVA NA LOCALIDADE DA IMACOL._x000D_
 _x000D_
 JUSTIFICATIVA: EM NOME DA COMUNIDADE DA IMACOL, SOLICITAMOS A COMPREENSÃO DA ADMINISTRAÇÃO MUNICIPAL, NO SENTIDO DE VIABILIZAR E ATENDER ESTE PLEITO, HÁ MUITOS ANOS REIVINDICADO PELOS MORADORES DA IMACOL._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 185/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE VIABILIZAR A CONSTRUÇÃO DA PAVIMENTAÇÃO NA RUA PAULO BARTOLOMEU DA SILVA NA LOCALIDADE DA IMACOL._x000D_
 JUSTIFICATIVA: A PAVIMENTAÇÃO NESSA RUA HÁ MUITO TEMPO TEM SIDO REIVINDICADA PELA COMUNIDADE E, É SABIDO QUE É UM IMPORTANTE INVESTIMENTO, POIS COLOCARÁ FIM AOS TRANSTORNOS EM DIAS DE CHUVA, DEVIDO A LAMA E NO PERÍODO DE SECA A POEIRA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 186/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE ESTENDER A REDE DE ENERGIA ELÉTRICA E A ILUMINAÇÃO PÚBLICA NO TRECHO FINAL DA RUA MANOEL J. FELISBERTO ATÉ A AVENIDA &amp;#8220;CARLOS HUMBERTO TERNES&amp;#8221;, BAIRRO JOAIA, POR QUESTÃO DE SEGURANÇA._x000D_
 JUSTIFICATIVA: EM NOME DA COMUNIDADE E DOS MORADORES DA RUA ACIMA CITADA, CONTAMOS COM A ATENÇÃO E COMPREENSÃO DA ADMINISTRAÇÃO MUNICIPAL, NO SENTIDO DE VIABILIZAR O INVESTIMENTO SOLICITADO, COM A FINALIDADE DE ATENDER ESSE PLEITO DA COMUNIDADE QUE DURANTE O PERÍODO NOTURNO TRANSITAM PELA REFERIDA RUA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 187/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE FAZER A MANUTENÇÃO EM TODA EXTENSÃO DA RUA DA CACHAÇA, PRINCIPALMENTE NA SUBIDA DA MESMA, EM FRENTE A BEBIDA NICOLAUS, QUE DÁ ACESSO PARA A SC 410._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 20 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 188/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA CAMBORIÚ, BAIRRO PRAÇA_x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES_x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 23 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 1892014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR AS MELHORIAS ABAIXO RELACIONADAS NA AVENIDA CARLOS HUMBERTO TERNES (P2):_x000D_
 A)	REDUTOR DE VELOCIDADE, PRÓXIMO A RUA PRETA PAULA;_x000D_
 B)	COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO;_x000D_
 C)	LOMBADAS FÍSICAS;_x000D_
 D)	FAIXA DE PEDESTRE, EM FRENTE RUA PRETA PAULA;_x000D_
 _x000D_
 JUSTIFICATIVA: OS MORADORES ESTÃO SOLICITANDO URGENTEMENTE, POIS JÁ OCORREU NOVE ACIDENTES E UMA MORTE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 190/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A MANUTENÇÃO, CONSERVAÇÃO E REPAROS NA ÁREA DE LAZER, BEM COMO A POSSIBILIDADE DE IMPLANTAR UMA ACADEMIA AO AR LIVRE E A ARBORIZAÇÃO DA ÁREA VERDE, LOCALIZADA NA RUA OSVALDO ARGINO CORDEIRO, NO BAIRRO DE AREIAS._x000D_
 _x000D_
 JUSTIFICATIVA: O ESPAÇO DE LAZER ACIMA CITADO ENCONTRA-SE COM O CAPIM ALTO, NECESSITANDO URGENTEMENTE DOS SERVIÇOS DE LIMPEZA DA PREFEITURA. A FALTA DESSES SERVIÇOS CRIA UM SENTIMENTO DE ABANDONO POR PARTE DA ADMINISTRAÇÃO PÚBLICA._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 191/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PASSAGEM DO ROLO COMPACTADOR NAS RUAS LILA BASTOS, CORONEL CONCEIÇÃO E ANTÔNIO APOLÔNIO VARGAS._x000D_
 _x000D_
 JUSTIFICATIVA: EM NOME DOS MORADORES, DAS RUAS ACIMA CITADAS, CONTAMOS COM A ATENÇÃO E COMPREENSÃO DA ADMINISTRAÇÃO MUNICIPAL, NO SENTIDO DE ATENDER ESTA INDICAÇÃO, QUE TEM COMO OBJETIVO MELHORAR A INFRAESTRUTURA DA CIDADE._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 192/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO, LOCALIZADO NA RUA XV DE NOVEMBRO, Nº 69, NO CENTRO DA CIDADE, COM O OBJETIVO DE SOLICITAR A CONSTRUÇÃO DE UM MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA: A PRESENTE INDICAÇÃO TEM POR FINALIDADE MELHORAR A INFRAESTRUTURA, BEM COMO O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 193/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM IMÓVEL, LOCALIZADO NA RUA XV DE NOVEMBRO, Nº 99, NO CENTRO DA CIDADE, COM O OBJETIVO DE SOLICITAR A CONSTRUÇÃO DE UM MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA: A PRESENTE INDICAÇÃO TEM POR FINALIDADE PROPORCIONAR MAIOR SEGURANÇA AOS PEDESTRES, DEVIDO AO INTENSO TRÁFEGO DE VEÍCULOS E CAMINHÕES, BEM COMO MELHORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1355/1355_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1355/1355_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 194/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO BALDIO, LOCALIZADO NA RUA XV DE NOVEMBRO, AO LADO Nº 56, NO CENTRO DA CIDADE, COM A FINALIDADE DE SOLICITAR A CONSTRUÇÃO DE UM MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA: A PRESENTE INDICAÇÃO TEM POR OBJETIVO MELHORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 195/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR  A CONSTRUÇÃO DE UMA PASSARELA E CICLOVIA NA MARGINAL, KM 163, ACESSO A LOJA E O ESCRITÓRIO DA CERÂMICA PORTOBELLO._x000D_
 _x000D_
 JUSTIFICATIVA: PARA FACILITAR O ACESSO DOS PEDESTRES, CICLISTAS E DOS FUNCIONÁRIOS DA PORTOBELLO._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 196/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM O PROPRIETÁRIO DE UM TERRENO SITUADO NA PRAÇA GETÚLIO VARGAS, CENTRO DA CIDADE, LOCALIZADO ENTRE OS NÚMEROS 25 E 77, COM A FINALIDADE DE SOLICITAR A CONSTRUÇÃO DE MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA: A PRESENTE INDICAÇÃO VISA SOLICITAR A COMPREENSÃO E ATENÇÃO DA ADMINISTRAÇÃO MUNICIPAL, NO SENTIDO DE PRATICAR EM TODA A CIDADE ESSA QUESTÃO TÃO IMPORTANTE QUE É A CONSTRUÇÃO DE PASSEIO E MURO._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1366/1366_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1366/1366_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 197/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE ENTRAR EM CONTATO COM OS PROPRIETÁRIOS DE TRÊS TERRENOS, SITUADOS NA RUA SANTA CATARINA, SENDO QUE UM DELES EXTREMA COM A RUA GAUDÊNCIO CAMPOS, LOCALIZADOS NO CENTRO DA CIDADE COM A FINALIDADE DE SOLICITAR A CONSTRUÇÃO DE MURO E PASSEIO._x000D_
 _x000D_
 JUSTIFICATIVA: TEM A PRESENTE, O OBJETIVO DE MELHORAR A INFRAESTRUTURA DO CENTRO DE TIJUCAS, PROPORCIONANDO QUALIDADE E SEGURANÇA NAS QUESTÕES POLÍTICAS DA MOBILIDADE. OBJETIVA TAMBÉM APRIMORAR O ASPECTO URBANÍSTICO DA CIDADE._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 198/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE FAZER A MANUTENÇÃO DA REDE ELÉTRICA DA ESTRADA GERAL MORRETES, INICIANDO NO RESTAURANTE MORRETES._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE MAIO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 199/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UMA NOVA PONTE NA ESTRADA GERAL MORRETES._x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 200/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE INTERMEDIAR COM O COMANDO ESTADUAL DA POLÍCIA MILITAR, A AMPLIAÇÃO DO POLICIAMENTO EFETIVO VIABILIZANDO AUMENTAR O MONITORAMENTO POLICIAL EM NOSSA CIDADE._x000D_
 _x000D_
 JUSTIFICATIVA: O CRESCENTE NÚMERO DE ASSALTOS VEM COLOCANDO A POPULAÇÃO EM PÂNICO. ESTAMOS PRECISANDO DE MAIS POLICIAIS PARA GARANTIR A SEGURANÇA DE NOSSA CIDADE. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 201/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE VIABILIZAR A INSTALAÇÃO DE ESGOTAMENTO SANITÁRIO RURAL NA RUA VALENTIN CELSO PEREIRA, NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1374/1374_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1374/1374_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 202/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A REDE DE ESGOTO NA RUA DA CACHAÇA, NA EXTREMA COM O TERRENO DO SENHOR JOEL CAMATINE_x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 203/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À PAVIMENTAÇÃO DA RUA ALTINO JOSÉ GOMES E RUA MARIA CARLOTA NUNES PEREIRA, POPULARMENTE CONHECIDA COMO RUA DO CANTO._x000D_
 _x000D_
 JUSTIFICATIVA: TRATA-SE DE REIVINDICAÇÃO DA COMUNIDADE, EVITANDO ASSIM AS INÚMERAS VEZES QUE AQUELE POVO TORNE A REIVINDICAR O PATROLAMENTO DAS MESMAS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 204/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À PAVIMENTAÇÃO DA RUA &amp;#8220;ADELINO PACHECO&amp;#8221;, NO BAIRRO NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: TRATA-SE DE REIVINDICAÇÃO DAQUELES MORADORES E EVITANDO ASSIM AS INÚMERAS RECLAMAÇÕES QUANTO AOS BURACOS DA MESMA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 205/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE NAS PROXIMIDADES DA CERÂMICA TUPI, NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: TRATA-SE DE REIVINDICAÇÃO DA COMUNIDADE PARA QUE OS MESMO TENHAM UM LOCAL PARA FAZER EXERCÍCIOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 206/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE, PARQUE INFANTIL, PRACINHA E REFORMA DA QUADRA DE ESPORTES JUNTO A REFORMA E AMPLIAÇÃO DO POSTO DE SAÚDE, NO BAIRRO NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: TRATA-SE DE REIVINDICAÇÃO DA COMUNIDADE, DANDO ASSIM MAIORES OPORTUNIDADES PARA AQUELE POVO PRATICAR ESPORTES, EXERCÍCIOS E LEVAR SEUS FILHOS PARA DIVERSÃO, ASSIM COMO BATER PAPO COM PESSOAS FREQÜENTADORAS DO LOCAL._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 207/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE VIABILIZAR A MUDANÇA NAS ESCOLAS DA REDE MUNICIPAL DE EDUCAÇÃO DOS QUADROS DE GIZ, POR QUADROS BRANCOS._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 208/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE UNIFORMIZAR OS VIGIAS DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO._x000D_
 _x000D_
 JUSTIFICATIVA: PROPOR IDENTIFICAÇÃO E ORGANIZAÇÃO._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 209/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE DA REDE MUNICIPAL DE ENSINO ADOTAR O USO DE CRACHÁS IDENTIFICANDO NOME E FUNÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO._x000D_
 _x000D_
 JUSTIFICATIVA: PROPOR IDENTIFICAÇÃO E ORGANIZAÇÃO._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1400/1400_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1400/1400_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 210/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR REFEITÓRIOS PRINCIPALMENTE NAS ESCOLAS QUE FORAM IMPLANTADOS O PROJETO MAIS EDUCAÇÃO._x000D_
 _x000D_
 JUSTIFICATIVA: TER ESPAÇO ADEQUADO OU QUE SE PROPÕE FAZER POR QUESTÃO DE COMODIDADE E SOBRETUDO HIGIÊNE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 09 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 211/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE DETERMINAR AO ÓRGÃO COMPETENTE DA PREFEITURA QUE FAÇA A DEVIDA FISCALIZAÇÃO NAS CONSTRUÇÕES QUE ESTÃO SENDO REALIZADAS SEM OS DEVIDOS CRITÉRIOS, CONFORME DETERMINA LEI, ESPECIFICAMENTE AS REALIZADAS NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 JUSTIFICATIVA: ESTE VEREADOR VEM CONSTATANDO QUE MUITAS DESSAS CONSTRUÇÕES NÃO RESPEITAM O RECUO EXIGIDO POR LEI._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 16 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 212/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE REALIZAR LIMPEZA NA ÁREA VERDE EXISTENTE NO FINAL DA RUA DAS ACÁCIAS, BAIRRO AREIAS._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES DA REFERIDA RUA, QUE ESTÃO BASTANTE INCOMODADOS COM O EXCESSO DE ENTULHOS DEPOSITADOS NAQUELE ESPAÇO.  _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 16 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 213/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR JUNTO À SECRETÁRIA DE OBRAS DA PREFEITURA A MANUTENÇÃO, CONSERVAÇÃO E REPAROS NA RUA AUGUSTO BAYER, LOCALIZADA NO BAIRRO DA PRAÇA. _x000D_
 ._x000D_
 _x000D_
 JUSTIFICATIVA: A REFERIDA INDICAÇÃO, TEM POR OBJETIVO ATENDER A REIVINDICAÇÃO DOS MORADORES, NO SENTIDO DE PROVIDENCIAR OS REPAROS DE ALGUNS BURACOS EXISTENTES EM TODA A EXTENSÃO DESTA VIA PÚBLICA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 16 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 214/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À MANUTENÇÃO E CONSERVAÇÃO DA RUA MARIANO ROCHA JÚNIOR LOCALIZADA NO BAIRRO DA PRAÇA._x000D_
 ._x000D_
 _x000D_
 JUSTIFICATIVA: EM NOME DOS MORADORES DA RUA ACIMA MENCIONADA, SOLICITAMOS A ATENÇÃO E A COMPREENSÃO DA ADMINISTRAÇÃO MUNICIPAL, NO SENTIDO DE COLOCAR ALGUMAS CARRADAS DE ATERRO, DEVIDO A REFERIDA RUA AINDA NÃO SER PAVIMENTADA. EM ÉPOCAS DE CHUVAS A RUA FICA TOTALMENTE ALAGADA, DIFICULTANDO A PASSAGEM DE PEDESTRES E DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 16 DE JUNHO DE 2014._x000D_
 	_x000D_
 INDICAÇÃO Nº 215/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PAVIMENTAR E IMPLANTAR DRENAGEM PLUVIAL NAS RUAS ABAIXO IDENTIFICADAS, BEM COMO PROVIDENCIAR A CANALIZAÇÃO/TUBULAÇÃO DAS VALAS A CÉU ABERTO EXISTENTES EM DIVERSOS PONTOS DO BARRO DA PRAÇA._x000D_
 _x000D_
 APENSAR DE SABERMOS QUE O TESOURO MUNICIPAL DE TIJUCAS NÃO POSSUI CAPACIDADE FINANCEIRA PARA BANCAR A REALIZAÇÃO DE MASSIVOS INVESTIMENTOS EM INFRAESTRUTURA, SABEMOS, TAMBÉM, QUE A ADMINISTRAÇÃO MUNICIPAL PODEM ENCONTRAR NO GOVERNO DO ESTADO E NO GOVERNO FEDERAL PARCERIAS IMPRESCINDÍVEIS, POSSIBILITANDO O FINANCIAMENTO DAS MELHORIAS EM INFRAESTRUTURA NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 	A SEGUIR, A LISTA DE RUAS:_x000D_
  _x000D_
 01) RUA SÃO SEBASTIÃO; _x000D_
 02) TRAVESSA PEDRO L. DE AMORIM;_x000D_
 03) RUA VOLUNTÁRIOS DA PÁTRIA;_x000D_
 04) RUA HENRIQUE BOITEUX;_x000D_
 05) RUA ARZI L. MACHADO; _x000D_
 06) RUA ALTAIR JEREMIAS DA SILVA;_x000D_
@@ -15378,2522 +15378,2522 @@
 27) RUA JOSÉ ANTÔNIO MAURÍCIO;_x000D_
 28) RUA INDEPENDÊNCIA;_x000D_
 _x000D_
 JUSTIFICATIVA: A PRESENTE INDICAÇÃO OBJETIVA SENSIBILIZAR A ADMINISTRAÇÃO MUNICIPAL, SOLICITANDO ATENÇÃO E COMPREENSÃO DA MESMA NO SENTIDO DE PROMOVER INVESTIMENTOS EM INFRAESTRUTURA NO BAIRRO DA PRAÇA._x000D_
 	NO DIA 13/06/2014 ÚLTIMO, TIJUCAS COMEMOROU 154 ANOS DE EMANCIPAÇÃO POLÍTICO- ADMINISTRATIVA E FOI NO BAIRRO DA PRAÇA QUE TIJUCAS NASCEU. TRATA-SE, DO BAIRRO MAIS ANTIGO, MAIS POPULOSO, E, TAMBÉM, O BAIRRO MAIS CARENTE NO QUE CONCERNENTE ÀS POLÍTICAS PÚBLICAS DESENVOLVIDAS E PRATICADAS PELAS DIVERSAS ADMINISTRAÇÕES NESSES 154 ANOS DE HISTÓRIA DE TIJUCAS. SÃO MUITOS ANOS DE ESQUECIMENTO, NEGLIGENCIANDO, LOGO, INVESTIMENTOS NA INFRAESTRUTURA MÍNIMA NO BAIRRO DA PRAÇA, _x000D_
 	NOTA-SE QUE NO BAIRRO DA PRAÇA O DESENVOLVIMENTO DA INFRAESTRUTURA TEM SIDO LENTO, PRATICAMENTE INEXISTENTE. EM OUTRAS PALAVRAS, O DESENVOLVIMENTO DA INFRAESTRUTURA DO BAIRRO DA PRAÇA &amp;#8220;CAMINHA A PASSOS DE TARTARUGA&amp;#8221;. É INADMISSÍVEL QUE EM PLENO SÉCULO XXI, NA ERA DA NANOTECNOLOGIA, ONDE HÁ NOVOS INVENTOS A CADA HORA, E A OBSOLESCÊNCIA DOS EQUIPAMENTOS É ADMINISTRADA PELO &amp;#8220;CAPITAL&amp;#8221;, QUE AINDA HAJA, NO BAIRRO DA PRAÇA, PROBLEMAS, POR PARTE DA MUNICIPALIDADE, EM SUPRIR AS NECESSIDADES MAIS BÁSICAS EM INFRAESTRUTURA (COM REFLEXO, TAMBÉM, NO SANEAMENTO BÁSICO E, ASSIM, NA SAÚDE PREVENTIVA DA POPULAÇÃO TIJUQUENSE), TAIS QUAIS CANALIZAÇÃO/TUBULAÇÃO DE VALAS, DRENAGEM PLUVIAL E PAVIMENTAÇÃO DE RUAS._x000D_
  	DISPONIBILIZAR INFRAESTRUTURA É REQUISITO BÁSICO PARA MANTER OS MORADORES DO BAIRRO SAUDÁVEIS E FELIZES. OPORTUNIZANDO INFRAESTRUTURA, A MUNICIPALIDADE ATINGE DIRETAMENTE AS PESSOAS MAIS CARENTES. _x000D_
 INVESTIR EM INFRAESTRUTURA, TAMBÉM É INVESTIR NO COMBATE AS DESIGUALDADES SOCIAIS E NA SAÚDE PREVENTIVA. DESENVOLVER A INFRAESTRUTURA É ESSENCIAL NA CRIAÇÃO DE NOVAS POSSIBILIDADES ECONÔMICAS. _x000D_
 DIANTE DO EXPOSTO E EM NOME DA COMUNIDADE DO BAIRRO DA PRAÇA, SOLICITAMOS A PREFEITURA DE TIJUCAS QUE PRIORIZE INVESTIMENTOS NA INFRAESTRUTURA DO BAIRRO, SAUDANDO UMA ANTIGA DÍVIDA POLÍTICA E SOCIAL COM O POVO DA PRAÇA, MELHORANDO A QUALIDADE DE VIDA DAS PESSOAS DO NOSSO QUERIDO BAIRRO DA PRAÇA._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 216/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À PAVIMENTAÇÃO DA EXTENSÃO DA RUA DAS NOGUEIRAS QUE LIGA AO BAIRRO TERRA NOVA. _x000D_
 _x000D_
 JUSTIFICATIVA: SÃO 150 METROS COM GRANDE FLUXO DE CAMINHÕES, ONDE A QUANTIDADE DE POEIRA ESTÁ AFETANDO A POPULAÇÃO NOS ARREDORES DA MESMA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 25 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 217/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA DA VALA MESTRA PERTO DA COMPORTA NA LOCALIDADE DO BAIRRO SUL DO RIO. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, POIS O MAU CHEIRO ESTA INSUPORTÁVEL. _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 25 DE JUNHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 218/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE COLOCAR REDUTORES DE VELOCIDADE NAS PROXIMIDADES DA ESCOLA DE ENSINO FUNDAMENTAL SANTA TEREZINHA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 219/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA À SECRETARIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO QUE:_x000D_
 _x000D_
 1. SEJA CONTRATADO UM VIGIA PARA O PERÍODO MATUTINO E VESPERTINO DA ESCOLA WALTER VICENTE GOMES, TENDO EM VISTA O ALTO NÚMERO DE PESSOAS MAL INTENCIONADAS QUE ADENTRAM O INTERIOR DA ESCOLAR PARA FAZER BADERNA, CHEGANDO A AMEAÇAR OS PAIS E PROFESSORES DOS ALUNOS; E_x000D_
 _x000D_
 2. SEJA REALIZADO O CONSERTO DO PORTÃO EXTERNO DA ESCOLA, UMA VEZ QUE PESSOAS MAL INTENCIONADAS E CURIOSOS POSSUEM LIVRE ACESSO DURANTE TODO O EXPEDIENTE ESCOLAR;_x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DE PAIS, PROFESSORES, ALUNOS E COMUNIDADE EM GERAL QUE UTILIZA O ESPAÇO FÍSICO DA ESCOLA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 220/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA À SECRETARIA MUNICIPAL DE EDUCAÇÃO SOLICITANDO QUE:_x000D_
 _x000D_
 1. SEJA REALIZADA A REFORMA DE TODOS OS BANHEIROS DA ESCOLA E QUE OS MESMOS ESTEJAM ABERTOS NOS HORÁRIOS DE AULA, E NÃO SOMENTE ALGUNS COMO É DE COSTUME; E_x000D_
 _x000D_
 2. SEJA REALIZADO O CONSERTO DO TELHADO DO GINÁSIO DE ESPORTES, O QUAL POSSUI DIVERSOS BURACOS, UMA VEZ QUE EM DIAS DE CHUVA A QUADRA FICA COMPLETAMENTE MOLHADA, OCASIONANDO QUEDAS DOS ALUNOS E DA COMUNIDADE EM GERAL QUE UTILIZADA ÀQUELE ESPAÇO._x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DE PAIS, PROFESSORES, ALUNOS E COMUNIDADE EM GERAL QUE UTILIZA O ESPAÇO FÍSICO DA ESCOLA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1442/1442_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1442/1442_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 221/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A COLOCAÇÃO DE PLACA DE IDENTIFICAÇÃO DA RUA PEDRO LAGUNA E TAMBÉM A LIMPEZA DA MESMA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 222/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL INDICANDO QUE SEJAM INSTALADOS POSTES DE LUZ EM PARTE DA RUA FELIPE MARCELINO CAETANO E NO CRUZAMENTO COM A RUA BAHIA, NO BAIRRO UNIVERSITÁRIO._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: NÚMERO ALTÍSSIMO DE RECLAMAÇÕES DOS MORADORES DESSAS RUAS POR CONTA DO PERIGO DE ASSALTO E DE PESSOAS MAL INTENCIONADAS QUE RONDAM AQUELE LOCAL POR FALTA DE ILUMINAÇÃO PÚBLICA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS	_x000D_
 VEREADOR	_x000D_
 _x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1447/1447_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1447/1447_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 223/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL SOLICITANDO QUE SEJA REVITALIZADA A PRAÇA GETÚLIO VARGAS, LOCALIZADA EM FRENTE À RÁDIO VALE. _x000D_
 _x000D_
 JUSTIFICATIVA: A PRAÇA QUE SE IDENTIFICA É HISTÓRIA, ALÉM DE SER MUITO CONHECIDA E VISITADA PELA COMUNIDADE TIJUQUENSE E, ATUALMENTE, SE ENCONTRA EM MAU ESTADO DE CONSERVAÇÃO, O QUE DEMANDA UMA REVITALIZAÇÃO URGENTE, COM A IMPLANTAÇÃO DE PASSEIOS, LUMINÁRIAS, BANCOS, LIXEIRAS ETC._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 224/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ENCAMINHE CORRESPONDÊNCIA AO EXECUTIVO MUNICIPAL SOLICITANDO QUE SEJA REALIZADA A PAVIMENTAÇÃO DO CENTRO DO PORTO DA ITINGA, QUE SE IDENTIFICA PELA COMUNIDADE PRÓXIMA A UNIDADE DO SAMAE. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: TRATA-SE DE UM ANTIGO REQUERIMENTO DA COMUNIDADE DO PORTO DA ITINGA E, TENDO EM VISTA A IMPORTÂNCIA DAQUELA COMUNIDADE PARA O DESENVOLVIMENTO HUMANO E SOCIAL DE TIJUCAS, A SOLICITAÇÃO DEVE SER ATENDIDA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1450/1450_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1450/1450_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 225/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE PEÇA A SUBSTITUIÇÃO DOS EXTINTORES DO TERMINAL RODOVIÁRIO DE TIJUCAS. _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: OS MESMOS ESTÃO VENCIDOS.  _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TANNAY VAZ JÚNIOR_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 07 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 226/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE SEJA RECOLOCADO BEBEDOURO NO TERMINAL RODOVIÁRIO DE TIJUCAS._x000D_
 _x000D_
 JUSTIFICATIVA:  OS USUÁRIOS DO TERMINAL RECLAMAM DA FALTA DE UM BEBEDOURO. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 TANNAY VAZ JÚNIOR_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 227/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS REFERENTE A ILUMINAÇÃO EXTERNA DO CASARÃO GALLOTTI._x000D_
 _x000D_
 	JUSTIFICATIVA: O CASARÃO GALLOTTI É UM DOS LOCAIS MAIS VISITADO DA CIDADE, PELA BELEZA, PELA HISTÓRIA E PELA SUA PRESERVAÇÃO. É UM DOS ENCANTOS QUE COMPÕE O NOSSO CENTRO HISTÓRICO, PORTANTO É DE SUMA IMPORTÂNCIA MANTER A ILUMINAÇÃO EXTERNA EM PERFEITO ESTADO DE MANUTENÇÃO E CONSERVAÇÃO._x000D_
 EM NOME DA COMUNIDADE SOLICITAMOS A PROVIDÊNCIA ACIMA MENCIONADA COM A FINALIDADE DE ATENDER ESSE PLEITO DA POPULAÇÃO. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 228/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE REALIZAR A LIMPEZA DA ÁREA VERDE LOCALIZADA NA RUA JUVENTINO GIACOMOSSI, AO LADO DA MARMORARIA TIJUCAS._x000D_
 _x000D_
 JUSTIFICATIVA: A REFERIDA ÁREA VERDE VEM SENDO UTILIZADA COMO DEPÓSITO DE ENTULHO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIÊNO DOS SANTOS_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 21 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 229/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE IMPLANTAR INTERNET LIVRE (WIFI) PARA OS USUÁRIOS DO TERMINAL RODOVIÁRIO DE TIJUCAS, À EXEMPLO DO QUE JÁ OCORRE EM CIDADES COMO FLORIANÓPOLIS E BALNEÁRIO CAMBORIÚ. _x000D_
 _x000D_
 JUSTIFICATIVA: REQUERIMENTO DOS USUÁRIOS DO TRANSPORTE COLETIVO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIÊNO DOS SANTOS_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 21 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 230/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE SEJAM LIMPAS AS BOCAS DE LOBO DA RUA MAURI AFONSO DA SILVA, NO BAIRRO XV DE NOVEMBRO. _x000D_
 _x000D_
 JUSTIFICATIVA: DE ACORDO COM OS MORADORES DA RUA MAURI AFONSO DA SILVA, APÓS A PASSAGEM DO SISTEMA DE ESGOTO, IMPLANTADO PELA EMPRESA COSATEL, AS BOCAS DE LOBO ENCONTRAM-SE ENTUPIDAS, OCASIONANDO ALAGAMENTOS EM DIAS DE CHUVA POR TODA A SUA EXTENSÃO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIÊNO DOS SANTOS_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 21 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 231/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE SEJAM LIMPAS AS VALAS QUE FAZEM FUNDO À RUA GRALHA AZUL (ATRÁS DA CRECHE EM CONSTRUÇÃO), NO BAIRRO NA PRAÇA. _x000D_
 _x000D_
 JUSTIFICATIVA: REQUERIMENTO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIÊNO DOS SANTOS_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 232/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
                  O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA, A VAPOR DE SÓDIO, NA RUA TITICA JACOMOSSI, CONHECIDA COMO ESTRADA GERAL DE NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: ESTA REIVINDICAÇÃO DA COMUNIDADE VEM DESDE 2012 E SERÁ DE IMPORTÂNCIA RELEVANTE PARA A SEGURANÇA DOS MORADORES DA REFERIDA RUA, PRINCIPALMENTE PARA AS MULHERES QUE TRABALHAM ATÉ A NOITE E USAM ESTA RUA._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 233/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
                  O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À TROCA DE TUBULAÇÃO DE UMA TRANSVERSAL EXISTENTE ENTRE AS RUAS GETÚLIO J. SIMAS E TOMAZIA F. ADRIANO, NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: COM AS FORTES CHUVAS ESSAS RUAS SOFREM COM AS ÁGUAS QUE FICAM SOBRE A RUA CAUSANDO TRANSTORNOS PARA ALGUMAS RESIDÊNCIAS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 234/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
                  O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE INSTALAR TRÊS LOMBADAS EM PONTOS CRÍTICOS DA RUA TITICA JACOMOSSI, NO BAIRRO DE NOVA DESCOBERTA, SENDO UM PRÓXIMO AO BAR DO DOMINGOS, OUTRA AO LADO DO BAR DA LÉIA E UMA TERCEIRA PRÓXIMO A RESIDÊNCIA DA SRA. NEUSA CARDOSO._x000D_
 _x000D_
 JUSTIFICATIVA: UMA REIVINDICAÇÃO DA COMUNIDADE DEVIDO À ALTA VELOCIDADE QUE CARROS, MOTOS E CAMINHÕES TRANSITAM NA REFERIDA RUA COLOCANDO EM RISCO A VIDA DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 235/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
                  O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À IMPLANTAÇÃO DE ABRIGOS DE ÔNIBUS NA RUA VALENTIM CELSO PEREIRA E NA PROXIMIDADE DA ANTIGA CERÂMICA DO SENHOR PEDRO DADAM EM NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: A QUANTIDADE DE CRIANÇAS QUE AGUARDAM O ÔNIBUS ESCOLAR DIARIAMENTE, COM CHUVAS OU FORTE CALOR, REQUER QUE ESTA PROVIDÊNCIA SEJA REALIZADA COM URGÊNCIA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 22 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 236/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
                  O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À IMPLANTAÇÃO DE UM PARQUE INFANTIL, JUNTO A UMA ACADEMIA AO AR LIVRE NAS PROXIMIDADES DA CERÂMICA TUPY E/OU NA ESCOLA ESTADUAL OLIVIA BASTOS, SITUADOS NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: PARA BENEFICIAR AS INÚMERAS FAMÍLIAS QUE MORAM NAS PROXIMIDADES CITADAS, À PRATICAREM SUA GINÁSTICA E BRINCADEIRAS INFANTIS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 237/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A INSTALAÇÃO DE UM REFLETOR, NO POSTE LOCALIZADO NO FINAL DA RUA 13 DE JUNHO, PRÓXIMO A COLÔNIA DE PESCADORES, NO BAIRRO DA PRAÇA. _x000D_
                 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 238/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA BENTO MARCELINO CARDOSO NO BAIRRO DE NOVA DESCOBERTA._x000D_
                 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 239/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO  DA RUA URUSSANGA NO BAIRRO DA JOAIA._x000D_
                 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 240/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA DA VIA PÚBLICA DA RUA SENADOR GALLOTTI, NO BAIRRO DA JOAIA , COM A MÁQUINA BOB CAT._x000D_
 _x000D_
                 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 241/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR AS IDENTIFICAÇÕES DA FROTA DE VEÍCULOS DA PREFEITURA, INCLUINDO AS MÁQUINAS._x000D_
 _x000D_
 JUSTIFICATIVA: PARA A POPULAÇÃO IDENTIFICAR OS VEÍCULOS EM TRABALHO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 242/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA NO TERRENO DA SEDE ESAÚ BAYER, NO BAIRRO PRAÇA, ONDE SE REÚNEM OS GRUPOS DE MÃES._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS INTEGRANTES._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 243/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA DA BOCA DE LOBO NA RUA INDEPENDÊNCIA PRÓXIMO AO BAR DO LORIVAL. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCINCULA	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 244/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA, NA COLÔNIA DE PESCADORES, LOCALIZADO NA RUA 13 DE JUNHO, NO BAIRRO DA PRAÇA. _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS PESCADORES, PARA SEGURANÇA DAS EMBARCAÇÕES. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 245/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
               O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DA RUA ALTINO JOÃO GOMES, (RUA DO CANTO) NO BAIRRO NOVA DESCOBERTA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 246/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
  O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR UM CAMPO DE FUTEBOL PARA O BAIRRO DE TERRA NOVA._x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 	_x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 247/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A COLOCAÇÃO DE UMA ÁREA DE LAZER COMUNITÁRIA, JUNTAMENTE COM UMA ACADEMIA AO AR LIVRE NAS PROXIMIDADES DA ESCOLA PRÉ-ESCOLAR TERRA NOVA, NO BAIRRO DA TERRA NOVA._x000D_
 _x000D_
 JUSTIFICATIVA: TRATA-SE DE REIVINDICAÇÃO DA COMUNIDADE PARA QUE OS MESMO TENHAM UM LOCAL PARA FAZER EXERCÍCIOS._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 248/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO DE TODO ENTORNO DO POSTO DE SAÚDE CAMPO NOVO E A COLOCAÇÃO DE UMA ÁREA DE LAZER COMUNITÁRIA, JUNTAMENTE COM UMA ACADEMIA AO AR LIVRE NO BAIRRO DO CAMPO NOVO._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 249/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À CONSTRUÇÃO DE UMA CASA MORTUÁRIA AO LADO DA IGREJA CATÓLICA NO BAIRRO DA TERRA NOVA._x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 250/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À CONSTRUÇÃO DE UMA NOVA PAVIMENTAÇÃO, COM PELO MENOS 100 METROS DE ESTRADA, BEM COMO EM TODO O ENTORNO DA IGREJA DE NOSSA SENHORA DO PARTO NO BAIRRO DE TERRA NOVA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 251/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À IMPLANTAÇÃO DE UM PARQUE INFANTIL, JUNTO A UMA ACADEMIA AO AR LIVRE NAS PROXIMIDADES DA ANTIGA RUA AZULÃO, QUE FICA NA ESQUINA DA RUA BENÍCIO E. REIS, LOCALIZADO NO BAIRRO DO CENTRO._x000D_
 _x000D_
 JUSTIFICATIVA:  PARA BENEFICIAR AS INÚMERAS FAMÍLIAS QUE MORAM PRÓXIMO AS ÁREAS CITADAS, À PRATICAREM GINÁSTICA E BRINCADEIRAS INFANTIS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 252/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR À INSTALAÇÃO DE PONTOS DE ÔNIBUS COBERTOS NAS RUAS PRETA PAULA, ALBINO CASAS, NOVA TRENTO E CAETANO ESTEVÃO RITA, TODAS SITUADAS NO BAIRRO DA JOAIA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 253/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UMA SALA, E/OU ALUGUEL DE SALA, PARA QUE SE TORNE SEDE DO GRUPO DA TERCEIRA IDADE DO BAIRRO DA JOAIA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE JULHO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 254/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UMA QUADRA DE ESPORTES NO PORTO DA ITINGA._x000D_
  _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 255/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE FAZER ESTACIONAMENTO EM APENAS UM LADO DA VIA DA RUA TAXISTA MAICON ROSA, BAIRRO UNIVERSITÁRIO._x000D_
  _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 11 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 256/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE ARBORIZAR A ÁREA VERDE LOCALIZADA NA RUA JUVENTINO GIACOMOSSI, ATRÁS DA EMPRESA COMPARTS. _x000D_
  _x000D_
            JUSTIFICATIVA: TENDO EM VISTA QUE ALI É UM LOCAL ONDE HÁ MUITAS EMPRESAS E TAMBÉM RESIDÊNCIAS. PRECISAMOS ARBORIZAR PARA PROMOVER A PURIFICAÇÃO DO AR, PROMOVENDO AOS MORADORES MAIOR QUALIDADE DE VIDA E SAÚDE RESPECTIVAMENTE. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Bete</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 257/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA NAS PROXIMIDADES DA LANCHONETE DO ZECA, NO BAIRRO JOAIA._x000D_
  _x000D_
            JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 ELIZABETE MIANES DA SILVA	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 258/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PAVIMENTAR A RUA GETULIO J. SIMAS NO BAIRRO DE NOVA DESCOBERTA._x000D_
  _x000D_
            JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1533/1533_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1533/1533_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 259/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE FAZER MELHORIAS NA RUA BENTO MARCELINO CARDOSO NO BAIRRO DE NOVA DESCOBERTA._x000D_
  _x000D_
  JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1534/1534_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1534/1534_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 260/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE REALIZAR A RECONSTRUÇÃO DO PONTO DE ÔNIBUS EXISTENTE NA ENTRADA DA RUA VALENTIN CELSO PEREIRA (POPULAR RUA DA CACHAÇA)._x000D_
  _x000D_
  JUSTIFICATIVA: O REFERIDO PONTO FOI DESTRUÍDO DEVIDO A UM GRAVE ACIDENTE OCORRIDO ALI. ESSE PONTO ATENDE QUASE TODO OS MORADORES DO BAIRRO SANTO ANTONIO QUE NECESSITAM PEGAR OS ÔNIBUS  QUE PASSAM PELA RODOVIA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1535/1535_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1535/1535_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 261/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO NA PAVIMENTAÇÃO DA AVENIDA VALÉRIO GOMES QUE FAZ A LIGAÇÃO ENTRE O BAIRRO DA PRAÇA E O CENTRO DA CIDADE._x000D_
 _x000D_
  	JUSTIFICATIVA: DEVIDO AO GRANDE FLUXO DE VEÍCULOS, ESPECIALMENTE VEÍCULOS PESADOS COM EXCESSO DE CARGAS,  A AVENIDA EM TODO SEU TRECHO POSSUI IRREGULARIDADES E UM GRANDE NÚMERO DE BURACOS NA PAVIMENTAÇÃO CAUSANDO DANOS AOS VEÍCULOS E INSEGURANÇA AOS MOTOCICLISTAS, CICLISTAS E PEDESTRES. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1536/1536_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1536/1536_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 262/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A RECUPERAÇÃO DOS MONUMENTOS, EQUIPAMENTOS E ILUMINAÇÃO NA PRAÇA OSNILDO LOPES NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REVITALIZADA EM JANEIRO DE 2012, A PRAÇA OSNILDO LOPES NO BAIRRO DA PRAÇA ESTÁ COMPLETAMENTE ABANDONADA. OS EQUIPAMENTOS ALI INSTALADOS VEM SOFRENDO COM A FALTA DE MANUTENÇÃO,  ZELO E CUIDADO. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1537/1537_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1537/1537_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 263/2014_x000D_
 _x000D_
 EXMO. SR. AILTON FERNANDES_x000D_
 DD. PREFEITO MUNICIPAL EM EXERCÍCIO_x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE REALIZAR ESTUDO APROPRIADO PARA IMPLANTAÇÃO DO VALE CULTURA, BENEFÍCIO A SER CONCEDIDO PARA OS SERVIDORES PÚBLICOS MUNICIPAIS._x000D_
 _x000D_
  	JUSTIFICATIVA: O VALE CULTURA É UM BENEFÍCIO CRIADO PELA LEI 12.761/2012, DESTINADO AOS TRABALHADORES DE CARTEIRA ASSINADA, PORÉM ACREDITAMOS QUE DEVERIA SER ESTENDIDO PARA OS SERVIDORES PÚBLICOS DO NOSSO MUNICÍPIO._x000D_
 ACREDITAMOS QUE SE INSTITUÍDO É UMA FERRAMENTA QUE VAI INCENTIVAR E ESTIMULAR O FUNCIONALISMO PÚBLICO MUNICIPAL. _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 LUIZ ROGÉRIO DA SILVA	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1555/1555_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1555/1555_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 25 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 264/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL _x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UMA LOMBADA NA AV. CARLOS HUMBERTO TERNES (P2), QUE DÁ ACESSO À RUA ESTEVÃO CAETANO RITA, BAIRRO JOAIA._x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1556/1556_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1556/1556_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 25 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 265/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL _x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONSTRUIR UMA CAPELA MORTUÁRIA ANEXO À IGREJA SANTO ANTONIO NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1557/1557_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1557/1557_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 25 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 266/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL _x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE UMA BOCA DE LOBO NA RUA NERI FRANCISCO CAMPOS, EM FRENTE A ACADEMIA SESC NO CENTRO. FOTO EM ANEXO._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1558/1558_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1558/1558_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 26 DE AGOSTO DE 2014._x000D_
 _x000D_
 INDICAÇÃO Nº 267/2014_x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL _x000D_
 TIJUCAS &amp;#8211; SC_x000D_
 _x000D_
 SENHOR PREFEITO,_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE INSTALAR ABRIGOS DE ÔNIBUS NOS PONTOS DE PARADA NAS RUAS PRETA PAULA, ALBINO CASAS, NOVA TRENTO E CAETANO ESTEVÃO RITA, BEM COMO COLOCAÇÃO DE REDUTORES DE VELOCIDADE E FAIXA DE PEDESTRE NA RUA SENADOR GALLOTTI EM FRENTE A IGREJA DE SÃO PEDRO._x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE SETEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 268/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DE TIJUCAS, E COM O REGIMENTO INTERNO, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS REFERENTE A ILUMINAÇÃO EXTERNA DO CASARÃO GALLOTTI._x000D_
 _x000D_
 	JUSTIFICATIVA: O CASARÃO GALLOTTI É UM DOS LOCAIS MAIS VISITADO DA CIDADE, PELA BELEZA, PELA HISTÓRIA E PELA SUA PRESERVAÇÃO. É UM DOS ENCANTOS QUE COMPÕE O NOSSO CENTRO HISTÓRICO, PORTANTO É DE SUMA IMPORTÂNCIA MANTER A ILUMINAÇÃO EXTERNA EM PERFEITO ESTADO DE MANUTENÇÃO E CONSERVAÇÃO._x000D_
 EM NOME DA COMUNIDADE SOLICITAMOS A PROVIDÊNCIA ACIMA MENCIONADA COM A FINALIDADE DE ATENDER ESSE PLEITO DA POPULAÇÃO. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 23 DE SETEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 269/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A COLOCAÇÃO DE DUAS LOMBADAS FÍSICAS NA RUA CORONEL IZIDORO, ENTRE A CANTINA DA UNIVALI E A ESCOLA DE IDIOMAS KNN._x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES_x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS	_x000D_
 VEREADORA	_x000D_
 </t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 270/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE FAZER A MANUTENÇÃO DA ÁREA VERDE NA AVENIDA CARLOS HUMBERTO TERNES, NO BAIRRO DA JOAIA._x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 271/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE  MANDAR FAZER O CALÇAMENTO EM FRENTE O POSTO DE SAÚDE NO PORTO DA ITINGA._x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: A PEDIDO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 272/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE SOLICITAR AO DIRETOR DO  DITRAN QUE VERIFIQUE AS LOMBADAS QUE ESTÃO SENDO FEITAS DE FORMA IRREGULARES, NA RUA VALENTIM CELSO PEREIRA (RUA DA CACHAÇA ) NO BAIRRO DE NOVA DESCOBERTA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 273/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE  FAZER A LIMPEZA NAS BOCAS DE LOBO E COLOCAR GRADES NAS MESMAS, NA RUA IPÊ DA MATA, NO LOTEAMENTO MATA ATLÂNTICA II._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 274/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE SOLICITAR AO DIRETOR DO DITRAN PARA QUE SEJAM COLOCADAS AS PLACAS DE IDENTIFICAÇÃO DAS RUAS CÍCERO FELÍCIO E ADELIZ EDUARDO REIS, AMBAS NO BAIRRO NOVA DESCOBERTA_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 275/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE FAZER A COLOCAÇÃO DE PARALELEPÍPEDOS EM FRENTE AO ESTABELECIMENTO DO SR. PEDRO RUSSO, NA AVENIDA CARLOS HUMBERTO TERNES, NO BAIRRO JOAIA._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA: FOI TIRADO PARA FAZER O ASFALTO DA AVENIDA E O MESMO ESTÁ SOLICITANDO A REPOSIÇÃO.  _x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 PAULO SARTORI	_x000D_
 VEREADOR	_x000D_
 </t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Serginho, Betinho, Dinho, Eder Muraro, Edson Souza, Jean do Nico, Rogerinho, Tem</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 23 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 276/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITAM QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE RECUAR, POR APROXIMADAMENTE 2 (DOIS) METROS, O MURO LOCALIZADO NA RUA GAUDÊNCIO CAMPOS, PERTENCENTE AO IMÓVEL ESTABELECIDO AO LADO DA PREFEITURA MUNICIPAL, DE PROPRIEDADE DO MUNICÍPIO, A FIM DE POSSIBILITAR O ESTACIONAMENTO DE VEÍCULOS._x000D_
 _x000D_
  JUSTIFICATIVA: A RUA GAUDÊNCIO CAMPOS, ANTIGA RUA DA ÁREA CENTRAL DO MUNICÍPIO, É UM LOGRADOURO DE INTENSO MOVIMENTO, TENDO NAS PROXIMIDADES DA CONFLUÊNCIA COM A RUA CEL. BUCHELLE, INTENSO FLUXO DE VEÍCULOS, POR CONTA DE UMA CLÍNICA MÉDICA, UMA AUTO ESCOLA E UM ESCRITÓRIO DE ADVOCACIA, ENTRE OUTROS ESTABELECIMENTOS. POR FORÇA DA MENCIONADA SITUAÇÃO, É DIÁRIA A DEMANDA POR ESTACIONAMENTO, PROVOCANDO O ESTRANGULAMENTO DO TRÂNSITO. O RECUO DO MURO LATERAL DO IMÓVEL QUE PERTENCE À ADMINISTRAÇÃO MUNICIPAL E ESTÁ SEM USO, FACILITARIA O ESTACIONAMENTO DE VEÍCULOS NA MOVIMENTADA ÁREA._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
            SÉRGIO MURILO CORDEIRO                                EDER MURARO_x000D_
                      VEREADOR                                                VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 ANTÍDIO PEDRO REIS                           JOSÉ ROBERTO GIACOMOSSI_x000D_
                   VEREADOR                                                    VEREADOR_x000D_
 _x000D_
 _x000D_
             EDSON JOSÉ SOUZA                                VILSON JOSÉ PORCINCULA_x000D_
                     VEREADOR                                                  VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
          LUIZ ROGÉRIO DA SILVA                         JEAN CARLOS DE SIENO DOS SANTOS_x000D_
                    VEREADOR                                                       VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 277/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE IMPLANTAR A LEI DA FICHA LIMPA MUNICIPAL À EXEMPLO DE OUTROS MUNICÍPIOS QUE JÁ ADERIRAM AO MOVIMENTO, DANDO COM ISSO, MAIS SERIEDADE AO EXERCÍCIO DO GOVERNO EM ÂMBITO MUNICIPAL. _x000D_
 _x000D_
  JUSTIFICATIVA: A PRESENTE PROPOSITURA VISA ATENDER AS CONSTANTES REIVINDICAÇÕES DOS MUNÍCIPES, QUE PROTESTAM POR MORALIZAÇÃO E PELO FIM DO EXERCÍCIO DE CARGOS PÚBLICOS POR ÀQUELES CONDENADOS EM ALGUM DOS CRIMES PREVISTOS PELA LEI COMPLEMENTAR N° 64/90. AINDA, COM INTUITO DE CONTRIBUIR, SEGUE ANEXA A LEI MUNICIPAL DA FICHA LIMPA DO MUNICÍPIO DE FOZ DO IGUAÇU-PR._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                   JEAN CARLOS DE SIENO DOS SANTOS_x000D_
                                                          VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 278/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE VIABILIZAR O RECAPEAMENTO DA RUA BENTO MARCELINO CARDOSO, NO BAIRRO NOVA DESCOBERTA. _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 279/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITAM QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE CONSTRUIR UMA CRECHE NO BAIRRO DO TIMBÉ. _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI                  EDER MURARO_x000D_
 VEREADOR                          VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 280/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO COM LAJOTAS (PELO MENOS 150 METROS) EM FRENTE À IGREJA NOSSA SENHORA DO PARTO, NA LOCALIDADE DE TERRA NOVA._x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 281/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A PAVIMENTAÇÃO COM LAJOTAS NO ENTORNO DO POSTO DE SAÚDE DR. NILTON OLINGER ATÉ A PONTE QUE FICA DO LADO DA ESCOLA DO CAMPO NOVO._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES. _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 282/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE AUMENTAR O REPASSE DO HOSPITAL SÃO JOSÉ E MATERNIDADE CHIQUINHA GALLOTTI DE R$ 63.000,00 PARA R$ 100.000,00._x000D_
 _x000D_
  	JUSTIFICATIVA: COM ESTE VALOR TERÍAMOS NO PERÍODO VESPERTINO DOIS MÉDICOS PLANTONISTAS E O PA 24 HORAS PASSARIA A ATENDER APENAS NO PERÍODO DIURNO NÃO TRAZENDO PREJUÍZO PARA O EXECUTIVO E COM CERTEZA IRÍAMOS ACABAR COM A DEMORA DO ATENDIMENTO NA EMERGÊNCIA DO HOSPITAL SÃO JOSÉ E A FALTA CONTÍNUA DE MÉDICOS NO PA 24 HORAS._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 283/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UMA CRECHE NA LOCALIDADE DE ITINGA E CAMPO NOVO, SENDO QUE A DO CAMPO NOVO VISA ATENDER TAMBÉM AS LOCALIDADES DE OLIVEIRA E TERRA NOVA._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 284/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A REFORMA DA PONTE PÊNCIL NA LOCALIDADE DE TERRA NOVA._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
@@ -17921,738 +17921,738 @@
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SUÍÇO NA LOCALIDADE DE TERRA NOVA._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 286/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E DE UMA FAIXA DE PEDESTRE EM FRENTE AO HOSPITAL SÃO JOSÉ E MATERNIDADE CHIQUINHA GALLOTTI/HIPERMERCADO KOCH._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 287/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE TRANSFORMAR O PRÉ-ESCOLAR TERRA NOVA II, QUE SE ENCONTRA FECHADO, EM UMA SEDE COMUNITÁRIA COM ACADEMIA AO AR LIVRE._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 288/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE PROVIDENCIAR A REPOSIÇÃO DOS TUBOS DA REDE DE ESGOTO DO POSTO DE SAÚDE DO CAMPO NOVO ATRÁS DA RESIDÊNCIA DO SR. JUCÉLIO PAINI._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 289/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE REFAZER TODA A CALÇADA, LOCALIZADA EM FRENTE A LOJA PONTO CERTO, NA AVENIDA BAYER FILHO, ESQUINA COM A RUA IRENE P. BARRETO, N° 1545 NO CENTRO DA CIDADE. _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, POIS A CALÇADA ESTA TOTALMENTE DANIFICADA, PROVOCANDO ALGUNS ACIDENTES._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 290/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE COLOCAR UMA PLACA NO INICIO DA RUA IPÊ DA MATA, LOCALIZADA NO LOTEAMENTO MATA ATLÂNTICA, NO BAIRRO AREIAS, SENDO QUE NÃO TEM COMO IDENTIFICÁ-LA VINDO PELO SENTIDO DA AVENIDA JOSÉ MANOEL REIS._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES. _x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 JOSÉ LEAL SILVA JÚNIOR_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 30 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 291/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA ANALISE A POSSIBILIDADE DE ELABORAR E ENCAMINHAR PARA APRECIAÇÃO E VOTAÇÃO NESTA CASA DE LEIS, UM PROJETO DE LEI ONDE AS PAVIMENTAÇÕES EXECUTADAS NO PERÍMETRO URBANO, 30% SEJAM DESTINADAS AS ÁREAS RURAIS._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EDER MURARO_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 292/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA REALIZE A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA RUA GERALDO REBELO, PRÓXIMO AO ANDRÉ AUTO CENTER._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: A PRESENTE PROPOSITURA VISA ATENDER AS CONSTANTES REIVINDICAÇÕES DO COMÉRCIO DAQUELA LOCALIDADE, BEM COMO VISA REFORÇAR O PEDIDO REALIZADO PESSOALMENTE PELOS EMPRESÁRIOS AO PREFEITO EM SEU GABINETE EM REUNIÃO REALIZADA NO DIA 09/10/2014._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 293/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE SEJAM NOTIFICADOS OS PROPRIETÁRIOS DE VÁRIOS TERRENOS LOCALIZADOS NA RUA GERALDO REBELO, TENDO EM VISTA QUE SÃO INÚMEROS OS IMÓVEIS COM ACÚMULO EXCESSIVO DE LIXO, TRATANDO-SE, PORTANTO, DE QUESTÃO DE SAÚDE PÚBLICA._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: A PRESENTE PROPOSITURA VISA ATENDER AS CONSTANTES REIVINDICAÇÕES DO COMÉRCIO DAQUELA LOCALIDADE, BEM COMO VISA REFORÇAR O PEDIDO REALIZADO PESSOALMENTE PELOS EMPRESÁRIOS AO PREFEITO EM SEU GABINETE EM REUNIÃO REALIZADA NO DIA 09/10/2014._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 294/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA QUE VOSSA EXCELÊNCIA REALIZE A RETIRADA DA PLACA INDICATIVA DE SANTUÁRIO MADRE PAULINA LOCALIZADA NO TREVO PRÓXIMO AO POSTO DO DINHO, TENDO EM VISTA QUE A INDICAÇÃO NÃO ESTÁ CORRETA DESDE A PAVIMENTAÇÃO E ABERTURA DA AV. CARLOS HUMBERTO TERNES._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: A PRESENTE PROPOSITURA VISA ATENDER AS CONSTANTES REIVINDICAÇÕES DO COMÉRCIO DAQUELA LOCALIDADE, BEM COMO VISA REFORÇAR O PEDIDO REALIZADO PESSOALMENTE PELOS EMPRESÁRIOS AO PREFEITO EM SEU GABINETE EM REUNIÃO REALIZADA NO DIA 09/10/2014._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 295/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE SEJA REALIZADO O ATERRO DO INÍCIO DA RUA ABRÃO CAETANO, TENDO EM VISTA QUE APÓS A COLOCAÇÃO DO CASCALHO A RUA ESTÁ INTRANSITÁVEL._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: A PRESENTE PROPOSITURA VISA ATENDER AS CONSTANTES REIVINDICAÇÕES DA POPULAÇÃO, BEM COMO PRESERVAR A INTEGRIDADE FÍSICA DOS MOTOQUEIROS E CICLISTAS QUE TRANSITEM POR LÁ._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 296/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE SEJA REALIZADA A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE, CONHECIDA COMO ACADEMIA DA TERCEIRA IDADE, NO ESPAÇO DO PÁTIO DA UNIDADE DE SAÚDE DO PORTO DA ITINGA._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: A PRESENTE PROPOSITURA VISA ATENDER AS CONSTANTES REIVINDICAÇÕES DA POPULAÇÃO MORADORA DAQUELA COMUNIDADE._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 10 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 297/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE SEJA REALIZADA UMA REUNIÃO COM OS EMPRESÁRIOS QUE TRANSITAM COM CAMINHÕES PESADOS NA RUA GERAL DO PORTO DA ITINGA, COM INTUITO DE QUE AQUELA VIA SEJA MOLHADA COM MAIS FREQUÊNCIA, TENDO EM VISTA QUE A POEIRA É PREJUDICIAL À SAÚDE DOS MORADORES DAQUELA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: A PRESENTE PROPOSITURA VISA ATENDER AS CONSTANTES REIVINDICAÇÕES DA POPULAÇÃO, BEM COMO COBRAR A RESPONSABILIDADE SOCIAL DAS PRINCIPAIS EMPRESAS QUE UTILIZAM DAQUELA VIA PARA O TRÂNSITO DE CAMINHÕES PESADOS._x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 JEAN CARLOS DE SIENO DOS SANTOS_x000D_
 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 11 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 298/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE SEJA COLOCADO UMA PLACA DE IDENTIFICAÇÃO NA RUA OTAVIO JÚLIO DOS SANTOS, ATRÁS DO CAQUINHO NO BAIRRO AREIAS._x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: POR SOLICITAÇÃO DOS MORADORES, POIS É UMA RUA SEM SAÍDA E COMO NÃO TEM IDENTIFICAÇÃO, O CORREIO NÃO ENTRA PARA FAZER AS ENTREGAS DE CORRESPONDÊNCIAS. _x000D_
 _x000D_
  _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCÍNCULA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 299/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE TOMAR PROVIDÊNCIAS JUNTO A EMPRESA COSATEL, RESPONSÁVEL PELA OBRA DE IMPLANTAÇÃO DO ESGOTO SANITÁRIO NO MUNICÍPIO DE TIJUCAS/SC, NO SENTIDO DA REFERIDA EMPRESA REALIZAR UMA OPERAÇÃO TAPA BURACO NA RUA 13 DE NOVEMBRO, CENTRO DA CIDADE, QUE APÓS AS OBRAS DO ESGOTO SANITÁRIO FICOU EM PÉSSIMAS CONDIÇÕES DE TRAFEGABILIDADE. _x000D_
 _x000D_
  	JUSTIFICATIVA: CONSIDERANDO QUE SE TRATA DE UMA IMPORTANTE VIA PÚBLICA, QUE FAZ A LIGAÇÃO DO CENTRO DA CIDADE COM VÁRIOS BAIRROS E LOCALIDADES DO MUNICÍPIO, ENCONTRAM-SE COM VARIAS FALHAS NO ACABAMENTO DA PAVIMENTAÇÃO APÓS A IMPLANTAÇÃO DO ESGOTO SANITÁRIO PELA EMPRESA COSATEL, TAL REIVINDICAÇÃO SE FAZ NECESSÁRIA UMA VEZ QUE A POPULAÇÃO VEM CRITICANDO E SOFRENDO COM TANTOS BURACOS FEITOS NA RUA PELA REFERIDA EMPRESA  FICANDO IMPRATICÁVEL O TRAFEGO DE VEÍCULOS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 300/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE VIABILIZAR A IMPLANTAÇÃO DO PÁTIO DA IGREJA ASSÉMBLEIA DE DEUS, LOCALIZADA NA LOCALIDADE DE TERRA NOVA. _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: TAL REIVINDICAÇÃO FOI SOLICITADA A ESTE VEREADOR POR MEMBROS DA REFERIDA IGREJA E EM FUNÇÃO DISSO SOLICITAMOS ATENÇÃO ESPECIAL POR PARTE DO PREFEITO MUNICIPAL NO SENTIDO DE ATENDER ESSE PLEITO._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 301/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A CONSTRUÇÃO DE PROTEÇÕES LATERAIS (CORRIMÕES) NA PONTE DOS HONÓRIOS, LOCALIZADA NA LOCALIDADE DE CAMPO NOVO, QUE SE ENCONTRAM DANIFICADOS/QUEBRADOS HÁ VÁRIOS MESES._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: COM O INTUITO DE PROPORCIONAR MELHOR SEGURANÇA AOS USUÁRIOS DA PONTE EM QUESTÃO, SOLICITAMOS AO PREFEITO MUNICIPAL, QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE CORRIMÕES NAS LATERAIS DA REFERIDA PONTE TRATA-SE DE UMA OBRA PEQUENA MAS IMPORTANTE PARA EVITAR ACIDENTES COM VEÍCULOS E PEDESTRES DURANTE A TRAVESSIA._x000D_
 _x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 302/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE TOMAR PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE DA PREFEITURA MUNICIPAL NO SENTIDO DE REALIZAR LIMPEZA GERAL NA RUA INDEPENDÊNCIA LOCALIZADA NO BAIRRO DA PRAÇA, BEM COMO A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL DE TRÂNSITO NA REFERIDA VIA PÚBLICA E EM TODOS OS SEUS CRUZAMENTOS. _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: TAL REIVINDICAÇÃO PARTIU DOS MORADORES QUE PROCURARAM ESTE VEREADOR PARA SOLICITAR A PRESTAÇÃO DESSES SERVIÇOS JUNTO AO PREFEITO MUNICIPAL DEVIDO A RECENTE PAVIMENTAÇÃO DESSA VIA, SE FAZ NECESSÁRIO A REALIZAÇÃO DESSES ACABAMENTOS EM TODAS A SUA EXTENSÃO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 303/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE IMPLANTAR UMA ACADEMIA AO AR LIVRE NO PARQUE RESIDENCIAL AUGUSTO BAYER. _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: TRATA-SE DE UMA ANTIGA REIVINDICAÇÃO DOS MORADORES JUNTO AO PODER EXECUTIVO E LEGISLATIVO, POR ISSO SOLICITAMOS ATENÇÃO ESPECIAL DA PREFEITURA MUNICIPAL, NO SENTIDO DE VIABILIZAR O MAIS RÁPIDO POSSÍVEL ESSE PLEITO DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 304/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE IMPLANTAR UMA ACADEMIA AO AR LIVRE NO LOTEAMENTO ALEXANDRE TERNES, LOCALIZADO NO CENTRO DA CIDADE. _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: TRATA-SE DE UMA REIVINDICAÇÃO CONSTANTE DOS MORADORES DA COMUNIDADE._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
@@ -18675,737 +18675,737 @@
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR JUNTO A EMPRESA COSATEL, RESPONSÁVEL PELA EXECUÇÃO DAS OBRAS DE IMPLANTAÇÃO DO ESGOTO SANITÁRIO NO MUNICÍPIO DE TIJUCAS, MELHORIAS NAS OBRAS DE ACABAMENTO NA PAVIMENTAÇÃO DA RUA JOSÉ ANGELIM GALLOTTI, LOCALIZADA NO BAIRRO DA PRAÇA, QUE APÓS A ABERTURA DE VALAS PARA COLOCAÇÃO DA TUBULAÇÃO, ENCONTRA-SE EM PÉSSIMO ESTADO DE MANUTENÇÃO E CONSERVAÇÃO, DIFICULTANDO O TRÂNSITO DE VEÍCULOS._x000D_
 _x000D_
  	JUSTIFICATIVA: TRATA-SE DAS DEVIDAS RECLAMAÇÕES DOS MORADORES DA REFERIDA VIA PÚBLICA, BEM COMO DA POPULAÇÃO EM GERAL, NO QUE SE REFERE AOS SERVIÇOS DE ACABAMENTO DAS PAVIMENTAÇÕES DAS RUAS PRESTADOS PELA EMPRESA COSATEL, POIS POR ONDE PASSA A CANALIZAÇÃO DO ESGOTO A MÁ QUALIDADE NA PRESTAÇÃO DESSES SERVIÇOS VEM CAUSANDO OS MAIS DIVERSOS TRANSTORNOS E DESCONFORTOS AO TRÂNSITO E A POPULAÇÃO DE TIJUCAS._x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 306/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE FAZER A MANUTENÇÃO DA RUA CEARA, TENDO EM VISTA QUE A MESMA ESTÁ COM BURACOS NA PAVIMENTAÇÃO CAUSANDO TRANSTORNOS AOS USUÁRIOS DA REFERIDA VIA ._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 13 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 307/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE RECAPEAR A ESTRADA GERAL DO PORTO DA ITINGA E ITINGA, CONSTRUIR UMA ÁREA DE LAZER PARA USO DAQUELA COMUNIDADE, MAIS ESPECIFICAMENTE NO PORTO DA ITINGA. FALA-SE DE UMA ÁREA SIMPLES, TAIS COMO UMA QUADRA DE AREIA E UMA ACADEMIA DA MELHOR IDADE._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REIVINDICAÇÃO DOS MORADORES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 308/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DA RETIRADA DAQUELE MONTE DE AREIA DEPOSITADO NO TREVO DA RUA GERALDO REBELO DE FRONTE A PRAÇA JOÃO ADOLFO CHAVES NETO, NAS PROXIMIDADES DO POSTO DO DINHO E PLANETA PISCINAS._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: AS FESTAS NATALINAS ESTÃO SE APROXIMANDO E PRECISAMOS MANTER NOSSA CIDADE EM CLIMA DE FESTA. LIMPA E ORGANIZADA, ADEMAIS O COMÉRCIO PERDEM O ÂNIMO DE DECORAREM SEUS ESTABELECIMENTOS EM VIRTUDE DA DESORGANIZAÇÃO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 24 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 309/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE FAZER REPAROS NAS BOCAS DE LOBO DA RUA SENADOR GALLOTTI, NO BAIRRO JOAIA._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES, POIS VÁRIAS BOCAS ESTÃO ENTUPIDAS E SEM PROTEÇÃO._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 310/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PAVIMENTAR A RUA JOÃO ALEXANDRE DA SILVA, NO BAIRRO UNIVERSITÁRIO._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 PAULO SARTORI_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 01 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 311/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA NA PRAÇA DA BÍBLIA, NO BAIRRO DA PRAÇA._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 VILSON JOSÉ PORCÍNCULA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 312/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A LIMPEZA DAS ÁREAS VERDES LOCALIZADAS NOS LOTEAMENTOS &amp;#8220;ALEXANDRE TERNES FILHO&amp;#8221;, &amp;#8220;DONATIL&amp;#8221; E &amp;#8220;PARQUE RESIDENCIAL E INDUSTRIAL AUGUSTO BAYER&amp;#8221;._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 313/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR MANUTENÇÃO NAS ACADEMIAS INSTALADAS NAS PRAÇAS &amp;#8220;HENRIQUE JOSÉ TERNES&amp;#8221; E &amp;#8220;OSNILDO LOPES&amp;#8221;._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: SOLICITAÇÃO DOS MORADORES._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS _x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 314/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A INSTALAÇÃO DE PURIFICADORES DE ÁGUA NAS UNIDADES DE ENSINO QUE ATENDEM A EDUCAÇÃO INFANTIL, ASSISTIDAS PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE TIJUCAS._x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: GARANTIR QUE CRIANÇAS E PROFISSIONAIS DA EDUCAÇÃO INFANTIL BEBAM ÁGUA POTÁVEL, HAJA VISTA QUE NO DECORRER DO ANO NÃO É FEITA A LIMPEZA DOS RESERVATÓRIOS DE ÁGUA DAS REFERIDAS UNIDADES, COLOCANDO EM RISCO A SAÚDE DOS MESMOS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 315/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROMOVER A LIMPEZA E MANUTENÇÃO DAS BOCAS DE LOBO DO BAIRRO UNIVERSITÁRIO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: AS BOCAS DE LOBO ESTÃO ENTUPIDAS E COM TAMPAS ARREBENTADAS, CAUSANDO TRANSTORNOS AOS MORADORES E VISITANTES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 316/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE ENVIAR AO LEGISLATIVO PROJETO DE LEI QUE REGULARIZE AS MATRÍCULAS NA REDE ESCOLAR MUNICIPAL, CRIANDO CRITÉRIOS POR ZONEAMENTO._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: REDUZIR O NÚMERO DE ESTUDANTES QUE FAZEM USO DO TRANSPORTE ESCOLAR, REDUZINDO CONSEQUENTEMENTE OS GASTOS POR PARTE DO EXECUTIVO NESTE SERVIÇO._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 317/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	A VEREADORA QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE INSTALAR PROTEÇÃO LATERAL (GUARD RAIL) NA PONTE CONHECIDA COMO &amp;#8220;PONTE DO JORGINO&amp;#8221; LOCALIZADA NA RUA 13 DE MAIO, BAIRRO AREIAS, BEM COMO TODA A SINALIZAÇÃO NECESSÁRIA. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  	JUSTIFICATIVA: FORNECER SEGURANÇA AOS MORADORES, PEDESTRES, CICLISTAS E MOTORISTAS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 LIALDA LEMOS_x000D_
 VEREADORA_x000D_
 </t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 04 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 318/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROCEDER A PAVIMENTAÇÃO DA RUA IZAIAS NUNES, NO BAIRRO JOÁIA._x000D_
 _x000D_
  	JUSTIFICATIVA: TRATA-SE DE UMA PEQUENA SERVIDÃO, COM APROXIMADAMENTE 300,00 METROS DE CUMPRIMENTO, POR 3,50 METROS DE LARGURA, LOCALIZADA NO BAIRRO JOÁIA, LADO DIREITO DA VIA, SENTIDO OESTE/LESTE. A REALIZAÇÃO DESTA OBRA PROPORCIONARÁ MELHOR QUALIDADE DE VIDA AOS MORADORES, ACABANDO COM A POEIRA EM DIA DE SOL E COM A LAMA NOS DIAS DE CHUVA, BEM COMO VALORIZARÁ OS IMÓVEIS E A CIDADE. SENDO ASSIM, ESPERAMOS A REALIZAÇÃO DESSA OBRA, QUE É UMA ANTIGA REIVINDICAÇÃO DOS MORADORES DAQUELA COMUNIDADE._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 319/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE REALIZAR REPAROS, MANUTENÇÃO E CONSERVAÇÃO DE UMA BOCA DE LOBO E PASSEIO LOCALIZADO NA RUA 13 DE NOVEMBRO ESQUINA COM A RUA 13 DE MAIO, NO CENTRO DA CIDADE._x000D_
 _x000D_
  	JUSTIFICATIVA: SUSPEITA-SE QUE A BOCA DE LOBO FOI DANIFICADA POR UM VEICULO PESADO QUE A QUEBROU, ABRINDO UMA CRATERA NO LOCAL. ATENDENDO REIVINDICAÇÃO DOS MORADORES SOLICITAMOS AS DEVIDAS PROVIDÊNCIAS, POIS DA FORMA QUE SE ENCONTRA O BURACO PODE COLOCAR EM RISCO OS CIDADÃOS E O TRÂNSITO LOCAL. SOLICITO, AINDA, QUE SEJA ENCAMINHADA CÓPIA DA REFERIDA INDICAÇÃO PARA A SECRETÁRIA DE OBRAS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 320/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE CONTATAR OU DESPACHAR COMUNICAÇÃO AO PROPRIETÁRIO DE UM TERRENO SITUADO À RUA LEOBERTO LEAL, AO LADO DA CLINIVAT, SOLICITANDO A CONSTRUÇÃO DE CALÇADA._x000D_
 _x000D_
  	JUSTIFICATIVA: TRATA-SE DE UMA RUA LOCALIZADA NO CENTRO DA CIDADE, NECESSITANDO URGENTEMENTE DA CONSTRUÇÃO DE PASSEIO COM O INTUITO DE MELHORAR O ASPECTO URBANÍSTICO DA CAPITAL DO VALE. DESSA FORMA, A CONSTRUÇÃO DO PASSEIO COLABORA SIGNIFICATIVAMENTE PARA A ACESSIBILIDADE E MOBILIDADE URBANA. A CALÇADA EM BOAS CONDIÇÕES EVITA QUEDAS, PRINCIPALMENTE DE PESSOAS IDOSAS E FACILITA O TRANSITO DE PEDESTRES._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 321/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE TOMAR PROVIDÊNCIA NO SENTIDO DE REALIZAR REPAROS E MANUTENÇÃO PERIÓDICA NOS APARELHOS DAS ACADEMIAS DE GINÁSTICA AO AR LIVRE LOCALIZADAS NO BAIRRO DA PRAÇA E NO CENTRO, EM FRENTE A RIVEL. OS REFERIDOS APARELHOS SE ENCONTRAM DANIFICADOS, NECESSITANDO DE SERVIÇOS URGENTES DE MANUTENÇÃO._x000D_
 _x000D_
  	JUSTIFICATIVA: SENHOR PREFEITO E SENHORES VEREADORES, DEVIDO AO GRANDE NÚMERO DE PESSOAS QUE UTILIZAM OS APARELHOS DA ACADEMIA, SE FAZ NECESSÁRIO REALIZAR SERVIÇOS DE REPAROS, MANUTENÇÃO E CONSERVAÇÃO PERIODICAMENTE. O FREQUENTE USO ALIADA A CORROSÃO PROPORCIONADA PELO TEMPO DANIFICAM ALGUMAS PEÇAS DOS EQUIPAMENTOS, QUEM VAI ATÉ O ESPAÇO PARA SE EXERCITAR NOS APARELHOS CORRE RISCO DE NÃO CONSEGUIR FAZER OS MOVIMENTOS DE MANEIRA ADEQUADA, JÁ QUE OS EQUIPAMENTOS ESTÃO DETERIORADOS OU DANIFICADOS, ISSO PODE ATÉ MESMO GERAR RISCOS PARA A SAÚDE, COMO UMA LESÃO POR MOVIMENTO INADEQUADO. SENDO ASSIM, SOLICITAMOS OS DEVIDOS REPAROS. SOLICITO AINDA QUE SEJA ENCAMINHADA CÓPIA DA REFERIDA INDICAÇÃO PARA A SECRETÁRIA MUNICIPAL DE OBRAS. _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.doc</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 322/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE DETERMINAR QUE A EMPRESA CONTRATADA PARA EXECUTAR AS OBRAS DE IMPLANTAÇÃO DA CANALIZAÇÃO PARA A MELHORIA NO SISTEMA DE ABASTECIMENTO DE ÁGUA DO BAIRRO DA PRAÇA EXECUTE AS CORREÇÕES EM RELAÇÃO AOS PÉSSIMOS SERVIÇOS PRESTADOS NO ACABAMENTO DA PAVIMENTAÇÃO POR ONDE PASSARAM AS VALAS PARA ATERRAMENTO DOS CANOS, COMO POR EXEMPLO:_x000D_
 _x000D_
 A)	RUA ANTONIO CHEREM, ESQUINA COM A RUA MARECHAL DEODORO: A FAIXA DE PEDESTRE FOI CORTADA E O PISO ASFÁLTICO AINDA NÃO FOI RECONSTRUÍDO;_x000D_
 B)	NA RUA FLORIANÓPOLIS ESQUINA COM A RUA ELÓI ERASMO DA SILVA: O ACABAMENTO DA PAVIMENTAÇÃO NESSE CRUZAMENTO FOI RECONSTRUÍDO TOTALMENTE DE FORMA IRREGULAR, OU SEJA, DE PÉSSIMA QUALIDADE; _x000D_
 C)	FISCALIZAR O PÉSSIMO ACABAMENTO NA RUA 13 DE NOVEMBRO ESQUINA COM A RUA MANOEL LUIZ DOS SANTOS, CENTRO DA CIDADE;_x000D_
 D)	FISCALIZAR O ACABAMENTO DA PAVIMENTAÇÃO NA RUA 13 DE NOVEMBRO ESQUINA COM A RUA JOSÉ JOAQUIM SANTANA, CENTRO DA CIDADE, QUE SE ENCONTRA COM A PAVIMENTAÇÃO IRREGULAR._x000D_
 	JUSTIFICATIVA: ALERTAMOS A ADMINISTRAÇÃO MUNICIPAL QUE REALIZE FISCALIZAÇÕES MAIS APURADAS NO ACABAMENTO DA PAVIMENTAÇÃO DAS VIAS PÚBLICAS ACIMA CITADAS, POR ONDE PASSAM A CANALIZAÇÃO DE ÁGUA PERTENCENTE AO SAMAE. NOTAMOS QUE SE NÃO HOUVER BOA FISCALIZAÇÃO, ESSES ACABAMENTOS ACABAM SOBRANDO PARA PREFEITURA EXECUTAR OS MESMOS. SOLICITO, AINDA,QUE SEJA ENCAMINHADA CÓPIA DESSA INDICAÇÃO PARA O DIRETOR DO SAMAE, NO SENTIDO DE SOLICITAR ATENÇÃO PARA MELHOR FISCALIZAÇÃO JUNTO AS OBRAS PÚBLICAS EM QUESTÃO._x000D_
 _x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 08 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 323/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 SENHOR PREFEITO_x000D_
 _x000D_
 	O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE TOMAR PROVIDÊNCIA NO SENTIDO DE ENVIDAR ESFORÇOS PARA REALIZAR A URBANIZAÇÃO DA PRAÇA FRANCISCO ODILON VAZ, SITUADA NO CENTRO DA CIDADE (COROADO), QUE SE ENCONTRA NECESSITANDO DE CUIDADOS ESPECIAIS POR PARTE DA PREFEITURA_x000D_
 _x000D_
 	JUSTIFICATIVA: SENHOR PREFEITO E SENHORES VEREADORES, ESTE VEREADOR FOI PROCURADO POR ALGUNS MORADORES DO COROADO QUE SOLICITARAM A MINHA INTERFERÊNCIA JUNTO AO PREFEITO MUNICIPAL, SENHOR VALÉRIO TOMAZI, COM RELAÇÃO A FALTA DE CUIDADOS QUE SE ENCONTRA O ESPAÇO PUBLICO EM QUESTÃO. OS MORADORES SOLICITAM E MERECEM UM ESPAÇO PARA A PRATICA DE ATIVIDADE DE LAZER PARA CRIANÇAS E ADULTOS, BEM COMO O EMBELEZAMENTO DA MESMA. PARA QUE O CIDADÃO FREQUENTE UMA PRAÇA, É PRECISO, PRIMEIRAMENTE, QUE O LOCAL OFEREÇA CONDIÇÕES PARA ISSO. SOLICITO, AINDA, QUE SEJA ENCAMINHADA COPIA DA REFERIDA INDICAÇÃO PARA A SECRETÁRIA MUNICIPAL DE OBRAS._x000D_
  _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 09 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 324/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 	      SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE IMPLANTAR ILUMINAÇÃO PÚBLICA DE QUALIDADE NA RUA IZABEL SOARES MENDES, BAIRRO PERNAMBUCO, SUBSTITUINDO AS HASTES DAS LUMINÁRIAS POR HASTES LONGAS E COLOCAÇÃO DE LÂMPADAS A VAPOR DE SÓDIO, BEM COMO IMPLANTAR ILUMINAÇÃO PUBLICA EM SEIS POSTES NO FINAL DA PAVIMENTAÇÃO ASFÁLTICA DA REFERIDA RUA. _x000D_
 _x000D_
 JUSTIFICATIVA: APÓS VISITAR MORADORES DO BAIRRO PERNAMBUCO PERCEBEMOS QUE A RUA ACIMA CITADA MERECE UMA REVITALIZAÇÃO DA ILUMINAÇÃO PÚBLICA, PARA PROPORCIONAR AOS MORADORES UMA ILUMINAÇÃO PUBLICA DE QUALIDADE COMO FATOR PREPONDERANTE PARA A SEGURANÇA PÚBLICA. ASSIM APRESENTAMOS ESSA INDICAÇÃO EM FAVOR DOS MORADORES DO BAIRRO PERNAMBUCO E ESPERAMOS QUE O PREFEITO ATENDA ESSE PLEITO O MAIS BREVE POSSÍVEL._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.docx</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 09 DE DEZEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 INDICAÇÃO Nº 325/2014_x000D_
 _x000D_
 _x000D_
 EXMO. SR. VALÉRIO TOMAZI_x000D_
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 	      SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR A REALIZAÇÃO DE REPAROS NA PAVIMENTAÇÃO DA RUA DO GOVERNO, NA ESQUINA COM A RUA ANTÔNIO BAYER, LADO DIREITO DA REFERIDA VIA PÚBLICA, CENTRO DA CIDADE._x000D_
 _x000D_
 JUSTIFICATIVA: SENHOR PREFEITO E SENHORES VEREADORES, TRATA-SE DE UMA VIA PUBLICA DE TRAFEGO INTENSO, COM GRANDE CIRCULAÇÃO DE VEÍCULOS, NA ESQUINA DA RUA ACIMA CITADA, A PAVIMENTAÇÃO APRESENTA BURACOS E LAJOTAS SOLTAS SOBRE A MESMA, ATENDENDO REIVINDICAÇÕES DOS MORADORES DA REGIÃO, SOLICITAMOS QUE SEJAM EXECUTADOS OS DEVIDOS REPAROS, PARA EVITAR TRANSTORNOS AOS CIDADÃOS E AO TRANSITO LOCAL. SOLICITO AINDA QUE SEJA ENCAMINHADA CÓPIA DA INDICAÇÃO PARA A SECRETARIA MUNICIPAL DE OBRAS._x000D_
 _x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
@@ -19426,84 +19426,84 @@
 DD. PREFEITO MUNICIPAL_x000D_
 TIJUCAS - SC_x000D_
 _x000D_
 	      SENHOR PREFEITO_x000D_
 _x000D_
 O VEREADOR QUE ABAIXO SUBSCREVE, NO USO DE SUAS PRERROGATIVAS LEGAIS E DE ACORDO COM A LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, SOLICITA A VOSSA EXCELÊNCIA QUE ANALISE A POSSIBILIDADE DE PROVIDENCIAR UMA OPERAÇÃO TAPA BURACOS, AO LONGO DA RUA JOSÉ MANOEL REIS, LOCALIZADA NO CENTRO DA CIDADE, QUE SE ENCONTRA TOTALMENTE CHEIA DE BURACOS._x000D_
 _x000D_
 JUSTIFICATIVA: A GRANDE QUANTIDADE DE BURACOS EXISTENTES, NA REFERIDA VIA PUBLICA VEM INVIABILIZANDO E PREJUDICANDO O TRÂNSITO, BEM COMO CAUSANDO DANOS AOS PROPRIETÁRIOS DE VEÍCULOS. VEM AINDA, APRESENTANDO PERIGO DE OCORRÊNCIA DE ALGUM TIPO DE ACIDENTE DE TRÂNSITO, POIS OS MOTORISTAS, PARA DESVIAREM DOS BURACOS, JOGAM OS VEÍCULOS DE UM LADO PARA O OUTRO, O QUE PODE ACARRETAR CONSEQUÊNCIAS IRREVERSÍVEIS E PASSIVEIS DE BRIGAS JUDICIAIS CONTRA O MUNICÍPIO. A SITUAÇÃO SE TORNA INSUSTENTÁVEL DEVIDO AO TEMPO QUE TAIS PROBLEMAS VÊM OCORRENDO. DIANTE DESSE PROBLEMA SUGERIMOS O MELHOR APROVEITAMENTO DOS FUNCIONÁRIOS VALMOR E EDUARDO QUE SÃO BONS ASSENTADORES DE LAJOTAS E PEDRAS, MAS INFELIZMENTE NÃO SÃO APROVEITADOS PELA SECRETARIA DE OBRAS, PARA DESEMPENHAREM ESSA TAREFA. POSSO DIZER QUE MÃO DE OBRA TEM E BOA, PENA QUE NÃO ESTÁ SENDO BEM APROVEITADO. SOLICITO ENCAMINHAR CÓPIA DESSA INDICAÇÃO PARA A SECRETÁRIA DE OBRAS._x000D_
 _x000D_
 CORDIALMENTE,_x000D_
 _x000D_
 EDSON JOSÉ SOUZA_x000D_
 VEREADOR_x000D_
 </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>MOÇÕES DE APLAUSOS/APELO/PESAR/PROTESTO</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 14 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR VEREADOR SÉRGIO MURILO CORDEIRO, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR MÁRIO POLLI._x000D_
 	APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          ATENCIOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 18 DE FEVEREIRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR VEREADOR JOSÉ LEAL SILVA JÚNIOR, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR REINALDO BORGES._x000D_
 	APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
@@ -19522,445 +19522,445 @@
 MOÇÃO PESAR Nº003/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO VEREADOR JEAN CARLOS DE SIENO DOS SANTOS, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR MANOEL GERALDO REIS._x000D_
 	APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 02 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº004/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR VILSON JOSÉ PORCINCULA, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR JOSÉ LUIZ MAURICIO, POPULAR SEU NENEM. APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          ATENCIOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 </t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TIJUCAS (SC), 02 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 005/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR VILSON JOSÉ PORCINCULA , UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR MARION DUARTE DA BOA ESPERANÇA GALLOTTI. APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          ATENCIOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 17 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 006/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR JOSÉ LEAL SILVA JUNIOR, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR JOSÉ ERALDO ANDRADE CAMARGO. APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          ATENCIOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 28 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 					_x000D_
 MOÇÃO DE APLAUSO Nº 007/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO TIJUQUENSE, NO USO DE SUAS PRERROGATIVAS LEGAIS, CONFERIDAS PELA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, CONSTITUIÇÃO DO ESTADO DE SANTA CATARINA E PELA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, ACATANDO PROPOSIÇÃO DO SENHOR VEREADOR VILSON JOSÉ PORCINCULA, APROVADA EM REUNIÃO PLENÁRIA DESTA CASA LEGISLATIVA, REALIZADA NO DIA 24 DE ABRIL DO CORRENTE ANO, TORNA PÚBLICO O SEU RECONHECIMENTO À SENHORA MARIA JOSÉ MACHADO DOS ANJOS, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE DE TIJUCAS._x000D_
 	E POR SEREM ESTAS AS CONVICÇÕES DO PODER LEGISLATIVO TIJUQUENSE, SUBSCREVO-ME._x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VICE - PRESIDENTE_x000D_
 NO EXERCÍCIO DO CARGO DE PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 29 DE ABRIL DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 008/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR VILSON JOSÉ PORCINCULA, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR FERNANDO ROSA. _x000D_
 APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 12 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 009/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR PAULO SARTORI, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR HENRIQUE KRAMBECK. _x000D_
 APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VICE - PRESIDENTE_x000D_
 NO EXERCÍCIO DO CARGO DE PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 19 DE MAIO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 010/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO SENHOR JEAN CARLOS DE SIENO DOS SANTOS, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DA SENHORA SUELI TAVARES DE ANDRADE DIAS. _x000D_
 APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 JOSÉ ROBERTO GIACOMOSSI_x000D_
 VICE - PRESIDENTE_x000D_
 NO EXERCÍCIO DO CARGO DE PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 03 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 011/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO VEREADOR JOSÉ ROBERTO GIACOMOSSI, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR NILTON DE MELO. _x000D_
 APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 27 DE JUNHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 012/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO VEREADOR VILSON JOSÉ PORCINCULA, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR CIPRIANO JOAQUIM FELÍCIO NETO. _x000D_
 APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 23 DE JULHO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO DE LOUVOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO DO MUNICÍPIO DE TIJUCAS, NO USO DE SUAS PRERROGATIVAS LEGAIS, CONFERIDAS PELA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, CONSTITUIÇÃO DO ESTADO DE SANTA CATARINA E PELA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, ACATANDO PROPOSIÇÃO DO SENHORES VEREADOR, APROVADA EM REUNIÃO PLENÁRIA DESTA CASA LEGISLATIVA, REALIZADA NO DIA 21 DE JULHO DE 2014, VEM ATRAVÉS DESTA TORNAR PÚBLICO O SEU RECONHECIMENTO A JOVEM BRUNA GEREMIAS DA SILVA, PELA SUA FORMAÇÃO NA FACULDADE DE ADMINISTRAÇÃO EM RH._x000D_
 	E POR SEREM ESTAS AS CONVICÇÕES DO PODER LEGISLATIVO TIJUQUENSE, SUBSCREVO-ME._x000D_
 _x000D_
 _x000D_
 _x000D_
 RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 06 DE AGOSTO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO PESAR Nº 014/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 O PODER LEGISLATIVO TIJUQUENSE, POR NÓS REPRESENTADO NESTE ATO, ACATANDO PROPOSIÇÃO DO VEREADOR JEAN CARLOS DE SIÊNO DOS SANTOS, UTILIZA-SE DESTE EXPEDIENTE PARA APRESENTAR SEUS VOTOS DE PESAR E EXTERNAR PROFUNDAS CONDOLÊNCIAS PELO FALECIMENTO DO SENHOR VALMOR CALIXTO. _x000D_
 APROVEITANDO A OPORTUNIDADE, COLOCAMO-NOS A DISPOSIÇÃO DESTA ILUSTRE FAMÍLIA, CASO EVENTUALMENTE POSSAMOS SERVI-LA._x000D_
 _x000D_
 _x000D_
 _x000D_
          RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 15 DE OUTUBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO DE LOUVOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 	O PODER LEGISLATIVO DO MUNICÍPIO DE TIJUCAS, NO USO DE SUAS PRERROGATIVAS LEGAIS, CONFERIDAS PELA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, CONSTITUIÇÃO DO ESTADO DE SANTA CATARINA E PELA LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, ACATANDO PROPOSIÇÃO DO SENHOR VEREADOR EDSON JOSÉ SOUZA, APROVADA EM REUNIÃO PLENÁRIA DESTA CASA LEGISLATIVA, REALIZADA NO DIA 13 DE OUTUBRO DE 2014, VEM ATRAVÉS DESTA TORNAR PÚBLICO O SEU RECONHECIMENTO AO JOVEM TENISTA TIJUQUENSE YMANITU GEON DA SILVA , PARABENIZANDO-O PELA CONQUISTA DO PRIMEIRO LUGAR NA &amp;#8220;COPA GUGA KUERTEN&amp;#8221;, DISPUTADA NAS QUADRAS DO JURERÊ SPORT CENTER._x000D_
 	E POR SEREM ESTAS AS CONVICÇÕES DO PODER LEGISLATIVO TIJUQUENSE, SUBSCREVO-ME._x000D_
 _x000D_
 _x000D_
 _x000D_
 RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.rtf</t>
+    <t>http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">TIJUCAS (SC), 25 DE NOVEMBRO DE 2014._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 MOÇÃO DE REPÚDIO_x000D_
 _x000D_
 _x000D_
 _x000D_
 	ILUSTRÍSSIMO SR. CÉLIO SCOLD, O PODER LEGISLATIVO TIJUQUENSE, NO USO DE SUAS PRORROGATIVAS LEGAIS, CONFERIDA PELA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, CONSTITUIÇÃO DO ESTADO DE SANTA CATARINA E LEI ORGÂNICA DO MUNICÍPIO DE TIJUCAS, ACATANDO PROPOSIÇÃO DO VEREADOR EDER MURARO, CONFORME REQUERIMENTO ANEXO, UTILIZA-SE DESTE EXPEDIENTE PARA MANIFESTAR REPÚDIO À VOSSA SENHORIA, PELA SUA FALTA DE PROFISSIONALISMO NO ATENDIMENTO AO PÚBLICO QUE NECESSITAM DOS SERVIÇOS DA INSTITUIÇÃO. _x000D_
 QUE FIQUE REGISTRADO NOS ANAIS DA HISTÓRIA DE TIJUCAS O MANIFESTO EXPEDIDO POR ESTA CASA LEGISLATIVA._x000D_
 E POR SEREM ESTAS AS CONVICÇÕES DO PODER LEGISLATIVO TIJUQUENSE, SUBSCREVO-ME._x000D_
 _x000D_
 _x000D_
 _x000D_
 RESPEITOSAMENTE,_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 SÉRGIO MURILO CORDEIRO_x000D_
 PRESIDENTE_x000D_
 </t>
@@ -20289,67 +20289,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1578/1578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1510/1510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1119/1119_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1128/1128_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1133/1133_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1163/1163_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1167/1167_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1168/1168_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1169/1169_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1288/1288_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1341/1341_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1367/1367_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1368/1368_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1459/1459_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1466/1466_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1529/1529_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1530/1530_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1538/1538_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1539/1539_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1540/1540_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1544/1544_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1561/1561_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1562/1562_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1587/1587_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1635/1635_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1127/1127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1130/1130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1131/1131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1132/1132_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1135/1135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1145/1145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1152/1152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1158/1158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1175/1175_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1176/1176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1177/1177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1178/1178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1179/1179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1180/1180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1181/1181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1183/1183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1184/1184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1185/1185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1186/1186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1355/1355_texto_integral.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1366/1366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1374/1374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1400/1400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1442/1442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1447/1447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1450/1450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1533/1533_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1534/1534_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1535/1535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1536/1536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1537/1537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1555/1555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1556/1556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1557/1557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1558/1558_texto_integral.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.rtf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1232/1232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1234/1234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1241/1241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1289/1289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1403/1403_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1435/1435_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1482/1482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1483/1483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1577/1577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1578/1578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1714/1714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1715/1715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1586/1586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1049/1049_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1164/1164_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1246/1246_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1247/1247_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1299/1299_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1300/1300_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1389/1389_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1419/1419_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1420/1420_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1425/1425_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1441/1441_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1486/1486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1583/1583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1610/1610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1046/1046_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1229/1229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1376/1376_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1426/1426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1510/1510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1602/1602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1677/1677_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1008/1008_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1009/1009_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1010/1010_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1011/1011_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1012/1012_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1013/1013_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1045/1045_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1056/1056_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1057/1057_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1058/1058_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1059/1059_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1060/1060_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1061/1061_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1062/1062_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1069/1069_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1082/1082_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1088/1088_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1089/1089_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1090/1090_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1093/1093_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1094/1094_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1095/1095_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1096/1096_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1097/1097_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1098/1098_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1099/1099_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1106/1106_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1112/1112_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1113/1113_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1114/1114_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1115/1115_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1119/1119_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1120/1120_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1125/1125_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1128/1128_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1133/1133_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1141/1141_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1142/1142_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1162/1162_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1163/1163_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1167/1167_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1168/1168_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1169/1169_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1189/1189_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1191/1191_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1202/1202_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1210/1210_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1213/1213_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1214/1214_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1215/1215_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1216/1216_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1218/1218_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1238/1238_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1243/1243_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1245/1245_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1254/1254_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1255/1255_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1256/1256_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1267/1267_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1268/1268_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1269/1269_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1288/1288_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1295/1295_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1296/1296_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1311/1311_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1335/1335_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1336/1336_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1337/1337_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1338/1338_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1340/1340_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1341/1341_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1344/1344_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1345/1345_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1357/1357_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1358/1358_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1359/1359_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1360/1360_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1361/1361_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1362/1362_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1363/1363_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1364/1364_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1367/1367_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1368/1368_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1377/1377_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1379/1379_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1380/1380_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1381/1381_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1382/1382_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1383/1383_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1384/1384_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1385/1385_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1386/1386_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1387/1387_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1388/1388_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1390/1390_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1391/1391_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1392/1392_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1408/1408_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1409/1409_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1410/1410_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1413/1413_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1414/1414_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1415/1415_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1417/1417_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1418/1418_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1424/1424_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1427/1427_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1428/1428_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1429/1429_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1430/1430_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1431/1431_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1443/1443_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1444/1444_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1445/1445_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1453/1453_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1454/1454_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1455/1455_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1456/1456_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1457/1457_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1459/1459_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1463/1463_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1464/1464_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1466/1466_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1467/1467_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1468/1468_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1478/1478_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1484/1484_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1485/1485_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1494/1494_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1512/1512_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1520/1520_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1517/1517_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1521/1521_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1523/1523_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1524/1524_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1528/1528_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1529/1529_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1530/1530_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1538/1538_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1539/1539_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1540/1540_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1541/1541_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1542/1542_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1543/1543_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1544/1544_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1561/1561_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1562/1562_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1581/1581_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1582/1582_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1584/1584_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1587/1587_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1589/1589_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1598/1598_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1599/1599_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1601/1601_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1603/1603_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1604/1604_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1605/1605_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1606/1606_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1607/1607_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1608/1608_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1628/1628_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1629/1629_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1630/1630_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1631/1631_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1632/1632_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1633/1633_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1634/1634_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1635/1635_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1643/1643_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1644/1644_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1659/1659_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1660/1660_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1661/1661_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1662/1662_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1663/1663_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1664/1664_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1665/1665_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1666/1666_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1667/1667_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1668/1668_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1669/1669_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1673/1673_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1674/1674_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1675/1675_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1699/1699_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1700/1700_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1716/1716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/984/984_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/985/985_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/986/986_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/988/988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/989/989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/990/990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/991/991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/992/992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/996/996_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1007/1007_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1033/1033_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1034/1034_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1035/1035_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1036/1036_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1037/1037_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1054/1054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1078/1078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1079/1079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1085/1085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1087/1087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1092/1092_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1100/1100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1101/1101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1102/1102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1103/1103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1104/1104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1105/1105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1109/1109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1110/1110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1117/1117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1118/1118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1126/1126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1127/1127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1129/1129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1130/1130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1131/1131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1132/1132_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1134/1134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1135/1135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1136/1136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1137/1137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1138/1138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1143/1143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1144/1144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1145/1145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1146/1146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1147/1147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1148/1148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1149/1149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1152/1152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1153/1153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1154/1154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1155/1155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1156/1156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1157/1157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1158/1158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1159/1159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1160/1160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1175/1175_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1176/1176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1177/1177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1178/1178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1179/1179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1180/1180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1181/1181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1183/1183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1184/1184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1185/1185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1186/1186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1187/1187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1188/1188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1190/1190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1192/1192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1195/1195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1196/1196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1197/1197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1198/1198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1199/1199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1200/1200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1201/1201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1207/1207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1208/1208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1220/1220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1222/1222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1223/1223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1225/1225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1226/1226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1227/1227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1235/1235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1237/1237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1239/1239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1240/1240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1242/1242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1248/1248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1249/1249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1250/1250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1257/1257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1258/1258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1259/1259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1260/1260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1261/1261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1262/1262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1263/1263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1264/1264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1265/1265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1266/1266_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1270/1270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1271/1271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1276/1276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1277/1277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1278/1278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1279/1279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1280/1280_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1281/1281_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1282/1282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1283/1283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1284/1284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1285/1285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1286/1286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1287/1287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1291/1291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1301/1301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1302/1302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1303/1303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1304/1304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1305/1305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1306/1306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1307/1307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1308/1308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1309/1309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1310/1310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1323/1323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1334/1334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1339/1339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1342/1342_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1347/1347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1348/1348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1349/1349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1351/1351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1352/1352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1353/1353_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1354/1354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1355/1355_texto_integral.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1356/1356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1365/1365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1366/1366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1370/1370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1371/1371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1372/1372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1373/1373_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1374/1374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1393/1393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1394/1394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1395/1395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1396/1396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1397/1397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1398/1398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1399/1399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1400/1400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1402/1402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1404/1404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1405/1405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1406/1406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1407/1407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1412/1412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1422/1422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1423/1423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1432/1432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1433/1433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1442/1442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1446/1446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1447/1447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1448/1448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1450/1450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1451/1451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1452/1452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1458/1458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1470/1470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1471/1471_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1472/1472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1473/1473_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1474/1474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1475/1475_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1476/1476_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1477/1477_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1479/1479_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1480/1480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1481/1481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1487/1487_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1488/1488_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1489/1489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1490/1490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1491/1491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1493/1493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1495/1495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1496/1496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1497/1497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1498/1498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1499/1499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1500/1500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1501/1501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1502/1502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1509/1509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1518/1518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1525/1525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1531/1531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1532/1532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1533/1533_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1534/1534_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1535/1535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1536/1536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1537/1537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1555/1555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1556/1556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1557/1557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1558/1558_texto_integral.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1585/1585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1588/1588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1592/1592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1593/1593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1596/1596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1597/1597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1611/1611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1612/1612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1613/1613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1614/1614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1616/1616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1617/1617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1618/1618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1624/1624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1626/1626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1645/1645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1646/1646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1647/1647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1648/1648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1649/1649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1650/1650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1651/1651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1652/1652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1653/1653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1654/1654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1656/1656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1657/1657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1658/1658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1670/1670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1692/1692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1693/1693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1694/1694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1695/1695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1696/1696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1708/1708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1712/1712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1717/1717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1718/1718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1064/1064_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1091/1091_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1205/1205_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1206/1206_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1251/1251_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1252/1252_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1272/1272_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1297/1297_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1350/1350_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1378/1378_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1434/1434_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1503/1503_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1519/1519_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1600/1600_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tijucas.sc.leg.br/media/./sapl/public/materialegislativa/2014/1672/1672_texto_integral.rtf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H614"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>